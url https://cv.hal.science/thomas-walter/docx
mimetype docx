--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -909,2430 +909,2430 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trem2-expressing multinucleated giant macrophages are a biomarker of good prognosis in head and neck squamous cell carcinoma</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A point cloud segmentation framework for image-based spatial transcriptomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed-Amine Anzali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marvin Lerousseau</w:t>
+                <w:t xml:space="preserve">Thomas Defard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Mulder</w:t>
+                <w:t xml:space="preserve">Hugo Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Bied</w:t>
+                <w:t xml:space="preserve">Mallick Ayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Curras-Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/2159-8290.CD-24-0018⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-024-06480-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04729854v1</w:t>
+                <w:t xml:space="preserve">hal-04874000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell-cycle-dependent mRNA localization in P-bodies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Oriane Pourcelot</w:t>
+                <w:t xml:space="preserve">Trem2-expressing multinucleated giant macrophages are a biomarker of good prognosis in head and neck squamous cell carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Gessain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed-Amine Anzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin Lerousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mulder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancer Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (12), pp.2352-2366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/2159-8290.CD-24-0018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2024.09.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04787269v3</w:t>
+                <w:t xml:space="preserve">inserm-04729854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pyHiM: a new open-source, multi-platform software package for spatial genomics based on multiplexed DNA-FISH imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Messina</w:t>
+                <w:t xml:space="preserve">Cell-cycle-dependent mRNA localization in P-bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adham Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Houbron</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Benassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floric Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (1), pp.47. </w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 84 (21), pp.4191-4208.e7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13059-024-03178-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2024.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762623v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787269v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A point cloud segmentation framework for image-based spatial transcriptomics</w:t>
+                <w:t xml:space="preserve">pyHiM: a new open-source, multi-platform software package for spatial genomics based on multiplexed DNA-FISH imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Defard</w:t>
+                <w:t xml:space="preserve">Xavier Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Laporte</w:t>
+                <w:t xml:space="preserve">Jean-Bernard Fiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mallick Ayan</w:t>
+                <w:t xml:space="preserve">Marion Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Soulier</w:t>
+                <w:t xml:space="preserve">Olivier Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Curras-Alonso</w:t>
+                <w:t xml:space="preserve">Christophe Houbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (1), pp.823. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-024-06480-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13059-024-03178-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04874000v1</w:t>
+                <w:t xml:space="preserve">hal-04762623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pitfalls in machine learning‐based assessment of tumor‐infiltrating lymphocytes in breast cancer: A report of the International Immuno‐Oncology Biomarker Working Group on Breast Cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnosis with confidence: deep learning for reliable classification of laryngeal dysplasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lubrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaëlle Bellahsen-Harrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeppe Thagaard</w:t>
+                <w:t xml:space="preserve">Sylvain Berlemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glenn Broeckx</w:t>
+                <w:t xml:space="preserve">Sarah Atallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Page</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sara Verbandt</w:t>
+                <w:t xml:space="preserve">Emmanuelle Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/path.6155⟩</w:t>
+              <w:t xml:space="preserve">Histopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 84 (2), pp.343-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/his.15067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04209913v1</w:t>
+                <w:t xml:space="preserve">hal-04396387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interactive murine single-cell atlas of the lung responses to radiation injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Curras-Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp.2445. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-023-38134-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de l’intelligence artificielle pour prédire le statut tumoral relatif à la recombinaison homologue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Lazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bataillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vincent Salomon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 39 (12), pp.926-928. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/medsci/2023169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial analyses of immune cell infiltration in cancer: current methods and future directions: A report of the International Immuno‐Oncology Biomarker Working Group on Breast Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Broeckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowdhury Arif Jahangir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Verbandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajarsi Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 260 (5), pp.514-532. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/path.6165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell segmentation in images without structural fluorescent labels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pitfalls in machine learning‐based assessment of tumor‐infiltrating lymphocytes in breast cancer: A report of the International Immuno‐Oncology Biomarker Working Group on Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary J C Ludlam</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jeppe Thagaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Broeckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chowdhury Arif Jahangir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Verbandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S2633903X23000168⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 260 (5), pp.498-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/path.6155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396484v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HT-smFISH: a cost effective and flexible workflow for high-throughput single molecule RNA imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adham Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Coleno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Coleno</w:t>
+                <w:t xml:space="preserve">Frederic Lionneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Lionneton</w:t>
+                <w:t xml:space="preserve">Abdel-Meneem Traboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soha Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18, pp.157-187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41596-022-00750-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis with confidence: deep learning for reliable classification of laryngeal dysplasia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yaëlle Bellahsen-Harrar</w:t>
+                <w:t xml:space="preserve">Cell segmentation in images without structural fluorescent labels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Berlemont</w:t>
+                <w:t xml:space="preserve">Susana A Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Atallah</w:t>
+                <w:t xml:space="preserve">Mary J C Ludlam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Vaz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amin Fehri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 84 (2), pp.343-355. </w:t>
+              <w:t xml:space="preserve">Biological Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.e16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/his.15067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S2633903X23000168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396387v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Treatment Response in Triple Negative Breast Cancer From Whole Slide Images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep learning identifies morphological patterns of homologous recombination deficiency in luminal breast cancers from whole slide images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Lazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bataillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Naylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marick Laé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Vincent-Salomon</w:t>
+                <w:t xml:space="preserve">Tatiana Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Clément Bidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2, </w:t>
+              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (12), pp.100872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/frsip.2022.851809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2022.100872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942865v1</w:t>
+                <w:t xml:space="preserve">hal-03936608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural network fast‐classifies biological images through features selecting to power automated microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of Treatment Response in Triple Negative Breast Cancer From Whole Slide Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Naylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Lazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bataillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Balluet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Pont</w:t>
+                <w:t xml:space="preserve">Marick Laé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vincent-Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jmi.13062⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frsip.2022.851809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408803v1</w:t>
+                <w:t xml:space="preserve">hal-03942865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FISH-quant v2: a scalable and modular tool for smFISH image analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neural network fast‐classifies biological images through features selecting to power automated microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Balluet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sizaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Habouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Imbert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Zimmer</w:t>
+                <w:t xml:space="preserve">Jérémy Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1261/rna.079073.121⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 285 (1), pp.3-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmi.13062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942851v2</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning identifies morphological patterns of homologous recombination deficiency in luminal breast cancers from whole slide images</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peter Naylor</w:t>
+                <w:t xml:space="preserve">FISH-quant v2: a scalable and modular tool for smFISH image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Ouyang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adham Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Coleno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Popova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François-Clément Bidard</w:t>
+                <w:t xml:space="preserve">Christophe Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3 (12), pp.100872. </w:t>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (6), pp.786-795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2022.100872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1261/rna.079073.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936608v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942851v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The kinesin KIF1C transports APC-dependent mRNAs to cell protrusions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial transcriptomics for respiratory research and medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Curras-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Pichon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Arthur Imbert</w:t>
+                <w:t xml:space="preserve">Arturo Londoño-Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1261/rna.078576.120⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58 (1), pp.2004314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.04314-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03371977v1</w:t>
+                <w:t xml:space="preserve">hal-03376218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial transcriptomics for respiratory research and medicine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arturo Londoño-Vallejo</w:t>
+                <w:t xml:space="preserve">A choreography of centrosomal mRNAs reveals a conserved localization mechanism involving active polysome transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adham Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Coleno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soha Salloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Meneem Traboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.04314-2020⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.1352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-21585-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03376218v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014936v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A choreography of centrosomal mRNAs reveals a conserved localization mechanism involving active polysome transport</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">The kinesin KIF1C transports APC-dependent mRNAs to cell protrusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstadinos Moissoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Coleno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianhong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Imbert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdel-Meneem Traboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.1352. </w:t>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.rna.078576.120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-21585-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1261/rna.078576.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014936v2</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dual Protein-mRNA Localization Screen Reveals Compartmentalized Translation and Widespread Co-translational RNA Targeting</w:t>
               </w:r>
@@ -3344,64 +3344,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racha Chouaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adham Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oh Sung Kwon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3446,291 +3446,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02925687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human lymphoid organ cDC2 and macrophages play complementary roles in T follicular helper responses</w:t>
+                <w:t xml:space="preserve">Domain-invariant features for mechanism of action prediction in a multi-cell-line drug screen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Durand</w:t>
+                <w:t xml:space="preserve">Joseph Boyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaine Del Nery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Reyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 216 (7), pp.1561-1581. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1084/jem.20181994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440608v1</w:t>
+                <w:t xml:space="preserve">hal-02440603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain-invariant features for mechanism of action prediction in a multi-cell-line drug screen</w:t>
+                <w:t xml:space="preserve">Human lymphoid organ cDC2 and macrophages play complementary roles in T follicular helper responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Boyd</w:t>
+                <w:t xml:space="preserve">Mélanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Pinheiro</w:t>
+                <w:t xml:space="preserve">Tiphène Pirnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaine Del Nery</w:t>
+                <w:t xml:space="preserve">Thomas Naessens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Reyal</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 216 (7), pp.1561-1581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz774⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1084/jem.20181994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440603v1</w:t>
+                <w:t xml:space="preserve">hal-02440608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of Nuclei in Histopathology Images by deep regression of the distance map</w:t>
               </w:r>
@@ -3742,51 +3742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Naylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marick Lae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Reyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3863,64 +3863,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racha Chouaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adham Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Meneem Traboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (1), pp.4584. </w:t>
@@ -4265,51 +4265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Samacoits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racha Chouaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Meneem Traboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gostan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4354,831 +4354,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01375913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of algorithms for mitosis detection in breast cancer histopathology images</w:t>
+                <w:t xml:space="preserve">Waterpixels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitko Veta</w:t>
+                <w:t xml:space="preserve">Vaïa Machairas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul J. Van Diest</w:t>
+                <w:t xml:space="preserve">Matthieu Faessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan M. Willems</w:t>
+                <w:t xml:space="preserve">David Cárdenas-Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haibo Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anant Madabhushi</w:t>
+                <w:t xml:space="preserve">Théodore Chabardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2014.11.010⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (11), pp.3707 - 3716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2015.2451011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01246695v1</w:t>
+                <w:t xml:space="preserve">hal-01212760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic methodological framework for studying single cell motility in high-throughput time-lapse data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Schoenauer Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Schoenauer Sebag</w:t>
+                <w:t xml:space="preserve">Sandra Plancade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Plancade</w:t>
+                <w:t xml:space="preserve">Céline Raulet-Tomkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Raulet-Tomkiewicz</w:t>
+                <w:t xml:space="preserve">Robert Barouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (12), pp.i320-i328. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/btv225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waterpixels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of algorithms for mitosis detection in breast cancer histopathology images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitko Veta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaïa Machairas</w:t>
+                <w:t xml:space="preserve">Paul J. Van Diest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Faessel</w:t>
+                <w:t xml:space="preserve">Stefan M. Willems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cárdenas-Peña</w:t>
+                <w:t xml:space="preserve">Haibo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théodore Chabardes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Walter</w:t>
+                <w:t xml:space="preserve">Anant Madabhushi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 24 (11), pp.3707 - 3716. </w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (1), pp.237-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIP.2015.2451011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2014.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212760v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of biological data by kernels on graph nodes allows prediction of new genes involved in mitotic chromosome condensation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Genomic Multiprocess Survey of Machineries that Control and Link Cell Shape, Microtubule Organization, and Cell-Cycle Progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon G. Lees</w:t>
+                <w:t xml:space="preserve">Veronika Graml</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Morilla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Walter</w:t>
+                <w:t xml:space="preserve">Xenia Studera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boryana Petrova</w:t>
+                <w:t xml:space="preserve">Jonathan L.D. Lawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Chessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Geymonat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1091/mbc.E13-04-0221⟩</w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (2), pp.227-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2014.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101877v1</w:t>
+                <w:t xml:space="preserve">hal-01101880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A community effort to assess and improve drug sensitivity prediction algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura M Heiser</w:t>
+                <w:t xml:space="preserve">Integration of biological data by kernels on graph nodes allows prediction of new genes involved in mitotic chromosome condensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Karim Hériché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Georgii</w:t>
+                <w:t xml:space="preserve">Jon G. Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehmet Gönen</w:t>
+                <w:t xml:space="preserve">Ian Morilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael P Menden</w:t>
+                <w:t xml:space="preserve">Boryana Petrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 32, pp.1202-1212. </w:t>
+              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (16), pp.2522-2536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nbt.2877⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1091/mbc.E13-04-0221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101874v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Genomic Multiprocess Survey of Machineries that Control and Link Cell Shape, Microtubule Organization, and Cell-Cycle Progression</w:t>
+                <w:t xml:space="preserve">A community effort to assess and improve drug sensitivity prediction algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronika Graml</w:t>
+                <w:t xml:space="preserve">James C Costello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xenia Studera</w:t>
+                <w:t xml:space="preserve">Laura M Heiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan L.D. Lawson</w:t>
+                <w:t xml:space="preserve">Elisabeth Georgii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatole Chessel</w:t>
+                <w:t xml:space="preserve">Mehmet Gönen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Geymonat</w:t>
+                <w:t xml:space="preserve">Michael P Menden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 31 (2), pp.227-239. </w:t>
+              <w:t xml:space="preserve">Nature Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32, pp.1202-1212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2014.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nbt.2877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101880v1</w:t>
+                <w:t xml:space="preserve">hal-01101874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAP1S controls microtubule stability throughout the cell cycle in human cells</w:t>
               </w:r>
@@ -5676,566 +5676,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic identification and clustering of chromosome phenotypes in a genome wide RNAi screen by time-lapse imaging.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotypic profiling of the human genome by time-lapse microscopy reveals cell division genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Karim Hériché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Bulkescher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Held</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christian Conrad</w:t>
+                <w:t xml:space="preserve">Holger Erfle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 464 (7289), pp.721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature08869⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01427996v1</w:t>
+                <w:t xml:space="preserve">hal-01144034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of automated fundus photograph analysis algorithms for detecting microaneurysms, haemorrhages and exudates, and of a computer-assisted diagnostic system for grading diabetic retinopathy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CellCognition: time-resolved phenotype annotation in high-throughput live cell imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas R. Walter</w:t>
+                <w:t xml:space="preserve">Michael W Held</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Erginay</w:t>
+                <w:t xml:space="preserve">Michael W Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Ordonez</w:t>
+                <w:t xml:space="preserve">Bernd H Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nilanjana Deb-Joardar</w:t>
+                <w:t xml:space="preserve">Beate H Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 36 (3), pp.213-220. </w:t>
+              <w:t xml:space="preserve">Nature Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7, pp.747 - 754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diabet.2010.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nmeth.1486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00836043v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic profiling of the human genome by time-lapse microscopy reveals cell division genes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic identification and clustering of chromosome phenotypes in a genome wide RNAi screen by time-lapse imaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Held</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beate Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Karim Hériché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Holger Erfle</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Conrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 170 (1), pp.1-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144034v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CellCognition: time-resolved phenotype annotation in high-throughput live cell imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of automated fundus photograph analysis algorithms for detecting microaneurysms, haemorrhages and exudates, and of a computer-assisted diagnostic system for grading diabetic retinopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas R. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael W Held</w:t>
+                <w:t xml:space="preserve">Ali Erginay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael W Schmitz</w:t>
+                <w:t xml:space="preserve">Richard Ordonez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernd H Fischer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Beate H Neumann</w:t>
+                <w:t xml:space="preserve">Nilanjana Deb-Joardar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36 (3), pp.213-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diabet.2010.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nmeth.1486⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01431427v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-angiogenic properties of myo-inositol trispyrophosphate in ovo and growth reduction of implanted glioma</w:t>
               </w:r>
@@ -6521,51 +6521,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giga-SSL: Self-Supervised Learning for Gigapixel Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin Lerousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6638,51 +6638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTALLY-GENERATED GROUND TRUTH FOR DETECTING CELL TYPES IN AN IMAGE-BASED IMMUNOTHERAPY SCREEN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Boyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zelia Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6768,51 +6768,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Deep Learning Approach To Identify MRNA Localization Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Samacoits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6902,77 +6902,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting Residual Cancer Burden in a triple negative breast cancer cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Naylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Boyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marick Lae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Reyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7019,90 +7019,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYSING DOUBLE-STRAND BREAKS IN CULTURED CELLS FOR DRUG SCREENING APPLICATIONS BY CAUSAL INFERENCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Boyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pinhiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine Del Nery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Reyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7166,51 +7166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Naylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marik Laé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Reyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7356,51 +7356,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Repulsion Between Markers Improves Watershed Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaïa Machairas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7460,103 +7460,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infering an ontology of single cell motions from high-throughput microscopy data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Schoenauer Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Schoenauer Sebag</w:t>
+                <w:t xml:space="preserve">Sandra Plancade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Plancade</w:t>
+                <w:t xml:space="preserve">Céline Raulet-Tomkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Raulet-Tomkiewicz</w:t>
+                <w:t xml:space="preserve">Robert Barouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 12th International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, New York, United States. pp.4, </w:t>
@@ -7594,51 +7594,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waterpixels: Superpixels based on the watershed transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaïa Machairas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7769,64 +7769,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bataillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 18292903. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7870,495 +7870,495 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIPHEI-ViT: Multiplex Immunofluorescence Prediction from H&amp;E Images using ViT Foundation Models</w:t>
+                <w:t xml:space="preserve">Robust Pan-Cancer Mitotic Figure Detection with YOLOv12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bourgade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Pla Planas</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Hana Feki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lily Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05230838v1</w:t>
+                <w:t xml:space="preserve">hal-05463492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Fine-Tuning of DINOv3 Pretrained on Natural Images for Atypical Mitotic Figure Classification (MIDOG 2025 Task 2 Winner)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Feki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Balezo</w:t>
+                <w:t xml:space="preserve">Raphaël Bourgade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lily Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hana Feki</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthieu Blons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Pan-Cancer Mitotic Figure Detection with YOLOv12</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hana Feki</w:t>
+                <w:t xml:space="preserve">RNA2seg: a generalist model for cell segmentation in image-based spatial transcriptomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lily Monier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sebastien Bellow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Coleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Blons</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05463492v1</w:t>
+                <w:t xml:space="preserve">hal-05230880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA2seg: a generalist model for cell segmentation in image-based spatial transcriptomics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MIPHEI-ViT: Multiplex Immunofluorescence Prediction from H&amp;E Images using ViT Foundation Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Trullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Pla Planas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Decencière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Bellow</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-05230880v1</w:t>
+                <w:t xml:space="preserve">hal-05230838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cut-Detector: A Tool for Automated Temporal Analysis of Late Cytokinetic Events</w:t>
               </w:r>
@@ -8462,51 +8462,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning Bridges Histology and Transcriptomics to Predict Molecular Subtypes and Outcomes in Muscle-Invasive Bladder Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Krucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8825,51 +8825,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-supervised learning to predict intrahepatic cholangiocarcinoma transcriptomic classes on routine histology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Beaufrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8924,469 +8924,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI-Augmented Pathology for Head and Neck Squamous Lesions Improves Non-HN Pathologist Agreement to Expert Level</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">PointFISH -- learning point cloud representations for RNA localization patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396487v1</w:t>
+                <w:t xml:space="preserve">hal-04029994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Democratizing computational pathology: optimized Whole Slide Image representations for The Cancer Genome Atlas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marvin Lerousseau</w:t>
+                <w:t xml:space="preserve">A point cloud segmentation framework for image-based spatial transcriptomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallick Ayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Gardrat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc-Henri Stern</w:t>
+                <w:t xml:space="preserve">Soulier Juliette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Curras-Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396311v1</w:t>
+                <w:t xml:space="preserve">hal-04396330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PointFISH -- learning point cloud representations for RNA localization patterns</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+                <w:t xml:space="preserve">AI-Augmented Pathology for Head and Neck Squamous Lesions Improves Non-HN Pathologist Agreement to Expert Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaëlle Bellahsen-Harrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lubrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Beaufrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bocciarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04029994v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A point cloud segmentation framework for image-based spatial transcriptomics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mallick Ayan</w:t>
+                <w:t xml:space="preserve">Democratizing computational pathology: optimized Whole Slide Image representations for The Cancer Genome Atlas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Lazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin Lerousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gardrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vincent-Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soulier Juliette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandra Curras-Alonso</w:t>
+                <w:t xml:space="preserve">Marc-Henri Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396330v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning with minimal effort: leveraging in silico labeling for cell and nucleus segmentation</w:t>
               </w:r>
@@ -9398,77 +9398,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Philbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Coleno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9604,51 +9604,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giga-SSL: Self-Supervised Learning for Gigapixel Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin Lerousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9731,77 +9731,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lubrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Bellahsen-Harrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Berlemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Atallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9836,64 +9836,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic grading of cervical biopsies by combining full and self-supervision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Lubrano Di Scandalea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Bellahsen-Harrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9954,64 +9954,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural network for the prediction of treatment response in Triple Negative Breast Cancer *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Naylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marick Lae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10059,103 +10059,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The kinesin KIF1C transports APC-dependent mRNAs to cell protrusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstadinos Moissoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Coleno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10177,90 +10177,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning identifies new morphological patterns of Homologous Recombination Deficiency in luminal breast cancers from whole slide images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Naylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Clément Bidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10295,90 +10295,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural network fast-classifies biological images using features selected after their random-forests-importance to power smart microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Balluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sizaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10439,64 +10439,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racha Chouaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adham Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oh Sung Kwon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10683,77 +10683,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Philbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Coleno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCV 2022 proceedings (Bio-image computing workshop)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -10787,332 +10787,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03935104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PointFISH: Learning Point Cloud Representations for RNA Localization Patterns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Learning with Minimal Effort: Leveraging in Silico Labeling for Cell and Nucleus Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Philbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Coleno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...36 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCV 2022 Workshops. Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 13804, Springer Nature, pp.487-502, 2023, Lecture Notes in Computer Science, 978-3-031-25069-9. </w:t>
+              <w:t xml:space="preserve">, 13804, Springer Nature Switzerland, pp.423-436, 2023, Lecture Notes in Computer Science, 978-3-031-25068-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-25069-9_32⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-25069-9_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04029169v1</w:t>
+                <w:t xml:space="preserve">hal-04029154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning with Minimal Effort: Leveraging in Silico Labeling for Cell and Nucleus Segmentation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">PointFISH: Learning Point Cloud Representations for RNA Localization Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...3 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCV 2022 Workshops. Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 13804, Springer Nature Switzerland, pp.423-436, 2023, Lecture Notes in Computer Science, 978-3-031-25068-2. </w:t>
+              <w:t xml:space="preserve">, 13804, Springer Nature, pp.487-502, 2023, Lecture Notes in Computer Science, 978-3-031-25069-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-25069-9_28⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-25069-9_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04029154v1</w:t>
+                <w:t xml:space="preserve">hal-04029169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Grading of Cervical Biopsies by Combining Full and Self-supervision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lubrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Bellahsen-Harrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11338,51 +11338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05230907v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Cl&#233;ment Bidard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Gessain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bachelot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Frechin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent-Salomon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO-25-00742" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05230192v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Bellahsen-Harrar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lubrano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles L&#233;pine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beaufr&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bocciarelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0323270" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950400v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Captier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Lerousseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Orlhac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narin&#233;e Hovhannisyan-Baghdasarian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Luporsi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-55847-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05230821v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gaspard-Boulinc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gortana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cavalli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41576-025-00845-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05458920v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Pourcelot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adham Safieddine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floric Slimani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mueller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013800" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05423679v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO-25-02272" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04729854v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Amine Anzali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mulder" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bied" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-24-0018" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787269v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Benassy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2024.09.011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04762623v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Messina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Houbron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03178-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874000v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Laporte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallick Ayan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Soulier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Curras-Alonso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06480-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209913v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeppe Thagaard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Broeckx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowdhury Arif Jahangir" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Verbandt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.6155" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092147v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Heinrich" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38134-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396381v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lazard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bataillon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent Salomon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023169" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-50D61J82-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209907v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajarsi Gupta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.6165" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396484v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zyss" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana A Ribeiro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary J C Ludlam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Fehri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2633903X23000168" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03834928v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Coleno" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lionneton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Meneem Traboulsi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Salloum" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-022-00750-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396387v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Berlemont" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Atallah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/his.15067" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03942865v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Naylor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marick La&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsip.2022.851809" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408803v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Balluet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sizaire" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Habouz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13062" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03942851v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Imbert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ouyang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zimmer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.079073.121" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03936608v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Popova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2022.100872" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371977v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pichon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstadinos Moissoglu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhong Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.078576.120" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376218v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Londo&#241;o-Vallejo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.04314-2020" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014936v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21585-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02925687v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Chouaib" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh Sung Kwon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2020.07.010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02440608v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Durand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiph&#232;ne Pirnay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naessens" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gu&#233;guen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20181994" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02440603v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Boyd" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pinheiro" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Del Nery" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Reyal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz774" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01984033v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marick Lae" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01984014v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Samacoits" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06868-w" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679030v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bernard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Jiao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Scornet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Stoven" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201700053" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427937v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayumi Isokane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mahen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Nijmeijer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Karim H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201408089" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01375913v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tsanov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gostan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw784" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246695v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitko Veta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Van Diest" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan M. Willems" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibo Wang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anant Madabhushi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2014.11.010" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246689v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Schoenauer Sebag" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raulet-Tomkiewicz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv225" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212760v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Va&#239;a Machairas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faessel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#225;rdenas-Pe&#241;a" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Chabardes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2451011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101877v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon G. Lees" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Morilla" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boryana Petrova" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E13-04-0221" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101874v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C Costello" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M Heiser" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Georgii" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet G&#246;nen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Menden" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2877" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101880v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Graml" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Studera" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan L.D. Lawson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Chessel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Geymonat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2014.09.005" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101879v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justus Tegha-Dunghu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bausch" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Neumann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie Wuensche" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.136457" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00880889v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Pau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ellenberg" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-14-308" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428007v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Mall" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ty&#225;s Gorj&#225;n&#225;cz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain F Davidson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bach Nga Ly-Hartig" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01430280v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Conrad" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie W&#252;nsche" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tze Heng Tan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Bulkescher" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sieckmann" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427996v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Held" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836043v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dupas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Walter" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Erginay" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ordonez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilanjana Deb-Joardar" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2010.01.002" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3Z398K7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144034v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Erfle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08869" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431427v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W Held" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W Schmitz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd H Fischer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate H Neumann" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.1486" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166409v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lehn" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sihn" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Walter" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Klein" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Queguiner" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.01.079" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04796737v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Kauffmann" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gay" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bertrand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10687569" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396498v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW59228.2023.00453" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976141v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelia Gouveia" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI45749.2020.9098696" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343547v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dubois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peter" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759235" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02440647v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759205" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01984323v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pinhiero" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683969v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marik La&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276132v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Machairas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baldeweck" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Walter" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246692v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_17" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742630v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7163840" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01139797v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025882" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842499v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05230838v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balezo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Trullo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Pla Planas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05463481v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Feki" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bourgade" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Monnier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blons" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05463492v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Monier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05230880v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Blondel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bellow" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coleon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dias de Melo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05230503v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dubois" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gagna" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Dibsy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#273;ela Petrovi&#263;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05463469v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Krucker" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Harter" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa da Silva" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice S Groeneveld" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04887129v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chadoutaud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Herrero-Saboya" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ostermaier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Fontugne" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04984593v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gutwein" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Lazic" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Taschner-Mandl" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Licandro" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04887163v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Nicolle" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Lubuela" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Augustin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396487v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396311v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gardrat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Stern" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04029994v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396330v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulier Juliette" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396531v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Philbert" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04030031v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger Fick" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Badoual" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04030020v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03942781v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533712v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Lubrano Di Scandalea" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03633354v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116720v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533688v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065051v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Giroux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02873144v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02981391v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935104v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04029169v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25069-9_32" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04029154v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25069-9_28" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04029228v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25082-8_27" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05230907v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Cl&#233;ment Bidard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Gessain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bachelot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Frechin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent-Salomon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO-25-00742" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05230192v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Bellahsen-Harrar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lubrano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles L&#233;pine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beaufr&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bocciarelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0323270" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950400v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Captier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Lerousseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Orlhac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narin&#233;e Hovhannisyan-Baghdasarian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Luporsi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-55847-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05230821v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gaspard-Boulinc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gortana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cavalli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41576-025-00845-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05458920v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Pourcelot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adham Safieddine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floric Slimani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mueller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013800" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05423679v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO-25-02272" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874000v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Laporte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallick Ayan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Soulier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Curras-Alonso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06480-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04729854v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Amine Anzali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mulder" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bied" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-24-0018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787269v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Benassy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2024.09.011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04762623v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Messina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Houbron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03178-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396387v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Berlemont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Atallah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/his.15067" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092147v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Heinrich" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38134-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396381v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lazard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bataillon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent Salomon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023169" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-50D61J82-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209907v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Broeckx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowdhury Arif Jahangir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Verbandt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajarsi Gupta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.6165" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209913v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeppe Thagaard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.6155" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03834928v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Coleno" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lionneton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Meneem Traboulsi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Salloum" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-022-00750-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396484v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zyss" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana A Ribeiro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary J C Ludlam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Fehri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2633903X23000168" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03936608v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Naylor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Popova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2022.100872" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03942865v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marick La&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsip.2022.851809" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408803v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Balluet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sizaire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Habouz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13062" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03942851v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Imbert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ouyang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zimmer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.079073.121" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376218v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Londo&#241;o-Vallejo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.04314-2020" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014936v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21585-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371977v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pichon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstadinos Moissoglu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhong Wang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.078576.120" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02925687v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Chouaib" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh Sung Kwon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2020.07.010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02440603v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Boyd" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pinheiro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Del Nery" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Reyal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz774" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02440608v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Durand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiph&#232;ne Pirnay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naessens" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gu&#233;guen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20181994" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01984033v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marick Lae" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01984014v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Samacoits" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06868-w" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679030v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bernard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Jiao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Scornet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Stoven" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201700053" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427937v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayumi Isokane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mahen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Nijmeijer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Karim H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201408089" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01375913v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tsanov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gostan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw784" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212760v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Va&#239;a Machairas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faessel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#225;rdenas-Pe&#241;a" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Chabardes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2451011" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246689v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Schoenauer Sebag" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raulet-Tomkiewicz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv225" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246695v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitko Veta" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Van Diest" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan M. Willems" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibo Wang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anant Madabhushi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2014.11.010" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101880v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Graml" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Studera" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan L.D. Lawson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Chessel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Geymonat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2014.09.005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101877v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon G. Lees" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Morilla" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boryana Petrova" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E13-04-0221" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101874v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C Costello" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M Heiser" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Georgii" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet G&#246;nen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Menden" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2877" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101879v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justus Tegha-Dunghu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bausch" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Neumann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie Wuensche" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.136457" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00880889v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Pau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ellenberg" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-14-308" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428007v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Mall" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ty&#225;s Gorj&#225;n&#225;cz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain F Davidson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bach Nga Ly-Hartig" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01430280v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Conrad" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie W&#252;nsche" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tze Heng Tan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Bulkescher" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sieckmann" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144034v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Erfle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08869" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431427v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W Held" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W Schmitz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd H Fischer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate H Neumann" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.1486" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427996v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Held" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836043v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dupas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Walter" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Erginay" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ordonez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilanjana Deb-Joardar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2010.01.002" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3Z398K7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166409v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lehn" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sihn" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Walter" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Klein" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Queguiner" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.01.079" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04796737v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Kauffmann" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gay" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bertrand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10687569" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396498v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW59228.2023.00453" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976141v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelia Gouveia" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI45749.2020.9098696" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343547v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dubois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peter" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759235" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02440647v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759205" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01984323v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pinhiero" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683969v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marik La&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276132v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Machairas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baldeweck" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Walter" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246692v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_17" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742630v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7163840" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01139797v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025882" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842499v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05463492v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bourgade" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balezo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Feki" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Monier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blons" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05463481v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Monnier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05230880v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Blondel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bellow" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coleon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dias de Melo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05230838v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Trullo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Pla Planas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05230503v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dubois" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gagna" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Dibsy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#273;ela Petrovi&#263;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05463469v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Krucker" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Harter" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa da Silva" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice S Groeneveld" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04887129v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chadoutaud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Herrero-Saboya" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ostermaier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Fontugne" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04984593v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gutwein" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Lazic" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Taschner-Mandl" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Licandro" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04887163v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Nicolle" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Lubuela" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Augustin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04029994v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396330v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulier Juliette" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396487v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396311v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gardrat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Stern" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396531v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Philbert" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04030031v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger Fick" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Badoual" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04030020v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03942781v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533712v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Lubrano Di Scandalea" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03633354v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116720v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533688v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065051v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Giroux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02873144v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02981391v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935104v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04029154v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25069-9_28" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04029169v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25069-9_32" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04029228v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25082-8_27" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>