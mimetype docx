--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -109,559 +109,559 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Patients With Low Relapse Rate Despite High-Risk Estrogen Receptor–Positive/Human Epidermal Growth Factor Receptor 2–Negative Early Breast Cancer: Development and Validation of a Clinicopathologic Assay</w:t>
+                <w:t xml:space="preserve">Integration of clinical, pathological, radiological, and transcriptomic data improves prediction for first-line immunotherapy outcome in metastatic non-small cell lung cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Clément Bidard</w:t>
+                <w:t xml:space="preserve">Nicolas Captier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Gessain</w:t>
+                <w:t xml:space="preserve">Marvin Lerousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bachelot</w:t>
+                <w:t xml:space="preserve">Fanny Orlhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Frechin</w:t>
+                <w:t xml:space="preserve">Narinée Hovhannisyan-Baghdasarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Vincent-Salomon</w:t>
+                <w:t xml:space="preserve">Marie Luporsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 43 (28), pp.3090-3101. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1200/JCO-25-00742⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-55847-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05230907v1</w:t>
+                <w:t xml:space="preserve">hal-04950400v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the risks of over-reliance on AI in diagnostic pathology. What lessons can be learned to support the training of young pathologists?</w:t>
+                <w:t xml:space="preserve">Cell-type deconvolution methods for spatial transcriptomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaëlle Bellahsen-Harrar</w:t>
+                <w:t xml:space="preserve">Lucie Gaspard-Boulinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Lubrano</w:t>
+                <w:t xml:space="preserve">Luca Gortana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Lépine</w:t>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Beaufrère</w:t>
+                <w:t xml:space="preserve">Emmanuel Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bocciarelli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (8), pp.e0323270. </w:t>
+              <w:t xml:space="preserve">Nature Reviews Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0323270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41576-025-00845-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05230192v1</w:t>
+                <w:t xml:space="preserve">hal-05230821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of clinical, pathological, radiological, and transcriptomic data improves prediction for first-line immunotherapy outcome in metastatic non-small cell lung cancer</w:t>
+                <w:t xml:space="preserve">Exploring the risks of over-reliance on AI in diagnostic pathology. What lessons can be learned to support the training of young pathologists?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Captier</w:t>
+                <w:t xml:space="preserve">Yaëlle Bellahsen-Harrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marvin Lerousseau</w:t>
+                <w:t xml:space="preserve">Mélanie Lubrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Orlhac</w:t>
+                <w:t xml:space="preserve">Charles Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narinée Hovhannisyan-Baghdasarian</w:t>
+                <w:t xml:space="preserve">Aurélie Beaufrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Luporsi</w:t>
+                <w:t xml:space="preserve">Claire Bocciarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.614. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (8), pp.e0323270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-55847-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0323270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04950400v2</w:t>
+                <w:t xml:space="preserve">inserm-05230192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell-type deconvolution methods for spatial transcriptomics</w:t>
+                <w:t xml:space="preserve">Identifying Patients With Low Relapse Rate Despite High-Risk Estrogen Receptor–Positive/Human Epidermal Growth Factor Receptor 2–Negative Early Breast Cancer: Development and Validation of a Clinicopathologic Assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Gaspard-Boulinc</w:t>
+                <w:t xml:space="preserve">François-Clément Bidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Gortana</w:t>
+                <w:t xml:space="preserve">Grégoire Gessain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Walter</w:t>
+                <w:t xml:space="preserve">Thomas Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Barillot</w:t>
+                <w:t xml:space="preserve">Lucie Frechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Cavalli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Vincent-Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43 (28), pp.3090-3101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41576-025-00845-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1200/JCO-25-00742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05230821v1</w:t>
+                <w:t xml:space="preserve">hal-05230907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A deep learning approach for time-consistent cell cycle phase prediction from microscopy data</w:t>
               </w:r>
@@ -781,103 +781,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: Identifying Patients With Low Relapse Rate Despite High-Risk Estrogen Receptor–Positive/Human Epidermal Growth Factor Receptor 2–Negative Early Breast Cancer: Development and Validation of a Clinicopathologic Assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Clément Bidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Gessain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Frechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vincent-Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 43 (32), pp.3547-3547. </w:t>
@@ -909,2296 +909,2296 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A point cloud segmentation framework for image-based spatial transcriptomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cell-cycle-dependent mRNA localization in P-bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adham Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Defard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sandra Curras-Alonso</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Benassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floric Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-024-06480-3⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 84 (21), pp.4191-4208.e7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2024.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04874000v1</w:t>
+                <w:t xml:space="preserve">hal-04787269v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trem2-expressing multinucleated giant macrophages are a biomarker of good prognosis in head and neck squamous cell carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Gessain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed-Amine Anzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Gessain</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marvin Lerousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (12), pp.2352-2366. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1158/2159-8290.CD-24-0018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04729854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell-cycle-dependent mRNA localization in P-bodies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adham Safieddine</w:t>
+                <w:t xml:space="preserve">pyHiM: a new open-source, multi-platform software package for spatial genomics based on multiplexed DNA-FISH imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Fiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Benassy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Oriane Pourcelot</w:t>
+                <w:t xml:space="preserve">Christophe Houbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 84 (21), pp.4191-4208.e7. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2024.09.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13059-024-03178-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04787269v3</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pyHiM: a new open-source, multi-platform software package for spatial genomics based on multiplexed DNA-FISH imaging</w:t>
+                <w:t xml:space="preserve">A point cloud segmentation framework for image-based spatial transcriptomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Devos</w:t>
+                <w:t xml:space="preserve">Thomas Defard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Bernard Fiche</w:t>
+                <w:t xml:space="preserve">Hugo Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bardou</w:t>
+                <w:t xml:space="preserve">Mallick Ayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Messina</w:t>
+                <w:t xml:space="preserve">Juliette Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Houbron</w:t>
+                <w:t xml:space="preserve">Sandra Curras-Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (1), pp.47. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13059-024-03178-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-024-06480-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762623v1</w:t>
+                <w:t xml:space="preserve">hal-04874000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis with confidence: deep learning for reliable classification of laryngeal dysplasia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yaëlle Bellahsen-Harrar</w:t>
+                <w:t xml:space="preserve">An interactive murine single-cell atlas of the lung responses to radiation injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Curras-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Berlemont</w:t>
+                <w:t xml:space="preserve">Christian Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Atallah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Vaz</w:t>
+                <w:t xml:space="preserve">Sophie Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/his.15067⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.2445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-38134-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396387v1</w:t>
+                <w:t xml:space="preserve">hal-04092147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interactive murine single-cell atlas of the lung responses to radiation injury</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Defard</w:t>
+                <w:t xml:space="preserve">Utilisation de l’intelligence artificielle pour prédire le statut tumoral relatif à la recombinaison homologue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Weber</w:t>
+                <w:t xml:space="preserve">Guillaume Bataillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Heinrich</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Vincent Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.2445. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (12), pp.926-928. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-38134-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2023169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092147v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de l’intelligence artificielle pour prédire le statut tumoral relatif à la recombinaison homologue</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial analyses of immune cell infiltration in cancer: current methods and future directions: A report of the International Immuno‐Oncology Biomarker Working Group on Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bataillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Walter</w:t>
+                <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Vincent Salomon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Glenn Broeckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chowdhury Arif Jahangir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Verbandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajarsi Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2023169⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 260 (5), pp.514-532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/path.6165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04396381v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial analyses of immune cell infiltration in cancer: current methods and future directions: A report of the International Immuno‐Oncology Biomarker Working Group on Breast Cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Pitfalls in machine learning‐based assessment of tumor‐infiltrating lymphocytes in breast cancer: A report of the International Immuno‐Oncology Biomarker Working Group on Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeppe Thagaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Broeckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowdhury Arif Jahangir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Verbandt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rajarsi Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 260 (5), pp.514-532. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/path.6165⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 260 (5), pp.498-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/path.6155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209907v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pitfalls in machine learning‐based assessment of tumor‐infiltrating lymphocytes in breast cancer: A report of the International Immuno‐Oncology Biomarker Working Group on Breast Cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cell segmentation in images without structural fluorescent labels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana A Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeppe Thagaard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mary J C Ludlam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Fehri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/path.6155⟩</w:t>
+              <w:t xml:space="preserve">Biological Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.e16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S2633903X23000168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209913v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HT-smFISH: a cost effective and flexible workflow for high-throughput single molecule RNA imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adham Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Coleno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lionneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Meneem Traboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soha Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18, pp.157-187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41596-022-00750-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell segmentation in images without structural fluorescent labels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Zyss</w:t>
+                <w:t xml:space="preserve">Diagnosis with confidence: deep learning for reliable classification of laryngeal dysplasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lubrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaëlle Bellahsen-Harrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana A Ribeiro</w:t>
+                <w:t xml:space="preserve">Sylvain Berlemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary J C Ludlam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Walter</w:t>
+                <w:t xml:space="preserve">Sarah Atallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amin Fehri</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuelle Vaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3, pp.e16. </w:t>
+              <w:t xml:space="preserve">Histopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 84 (2), pp.343-355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S2633903X23000168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/his.15067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396484v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning identifies morphological patterns of homologous recombination deficiency in luminal breast cancers from whole slide images</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neural network fast‐classifies biological images through features selecting to power automated microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Naylor</w:t>
+                <w:t xml:space="preserve">Maël Balluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Popova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François-Clément Bidard</w:t>
+                <w:t xml:space="preserve">Florian Sizaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Habouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2022.100872⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 285 (1), pp.3-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmi.13062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936608v1</w:t>
+                <w:t xml:space="preserve">hal-03408803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of Treatment Response in Triple Negative Breast Cancer From Whole Slide Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Naylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marick Laé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vincent-Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frsip.2022.851809⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural network fast‐classifies biological images through features selecting to power automated microscopy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FISH-quant v2: a scalable and modular tool for smFISH image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Pont</w:t>
+                <w:t xml:space="preserve">Arthur Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Ouyang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adham Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Coleno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jmi.13062⟩</w:t>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (6), pp.786-795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1261/rna.079073.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408803v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942851v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FISH-quant v2: a scalable and modular tool for smFISH image analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emeline Coleno</w:t>
+                <w:t xml:space="preserve">Deep learning identifies morphological patterns of homologous recombination deficiency in luminal breast cancers from whole slide images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Lazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bataillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Naylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Zimmer</w:t>
+                <w:t xml:space="preserve">Tatiana Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Clément Bidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (6), pp.786-795. </w:t>
+              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (12), pp.100872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1261/rna.079073.121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2022.100872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942851v2</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial transcriptomics for respiratory research and medicine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arturo Londoño-Vallejo</w:t>
+                <w:t xml:space="preserve">A choreography of centrosomal mRNAs reveals a conserved localization mechanism involving active polysome transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adham Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Coleno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soha Salloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Meneem Traboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.04314-2020⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.1352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-21585-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03376218v1</w:t>
+                <w:t xml:space="preserve">hal-03014936v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A choreography of centrosomal mRNAs reveals a conserved localization mechanism involving active polysome transport</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdel-Meneem Traboulsi</w:t>
+                <w:t xml:space="preserve">Spatial transcriptomics for respiratory research and medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Curras-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Londoño-Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.1352. </w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58 (1), pp.2004314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-21585-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1183/13993003.04314-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014936v2</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The kinesin KIF1C transports APC-dependent mRNAs to cell protrusions</w:t>
               </w:r>
@@ -3210,77 +3210,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstadinos Moissoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Coleno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.rna.078576.120. </w:t>
@@ -3357,51 +3357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adham Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oh Sung Kwon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3446,360 +3446,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02925687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain-invariant features for mechanism of action prediction in a multi-cell-line drug screen</w:t>
+                <w:t xml:space="preserve">Human lymphoid organ cDC2 and macrophages play complementary roles in T follicular helper responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Boyd</w:t>
+                <w:t xml:space="preserve">Mélanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Pinheiro</w:t>
+                <w:t xml:space="preserve">Tiphène Pirnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaine Del Nery</w:t>
+                <w:t xml:space="preserve">Thomas Naessens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Reyal</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 216 (7), pp.1561-1581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz774⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1084/jem.20181994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440603v1</w:t>
+                <w:t xml:space="preserve">hal-02440608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human lymphoid organ cDC2 and macrophages play complementary roles in T follicular helper responses</w:t>
+                <w:t xml:space="preserve">Domain-invariant features for mechanism of action prediction in a multi-cell-line drug screen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Durand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Joseph Boyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaine Del Nery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Reyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 216 (7), pp.1561-1581. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1084/jem.20181994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440608v1</w:t>
+                <w:t xml:space="preserve">hal-02440603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of Nuclei in Histopathology Images by deep regression of the distance map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Naylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marick Lae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Reyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3863,64 +3863,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racha Chouaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adham Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Meneem Traboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (1), pp.4584. </w:t>
@@ -4010,51 +4010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Scornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Stoven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 36 (10), </w:t>
@@ -4105,51 +4105,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARHGEF17 is an essential spindle assembly checkpoint factor that targets Mps1 to kinetochores.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayumi Isokane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Mahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4265,51 +4265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Samacoits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racha Chouaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Meneem Traboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gostan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4354,429 +4354,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01375913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waterpixels</w:t>
+                <w:t xml:space="preserve">Assessment of algorithms for mitosis detection in breast cancer histopathology images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaïa Machairas</w:t>
+                <w:t xml:space="preserve">Mitko Veta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Faessel</w:t>
+                <w:t xml:space="preserve">Paul J. Van Diest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cárdenas-Peña</w:t>
+                <w:t xml:space="preserve">Stefan M. Willems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théodore Chabardes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Walter</w:t>
+                <w:t xml:space="preserve">Haibo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anant Madabhushi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIP.2015.2451011⟩</w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (1), pp.237-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2014.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212760v1</w:t>
+                <w:t xml:space="preserve">hal-01246695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic methodological framework for studying single cell motility in high-throughput time-lapse data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Schoenauer Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Plancade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Raulet-Tomkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Barouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (12), pp.i320-i328. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/btv225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of algorithms for mitosis detection in breast cancer histopathology images</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Waterpixels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul J. Van Diest</w:t>
+                <w:t xml:space="preserve">Vaïa Machairas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan M. Willems</w:t>
+                <w:t xml:space="preserve">Matthieu Faessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haibo Wang</w:t>
+                <w:t xml:space="preserve">David Cárdenas-Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anant Madabhushi</w:t>
+                <w:t xml:space="preserve">Théodore Chabardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 20 (1), pp.237-248. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (11), pp.3707 - 3716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.media.2014.11.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2015.2451011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246695v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Genomic Multiprocess Survey of Machineries that Control and Link Cell Shape, Microtubule Organization, and Cell-Cycle Progression</w:t>
               </w:r>
@@ -4890,295 +4890,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01101880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of biological data by kernels on graph nodes allows prediction of new genes involved in mitotic chromosome condensation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A community effort to assess and improve drug sensitivity prediction algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon G. Lees</w:t>
+                <w:t xml:space="preserve">James C Costello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Morilla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Walter</w:t>
+                <w:t xml:space="preserve">Laura M Heiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boryana Petrova</w:t>
+                <w:t xml:space="preserve">Elisabeth Georgii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Gönen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael P Menden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1091/mbc.E13-04-0221⟩</w:t>
+              <w:t xml:space="preserve">Nature Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32, pp.1202-1212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nbt.2877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101877v1</w:t>
+                <w:t xml:space="preserve">hal-01101874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A community effort to assess and improve drug sensitivity prediction algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura M Heiser</w:t>
+                <w:t xml:space="preserve">Integration of biological data by kernels on graph nodes allows prediction of new genes involved in mitotic chromosome condensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Karim Hériché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Georgii</w:t>
+                <w:t xml:space="preserve">Jon G. Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehmet Gönen</w:t>
+                <w:t xml:space="preserve">Ian Morilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael P Menden</w:t>
+                <w:t xml:space="preserve">Boryana Petrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 32, pp.1202-1212. </w:t>
+              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (16), pp.2522-2536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nbt.2877⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1091/mbc.E13-04-0221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101874v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAP1S controls microtubule stability throughout the cell cycle in human cells</w:t>
               </w:r>
@@ -5216,51 +5216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beate Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelie Wuensche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 127, pp.5007-5013. </w:t>
@@ -5311,51 +5311,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical modelling of phenotypes in a genome-wide RNAi live-cell imaging assay.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Pau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beate Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5445,51 +5445,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitotic lamin disassembly is triggered by lipid-mediated signaling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moritz Mall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mátyás Gorjánácz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5676,566 +5676,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic profiling of the human genome by time-lapse microscopy reveals cell division genes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic identification and clustering of chromosome phenotypes in a genome wide RNAi screen by time-lapse imaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Held</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beate Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Karim Hériché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Holger Erfle</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Conrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 170 (1), pp.1-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01144034v1</w:t>
+                <w:t xml:space="preserve">hal-01427996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CellCognition: time-resolved phenotype annotation in high-throughput live cell imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of automated fundus photograph analysis algorithms for detecting microaneurysms, haemorrhages and exudates, and of a computer-assisted diagnostic system for grading diabetic retinopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael W Held</w:t>
+                <w:t xml:space="preserve">Thomas R. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael W Schmitz</w:t>
+                <w:t xml:space="preserve">Ali Erginay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernd H Fischer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Walter</w:t>
+                <w:t xml:space="preserve">Richard Ordonez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beate H Neumann</w:t>
+                <w:t xml:space="preserve">Nilanjana Deb-Joardar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 7, pp.747 - 754. </w:t>
+              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36 (3), pp.213-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nmeth.1486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diabet.2010.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431427v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic identification and clustering of chromosome phenotypes in a genome wide RNAi screen by time-lapse imaging.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Phenotypic profiling of the human genome by time-lapse microscopy reveals cell division genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Karim Hériché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Conrad</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Bulkescher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Erfle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 464 (7289), pp.721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature08869⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427996v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of automated fundus photograph analysis algorithms for detecting microaneurysms, haemorrhages and exudates, and of a computer-assisted diagnostic system for grading diabetic retinopathy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CellCognition: time-resolved phenotype annotation in high-throughput live cell imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Erginay</w:t>
+                <w:t xml:space="preserve">Michael W Held</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Ordonez</w:t>
+                <w:t xml:space="preserve">Michael W Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nilanjana Deb-Joardar</w:t>
+                <w:t xml:space="preserve">Bernd H Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate H Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diabet.2010.01.002⟩</w:t>
+              <w:t xml:space="preserve">Nature Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7, pp.747 - 754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmeth.1486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00836043v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-angiogenic properties of myo-inositol trispyrophosphate in ovo and growth reduction of implanted glioma</w:t>
               </w:r>
@@ -6439,51 +6439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI 2024 - 21st IEEE International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Athenes, Greece. </w:t>
@@ -6521,90 +6521,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giga-SSL: Self-Supervised Learning for Gigapixel Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin Lerousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR) Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Vancouver (CA), Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6638,90 +6638,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTALLY-GENERATED GROUND TRUTH FOR DETECTING CELL TYPES IN AN IMAGE-BASED IMMUNOTHERAPY SCREEN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Boyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zelia Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE 17th International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Iowa City, United States. pp.886-890, </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6768,51 +6768,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Deep Learning Approach To Identify MRNA Localization Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Samacoits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6889,103 +6889,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting Residual Cancer Burden in a triple negative breast cancer cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Naylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Boyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marick Lae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Reyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE 16th International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Venice, Italy. pp.933-937, </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7019,103 +7019,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYSING DOUBLE-STRAND BREAKS IN CULTURED CELLS FOR DRUG SCREENING APPLICATIONS BY CAUSAL INFERENCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Boyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pinhiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine Del Nery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Reyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7140,90 +7140,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclei segmentation in histopathology images using deep neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Naylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marik Laé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Reyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE 14th International Symposium on Biomedical Imaging (ISBI 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7356,77 +7356,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Repulsion Between Markers Improves Watershed Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaïa Machairas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium, ISMM 2015, Reykjavik, Iceland, May 27-29, 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Reykjavik, Iceland. pp.194-202, </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7460,103 +7460,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infering an ontology of single cell motions from high-throughput microscopy data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Schoenauer Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Plancade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Raulet-Tomkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Barouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 12th International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, New York, United States. pp.4, </w:t>
@@ -7594,77 +7594,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waterpixels: Superpixels based on the watershed transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaïa Machairas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference On Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7730,103 +7730,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of BRCAness/Homologous Recombination Deficiency of Breast Tumors on Digitalized Slides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vincent-Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bataillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 18292903. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7870,411 +7870,411 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Pan-Cancer Mitotic Figure Detection with YOLOv12</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RNA2seg: a generalist model for cell segmentation in image-based spatial transcriptomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Bourgade</w:t>
+                <w:t xml:space="preserve">Alice Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Balezo</w:t>
+                <w:t xml:space="preserve">Sebastien Bellow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hana Feki</w:t>
+                <w:t xml:space="preserve">Anthony Coleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lily Monier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Blons</w:t>
+                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2026</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463492v1</w:t>
+                <w:t xml:space="preserve">hal-05230880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Fine-Tuning of DINOv3 Pretrained on Natural Images for Atypical Mitotic Figure Classification (MIDOG 2025 Task 2 Winner)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+                <w:t xml:space="preserve">Robust Pan-Cancer Mitotic Figure Detection with YOLOv12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bourgade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Feki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lily Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Blons</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05463481v1</w:t>
+                <w:t xml:space="preserve">hal-05463492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA2seg: a generalist model for cell segmentation in image-based spatial transcriptomics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Blondel</w:t>
+                <w:t xml:space="preserve">Efficient Fine-Tuning of DINOv3 Pretrained on Natural Images for Atypical Mitotic Figure Classification (MIDOG 2025 Task 2 Winner)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Feki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bourgade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lily Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Bellow</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthieu Blons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Coleon</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-05230880v1</w:t>
+                <w:t xml:space="preserve">hal-05463481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIPHEI-ViT: Multiplex Immunofluorescence Prediction from H&amp;E Images using ViT Foundation Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Trullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8282,51 +8282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Pla Planas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8462,51 +8462,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning Bridges Histology and Transcriptomics to Predict Molecular Subtypes and Outcomes in Muscle-Invasive Bladder Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Krucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8593,51 +8593,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sCellST: a Multiple Instance Learning approach to predict single-cell gene expression from H&amp;E images using spatial transcriptomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Chadoutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin Lerousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Herrero-Saboya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8724,51 +8724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gutwein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Lazic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Taschner-Mandl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8812,64 +8812,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-supervised learning to predict intrahepatic cholangiocarcinoma transcriptomic classes on routine histology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Beaufrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8930,77 +8930,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PointFISH -- learning point cloud representations for RNA localization patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9018,103 +9018,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A point cloud segmentation framework for image-based spatial transcriptomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallick Ayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulier Juliette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Curras-Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9136,103 +9136,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI-Augmented Pathology for Head and Neck Squamous Lesions Improves Non-HN Pathologist Agreement to Expert Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Bellahsen-Harrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lubrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Beaufrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bocciarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9254,90 +9254,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Democratizing computational pathology: optimized Whole Slide Image representations for The Cancer Genome Atlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin Lerousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gardrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vincent-Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Henri Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9398,77 +9398,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Philbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Coleno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9490,103 +9490,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple and Efficient Confidence Score for Grading Whole Slide Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lubrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Bellahsen-Harrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutger Fick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Badoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9598,315 +9598,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giga-SSL: Self-Supervised Learning for Gigapixel Images</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diagnosis with Confidence: Deep Learning for Reliable Classification of Squamous Lesions of the Upper Aerodigestive Tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marvin Lerousseau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mélanie Lubrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaëlle Bellahsen-Harrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Berlemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Atallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030020v1</w:t>
+                <w:t xml:space="preserve">hal-03942781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis with Confidence: Deep Learning for Reliable Classification of Squamous Lesions of the Upper Aerodigestive Tract</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giga-SSL: Self-Supervised Learning for Gigapixel Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Lazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin Lerousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Decencière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942781v1</w:t>
+                <w:t xml:space="preserve">hal-04030020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic grading of cervical biopsies by combining full and self-supervision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Lubrano Di Scandalea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Bellahsen-Harrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Badoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9941,103 +9941,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural network for the prediction of treatment response in Triple Negative Breast Cancer *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Naylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marick Lae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vincent-Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10085,77 +10085,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstadinos Moissoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Coleno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10177,103 +10177,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning identifies new morphological patterns of Homologous Recombination Deficiency in luminal breast cancers from whole slide images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Naylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Clément Bidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10295,90 +10295,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural network fast-classifies biological images using features selected after their random-forests-importance to power smart microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Balluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sizaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10452,51 +10452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adham Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oh Sung Kwon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10563,51 +10563,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioimage Informatics for Phenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bioinformatics [q-bio.QM]. Sorbonne Université, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10651,481 +10651,481 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning with minimal effort: leveraging in silico labeling for cell and nucleus segmentation</w:t>
+                <w:t xml:space="preserve">Learning with Minimal Effort: Leveraging in Silico Labeling for Cell and Nucleus Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Philbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Coleno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCV 2022 proceedings (Bio-image computing workshop)</w:t>
-[...15 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCV 2022 Workshops. Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13804, Springer Nature Switzerland, pp.423-436, 2023, Lecture Notes in Computer Science, 978-3-031-25068-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-25069-9_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03935104v1</w:t>
+                <w:t xml:space="preserve">hal-04029154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning with Minimal Effort: Leveraging in Silico Labeling for Cell and Nucleus Segmentation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">PointFISH: Learning Point Cloud Representations for RNA Localization Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...3 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCV 2022 Workshops. Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 13804, Springer Nature Switzerland, pp.423-436, 2023, Lecture Notes in Computer Science, 978-3-031-25068-2. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 13804, Springer Nature, pp.487-502, 2023, Lecture Notes in Computer Science, 978-3-031-25069-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-25069-9_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-25069-9_28⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04029154v1</w:t>
+                <w:t xml:space="preserve">hal-04029169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PointFISH: Learning Point Cloud Representations for RNA Localization Patterns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Learning with minimal effort: leveraging in silico labeling for cell and nucleus segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Philbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Coleno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computer Vision</w:t>
+              <w:t xml:space="preserve">ECCV 2022 proceedings (Bio-image computing workshop)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCV 2022 Workshops. Lecture Notes in Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCV 2022 proceedings (Bio-image computing workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-25069-9_32⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04029169v1</w:t>
+                <w:t xml:space="preserve">hal-03935104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Grading of Cervical Biopsies by Combining Full and Self-supervision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lubrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Bellahsen-Harrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Badoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11338,51 +11338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05230907v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Cl&#233;ment Bidard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Gessain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bachelot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Frechin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent-Salomon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO-25-00742" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05230192v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Bellahsen-Harrar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lubrano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles L&#233;pine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beaufr&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bocciarelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0323270" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950400v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Captier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Lerousseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Orlhac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narin&#233;e Hovhannisyan-Baghdasarian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Luporsi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-55847-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05230821v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gaspard-Boulinc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gortana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cavalli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41576-025-00845-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05458920v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Pourcelot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adham Safieddine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floric Slimani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mueller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013800" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05423679v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO-25-02272" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874000v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Laporte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallick Ayan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Soulier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Curras-Alonso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06480-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04729854v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Amine Anzali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mulder" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bied" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-24-0018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787269v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Benassy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2024.09.011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04762623v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Messina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Houbron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03178-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396387v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Berlemont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Atallah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/his.15067" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092147v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Heinrich" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38134-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396381v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lazard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bataillon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent Salomon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023169" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-50D61J82-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209907v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Broeckx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowdhury Arif Jahangir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Verbandt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajarsi Gupta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.6165" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209913v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeppe Thagaard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.6155" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03834928v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Coleno" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lionneton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Meneem Traboulsi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Salloum" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-022-00750-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396484v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zyss" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana A Ribeiro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary J C Ludlam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Fehri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2633903X23000168" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03936608v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Naylor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Popova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2022.100872" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03942865v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marick La&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsip.2022.851809" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408803v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Balluet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sizaire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Habouz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13062" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03942851v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Imbert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ouyang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zimmer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.079073.121" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376218v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Londo&#241;o-Vallejo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.04314-2020" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014936v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21585-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371977v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pichon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstadinos Moissoglu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhong Wang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.078576.120" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02925687v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Chouaib" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh Sung Kwon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2020.07.010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02440603v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Boyd" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pinheiro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Del Nery" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Reyal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz774" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02440608v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Durand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiph&#232;ne Pirnay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naessens" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gu&#233;guen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20181994" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01984033v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marick Lae" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01984014v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Samacoits" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06868-w" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679030v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bernard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Jiao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Scornet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Stoven" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201700053" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427937v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayumi Isokane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mahen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Nijmeijer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Karim H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201408089" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01375913v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tsanov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gostan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw784" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212760v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Va&#239;a Machairas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faessel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#225;rdenas-Pe&#241;a" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Chabardes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2451011" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246689v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Schoenauer Sebag" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raulet-Tomkiewicz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv225" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246695v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitko Veta" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Van Diest" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan M. Willems" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibo Wang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anant Madabhushi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2014.11.010" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101880v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Graml" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Studera" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan L.D. Lawson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Chessel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Geymonat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2014.09.005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101877v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon G. Lees" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Morilla" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boryana Petrova" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E13-04-0221" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101874v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C Costello" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M Heiser" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Georgii" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet G&#246;nen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Menden" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2877" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101879v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justus Tegha-Dunghu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bausch" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Neumann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie Wuensche" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.136457" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00880889v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Pau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ellenberg" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-14-308" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428007v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Mall" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ty&#225;s Gorj&#225;n&#225;cz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain F Davidson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bach Nga Ly-Hartig" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01430280v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Conrad" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie W&#252;nsche" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tze Heng Tan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Bulkescher" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sieckmann" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144034v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Erfle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08869" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431427v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W Held" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W Schmitz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd H Fischer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate H Neumann" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.1486" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427996v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Held" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836043v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dupas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Walter" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Erginay" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ordonez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilanjana Deb-Joardar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2010.01.002" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3Z398K7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166409v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lehn" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sihn" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Walter" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Klein" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Queguiner" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.01.079" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04796737v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Kauffmann" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gay" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bertrand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10687569" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396498v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW59228.2023.00453" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976141v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelia Gouveia" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI45749.2020.9098696" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343547v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dubois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peter" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759235" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02440647v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759205" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01984323v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pinhiero" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683969v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marik La&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276132v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Machairas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baldeweck" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Walter" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246692v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_17" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742630v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7163840" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01139797v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025882" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842499v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05463492v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bourgade" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balezo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Feki" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Monier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blons" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05463481v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Monnier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05230880v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Blondel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bellow" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coleon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dias de Melo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05230838v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Trullo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Pla Planas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05230503v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dubois" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gagna" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Dibsy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#273;ela Petrovi&#263;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05463469v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Krucker" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Harter" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa da Silva" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice S Groeneveld" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04887129v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chadoutaud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Herrero-Saboya" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ostermaier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Fontugne" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04984593v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gutwein" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Lazic" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Taschner-Mandl" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Licandro" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04887163v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Nicolle" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Lubuela" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Augustin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04029994v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396330v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulier Juliette" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396487v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396311v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gardrat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Stern" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396531v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Philbert" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04030031v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger Fick" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Badoual" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04030020v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03942781v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533712v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Lubrano Di Scandalea" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03633354v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116720v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533688v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065051v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Giroux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02873144v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02981391v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935104v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04029154v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25069-9_28" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04029169v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25069-9_32" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04029228v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25082-8_27" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950400v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Captier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Lerousseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Orlhac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narin&#233;e Hovhannisyan-Baghdasarian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Luporsi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-55847-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05230821v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gaspard-Boulinc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gortana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cavalli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41576-025-00845-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05230192v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Bellahsen-Harrar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lubrano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles L&#233;pine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beaufr&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bocciarelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0323270" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05230907v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Cl&#233;ment Bidard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Gessain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bachelot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Frechin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent-Salomon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO-25-00742" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05458920v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Pourcelot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adham Safieddine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floric Slimani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mueller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013800" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05423679v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO-25-02272" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787269v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Benassy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2024.09.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04729854v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Amine Anzali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mulder" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bied" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-24-0018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04762623v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Messina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Houbron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03178-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874000v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Laporte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallick Ayan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Soulier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Curras-Alonso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06480-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092147v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weber" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Heinrich" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38134-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396381v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lazard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bataillon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent Salomon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023169" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-50D61J82-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209907v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Broeckx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowdhury Arif Jahangir" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Verbandt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajarsi Gupta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.6165" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209913v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeppe Thagaard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.6155" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396484v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zyss" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana A Ribeiro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary J C Ludlam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Fehri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2633903X23000168" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03834928v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Coleno" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lionneton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Meneem Traboulsi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Salloum" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-022-00750-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396387v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Berlemont" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Atallah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/his.15067" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408803v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Balluet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sizaire" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Habouz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pont" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13062" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03942865v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Naylor" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marick La&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsip.2022.851809" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03942851v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Imbert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ouyang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zimmer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.079073.121" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03936608v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Popova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2022.100872" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014936v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21585-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376218v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Londo&#241;o-Vallejo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.04314-2020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371977v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pichon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstadinos Moissoglu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhong Wang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.078576.120" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02925687v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Chouaib" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh Sung Kwon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2020.07.010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02440608v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Durand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiph&#232;ne Pirnay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naessens" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gu&#233;guen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20181994" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02440603v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Boyd" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pinheiro" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Del Nery" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Reyal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz774" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01984033v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marick Lae" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01984014v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Samacoits" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06868-w" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679030v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bernard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Jiao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Scornet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Stoven" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201700053" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427937v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayumi Isokane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mahen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Nijmeijer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Karim H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201408089" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01375913v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tsanov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gostan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw784" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246695v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitko Veta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Van Diest" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan M. Willems" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibo Wang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anant Madabhushi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2014.11.010" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246689v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Schoenauer Sebag" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raulet-Tomkiewicz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv225" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212760v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Va&#239;a Machairas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faessel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#225;rdenas-Pe&#241;a" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Chabardes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2451011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101880v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Graml" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Studera" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan L.D. Lawson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Chessel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Geymonat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2014.09.005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101874v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C Costello" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M Heiser" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Georgii" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet G&#246;nen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Menden" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2877" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101877v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon G. Lees" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Morilla" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boryana Petrova" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E13-04-0221" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101879v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justus Tegha-Dunghu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bausch" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Neumann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie Wuensche" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.136457" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00880889v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Pau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ellenberg" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-14-308" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428007v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Mall" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ty&#225;s Gorj&#225;n&#225;cz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain F Davidson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bach Nga Ly-Hartig" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01430280v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Conrad" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie W&#252;nsche" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tze Heng Tan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Bulkescher" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sieckmann" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427996v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Held" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836043v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dupas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Walter" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Erginay" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ordonez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilanjana Deb-Joardar" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2010.01.002" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3Z398K7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144034v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Erfle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08869" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431427v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W Held" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W Schmitz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd H Fischer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate H Neumann" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.1486" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166409v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lehn" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sihn" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Walter" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Klein" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Queguiner" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.01.079" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04796737v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Kauffmann" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gay" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bertrand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10687569" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396498v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW59228.2023.00453" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976141v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelia Gouveia" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI45749.2020.9098696" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343547v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dubois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peter" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759235" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02440647v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759205" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01984323v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pinhiero" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683969v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marik La&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276132v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Machairas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baldeweck" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Walter" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246692v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_17" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742630v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7163840" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01139797v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025882" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842499v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05230880v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Blondel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bellow" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coleon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dias de Melo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05463492v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bourgade" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balezo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Feki" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Monier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blons" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05463481v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Monnier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05230838v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Trullo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Pla Planas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05230503v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dubois" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gagna" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Dibsy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#273;ela Petrovi&#263;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05463469v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Krucker" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Harter" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa da Silva" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice S Groeneveld" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04887129v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chadoutaud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Herrero-Saboya" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ostermaier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Fontugne" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04984593v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gutwein" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Lazic" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Taschner-Mandl" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Licandro" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04887163v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Nicolle" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Lubuela" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Augustin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04029994v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396330v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulier Juliette" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396487v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396311v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gardrat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Stern" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396531v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Philbert" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04030031v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger Fick" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Badoual" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03942781v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04030020v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533712v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Lubrano Di Scandalea" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03633354v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116720v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533688v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065051v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Giroux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02873144v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02981391v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04029154v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25069-9_28" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04029169v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25069-9_32" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935104v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04029228v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25082-8_27" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>