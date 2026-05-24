--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -109,559 +109,559 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of clinical, pathological, radiological, and transcriptomic data improves prediction for first-line immunotherapy outcome in metastatic non-small cell lung cancer</w:t>
+                <w:t xml:space="preserve">Exploring the risks of over-reliance on AI in diagnostic pathology. What lessons can be learned to support the training of young pathologists?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Captier</w:t>
+                <w:t xml:space="preserve">Yaëlle Bellahsen-Harrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marvin Lerousseau</w:t>
+                <w:t xml:space="preserve">Mélanie Lubrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Orlhac</w:t>
+                <w:t xml:space="preserve">Charles Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narinée Hovhannisyan-Baghdasarian</w:t>
+                <w:t xml:space="preserve">Aurélie Beaufrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Luporsi</w:t>
+                <w:t xml:space="preserve">Claire Bocciarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.614. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (8), pp.e0323270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-55847-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0323270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04950400v2</w:t>
+                <w:t xml:space="preserve">inserm-05230192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell-type deconvolution methods for spatial transcriptomics</w:t>
+                <w:t xml:space="preserve">Identifying Patients With Low Relapse Rate Despite High-Risk Estrogen Receptor–Positive/Human Epidermal Growth Factor Receptor 2–Negative Early Breast Cancer: Development and Validation of a Clinicopathologic Assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Gaspard-Boulinc</w:t>
+                <w:t xml:space="preserve">François-Clément Bidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Gortana</w:t>
+                <w:t xml:space="preserve">Grégoire Gessain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Walter</w:t>
+                <w:t xml:space="preserve">Thomas Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Barillot</w:t>
+                <w:t xml:space="preserve">Lucie Frechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Cavalli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Vincent-Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43 (28), pp.3090-3101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41576-025-00845-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1200/JCO-25-00742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05230821v1</w:t>
+                <w:t xml:space="preserve">hal-05230907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the risks of over-reliance on AI in diagnostic pathology. What lessons can be learned to support the training of young pathologists?</w:t>
+                <w:t xml:space="preserve">Integration of clinical, pathological, radiological, and transcriptomic data improves prediction for first-line immunotherapy outcome in metastatic non-small cell lung cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaëlle Bellahsen-Harrar</w:t>
+                <w:t xml:space="preserve">Nicolas Captier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Lubrano</w:t>
+                <w:t xml:space="preserve">Marvin Lerousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Lépine</w:t>
+                <w:t xml:space="preserve">Fanny Orlhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Beaufrère</w:t>
+                <w:t xml:space="preserve">Narinée Hovhannisyan-Baghdasarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bocciarelli</w:t>
+                <w:t xml:space="preserve">Marie Luporsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (8), pp.e0323270. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0323270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-55847-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05230192v1</w:t>
+                <w:t xml:space="preserve">hal-04950400v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Patients With Low Relapse Rate Despite High-Risk Estrogen Receptor–Positive/Human Epidermal Growth Factor Receptor 2–Negative Early Breast Cancer: Development and Validation of a Clinicopathologic Assay</w:t>
+                <w:t xml:space="preserve">Cell-type deconvolution methods for spatial transcriptomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Clément Bidard</w:t>
+                <w:t xml:space="preserve">Lucie Gaspard-Boulinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Gessain</w:t>
+                <w:t xml:space="preserve">Luca Gortana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bachelot</w:t>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Frechin</w:t>
+                <w:t xml:space="preserve">Emmanuel Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Vincent-Salomon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 43 (28), pp.3090-3101. </w:t>
+              <w:t xml:space="preserve">Nature Reviews Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1200/JCO-25-00742⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41576-025-00845-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05230907v1</w:t>
+                <w:t xml:space="preserve">hal-05230821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A deep learning approach for time-consistent cell cycle phase prediction from microscopy data</w:t>
               </w:r>
@@ -781,103 +781,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: Identifying Patients With Low Relapse Rate Despite High-Risk Estrogen Receptor–Positive/Human Epidermal Growth Factor Receptor 2–Negative Early Breast Cancer: Development and Validation of a Clinicopathologic Assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Clément Bidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Gessain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Frechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vincent-Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 43 (32), pp.3547-3547. </w:t>
@@ -909,2430 +909,2430 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell-cycle-dependent mRNA localization in P-bodies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A point cloud segmentation framework for image-based spatial transcriptomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Benassy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Oriane Pourcelot</w:t>
+                <w:t xml:space="preserve">Thomas Defard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallick Ayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Curras-Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2024.09.011⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-024-06480-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787269v3</w:t>
+                <w:t xml:space="preserve">hal-04874000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trem2-expressing multinucleated giant macrophages are a biomarker of good prognosis in head and neck squamous cell carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Gessain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed-Amine Anzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin Lerousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (12), pp.2352-2366. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/2159-8290.CD-24-0018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04729854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pyHiM: a new open-source, multi-platform software package for spatial genomics based on multiplexed DNA-FISH imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Messina</w:t>
+                <w:t xml:space="preserve">Cell-cycle-dependent mRNA localization in P-bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adham Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Houbron</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Benassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floric Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (1), pp.47. </w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 84 (21), pp.4191-4208.e7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13059-024-03178-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2024.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762623v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787269v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A point cloud segmentation framework for image-based spatial transcriptomics</w:t>
+                <w:t xml:space="preserve">pyHiM: a new open-source, multi-platform software package for spatial genomics based on multiplexed DNA-FISH imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Defard</w:t>
+                <w:t xml:space="preserve">Xavier Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Laporte</w:t>
+                <w:t xml:space="preserve">Jean-Bernard Fiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mallick Ayan</w:t>
+                <w:t xml:space="preserve">Marion Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Soulier</w:t>
+                <w:t xml:space="preserve">Olivier Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Curras-Alonso</w:t>
+                <w:t xml:space="preserve">Christophe Houbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (1), pp.823. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-024-06480-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13059-024-03178-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04874000v1</w:t>
+                <w:t xml:space="preserve">hal-04762623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interactive murine single-cell atlas of the lung responses to radiation injury</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Defard</w:t>
+                <w:t xml:space="preserve">Diagnosis with confidence: deep learning for reliable classification of laryngeal dysplasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lubrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaëlle Bellahsen-Harrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Weber</w:t>
+                <w:t xml:space="preserve">Sylvain Berlemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Heinrich</w:t>
+                <w:t xml:space="preserve">Sarah Atallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-38134-z⟩</w:t>
+              <w:t xml:space="preserve">Histopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 84 (2), pp.343-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/his.15067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04092147v1</w:t>
+                <w:t xml:space="preserve">hal-04396387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de l’intelligence artificielle pour prédire le statut tumoral relatif à la recombinaison homologue</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pitfalls in machine learning‐based assessment of tumor‐infiltrating lymphocytes in breast cancer: A report of the International Immuno‐Oncology Biomarker Working Group on Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bataillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Walter</w:t>
+                <w:t xml:space="preserve">Jeppe Thagaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Vincent Salomon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Glenn Broeckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chowdhury Arif Jahangir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Verbandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2023169⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 260 (5), pp.498-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/path.6155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04396381v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial analyses of immune cell infiltration in cancer: current methods and future directions: A report of the International Immuno‐Oncology Biomarker Working Group on Breast Cancer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Glenn Broeckx</w:t>
+                <w:t xml:space="preserve">An interactive murine single-cell atlas of the lung responses to radiation injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Curras-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chowdhury Arif Jahangir</w:t>
+                <w:t xml:space="preserve">Christian Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Verbandt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rajarsi Gupta</w:t>
+                <w:t xml:space="preserve">Sophie Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/path.6165⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.2445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-38134-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209907v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pitfalls in machine learning‐based assessment of tumor‐infiltrating lymphocytes in breast cancer: A report of the International Immuno‐Oncology Biomarker Working Group on Breast Cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de l’intelligence artificielle pour prédire le statut tumoral relatif à la recombinaison homologue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Lazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeppe Thagaard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Bataillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vincent Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/path.6155⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (12), pp.926-928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2023169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209913v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell segmentation in images without structural fluorescent labels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Susana A Ribeiro</w:t>
+                <w:t xml:space="preserve">Spatial analyses of immune cell infiltration in cancer: current methods and future directions: A report of the International Immuno‐Oncology Biomarker Working Group on Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Broeckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chowdhury Arif Jahangir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Verbandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary J C Ludlam</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rajarsi Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S2633903X23000168⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 260 (5), pp.514-532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/path.6165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396484v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HT-smFISH: a cost effective and flexible workflow for high-throughput single molecule RNA imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adham Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Coleno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Coleno</w:t>
+                <w:t xml:space="preserve">Frederic Lionneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Lionneton</w:t>
+                <w:t xml:space="preserve">Abdel-Meneem Traboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soha Salloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18, pp.157-187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41596-022-00750-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis with confidence: deep learning for reliable classification of laryngeal dysplasia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yaëlle Bellahsen-Harrar</w:t>
+                <w:t xml:space="preserve">Cell segmentation in images without structural fluorescent labels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Berlemont</w:t>
+                <w:t xml:space="preserve">Susana A Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Atallah</w:t>
+                <w:t xml:space="preserve">Mary J C Ludlam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Vaz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amin Fehri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 84 (2), pp.343-355. </w:t>
+              <w:t xml:space="preserve">Biological Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.e16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/his.15067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S2633903X23000168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396387v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural network fast‐classifies biological images through features selecting to power automated microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep learning identifies morphological patterns of homologous recombination deficiency in luminal breast cancers from whole slide images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Lazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bataillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Balluet</w:t>
+                <w:t xml:space="preserve">Peter Naylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Sizaire</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Pont</w:t>
+                <w:t xml:space="preserve">Tatiana Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Clément Bidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jmi.13062⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (12), pp.100872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2022.100872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408803v1</w:t>
+                <w:t xml:space="preserve">hal-03936608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of Treatment Response in Triple Negative Breast Cancer From Whole Slide Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Naylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marick Laé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vincent-Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/frsip.2022.851809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FISH-quant v2: a scalable and modular tool for smFISH image analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neural network fast‐classifies biological images through features selecting to power automated microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Balluet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sizaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Habouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Imbert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Zimmer</w:t>
+                <w:t xml:space="preserve">Jérémy Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1261/rna.079073.121⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 285 (1), pp.3-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmi.13062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942851v2</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning identifies morphological patterns of homologous recombination deficiency in luminal breast cancers from whole slide images</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peter Naylor</w:t>
+                <w:t xml:space="preserve">FISH-quant v2: a scalable and modular tool for smFISH image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Ouyang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adham Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Coleno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Popova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François-Clément Bidard</w:t>
+                <w:t xml:space="preserve">Christophe Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3 (12), pp.100872. </w:t>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (6), pp.786-795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2022.100872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1261/rna.079073.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936608v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942851v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A choreography of centrosomal mRNAs reveals a conserved localization mechanism involving active polysome transport</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">The kinesin KIF1C transports APC-dependent mRNAs to cell protrusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstadinos Moissoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Coleno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianhong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Imbert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdel-Meneem Traboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-21585-7⟩</w:t>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.rna.078576.120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1261/rna.078576.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03014936v2</w:t>
+                <w:t xml:space="preserve">hal-03371977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial transcriptomics for respiratory research and medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Curras-Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Londoño-Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 58 (1), pp.2004314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/13993003.04314-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The kinesin KIF1C transports APC-dependent mRNAs to cell protrusions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">A choreography of centrosomal mRNAs reveals a conserved localization mechanism involving active polysome transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adham Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Coleno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soha Salloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Meneem Traboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.rna.078576.120. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.1352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1261/rna.078576.120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-21585-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371977v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014936v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dual Protein-mRNA Localization Screen Reveals Compartmentalized Translation and Widespread Co-translational RNA Targeting</w:t>
               </w:r>
@@ -3344,64 +3344,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racha Chouaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adham Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oh Sung Kwon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3446,360 +3446,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02925687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human lymphoid organ cDC2 and macrophages play complementary roles in T follicular helper responses</w:t>
+                <w:t xml:space="preserve">Domain-invariant features for mechanism of action prediction in a multi-cell-line drug screen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Durand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Joseph Boyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaine Del Nery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Reyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 216 (7), pp.1561-1581. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1084/jem.20181994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440608v1</w:t>
+                <w:t xml:space="preserve">hal-02440603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain-invariant features for mechanism of action prediction in a multi-cell-line drug screen</w:t>
+                <w:t xml:space="preserve">Human lymphoid organ cDC2 and macrophages play complementary roles in T follicular helper responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Boyd</w:t>
+                <w:t xml:space="preserve">Mélanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Pinheiro</w:t>
+                <w:t xml:space="preserve">Tiphène Pirnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaine Del Nery</w:t>
+                <w:t xml:space="preserve">Thomas Naessens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Reyal</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 216 (7), pp.1561-1581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz774⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1084/jem.20181994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440603v1</w:t>
+                <w:t xml:space="preserve">hal-02440608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of Nuclei in Histopathology Images by deep regression of the distance map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Naylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marick Lae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Reyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3863,64 +3863,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racha Chouaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adham Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Meneem Traboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (1), pp.4584. </w:t>
@@ -4010,51 +4010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Scornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Stoven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 36 (10), </w:t>
@@ -4105,51 +4105,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARHGEF17 is an essential spindle assembly checkpoint factor that targets Mps1 to kinetochores.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayumi Isokane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Mahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4265,51 +4265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Samacoits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racha Chouaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Meneem Traboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gostan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4354,831 +4354,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01375913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of algorithms for mitosis detection in breast cancer histopathology images</w:t>
+                <w:t xml:space="preserve">A generic methodological framework for studying single cell motility in high-throughput time-lapse data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitko Veta</w:t>
+                <w:t xml:space="preserve">Alice Schoenauer Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul J. Van Diest</w:t>
+                <w:t xml:space="preserve">Sandra Plancade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan M. Willems</w:t>
+                <w:t xml:space="preserve">Céline Raulet-Tomkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haibo Wang</w:t>
+                <w:t xml:space="preserve">Robert Barouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anant Madabhushi</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Vert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 20 (1), pp.237-248. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (12), pp.i320-i328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.media.2014.11.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btv225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01246695v1</w:t>
+                <w:t xml:space="preserve">hal-01246689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic methodological framework for studying single cell motility in high-throughput time-lapse data</w:t>
+                <w:t xml:space="preserve">Waterpixels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Schoenauer Sebag</w:t>
+                <w:t xml:space="preserve">Vaïa Machairas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Plancade</w:t>
+                <w:t xml:space="preserve">Matthieu Faessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Raulet-Tomkiewicz</w:t>
+                <w:t xml:space="preserve">David Cárdenas-Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Barouki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Vert</w:t>
+                <w:t xml:space="preserve">Théodore Chabardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btv225⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (11), pp.3707 - 3716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2015.2451011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01246689v1</w:t>
+                <w:t xml:space="preserve">hal-01212760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waterpixels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of algorithms for mitosis detection in breast cancer histopathology images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitko Veta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaïa Machairas</w:t>
+                <w:t xml:space="preserve">Paul J. Van Diest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Faessel</w:t>
+                <w:t xml:space="preserve">Stefan M. Willems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cárdenas-Peña</w:t>
+                <w:t xml:space="preserve">Haibo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théodore Chabardes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Walter</w:t>
+                <w:t xml:space="preserve">Anant Madabhushi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 24 (11), pp.3707 - 3716. </w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (1), pp.237-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIP.2015.2451011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2014.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212760v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Genomic Multiprocess Survey of Machineries that Control and Link Cell Shape, Microtubule Organization, and Cell-Cycle Progression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of biological data by kernels on graph nodes allows prediction of new genes involved in mitotic chromosome condensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Karim Hériché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronika Graml</w:t>
+                <w:t xml:space="preserve">Jon G. Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xenia Studera</w:t>
+                <w:t xml:space="preserve">Ian Morilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan L.D. Lawson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marco Geymonat</w:t>
+                <w:t xml:space="preserve">Boryana Petrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2014.09.005⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (16), pp.2522-2536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1091/mbc.E13-04-0221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101880v1</w:t>
+                <w:t xml:space="preserve">hal-01101877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A community effort to assess and improve drug sensitivity prediction algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James C Costello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura M Heiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James C Costello</w:t>
+                <w:t xml:space="preserve">Elisabeth Georgii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura M Heiser</w:t>
+                <w:t xml:space="preserve">Mehmet Gönen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael P Menden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 32, pp.1202-1212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nbt.2877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01101874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of biological data by kernels on graph nodes allows prediction of new genes involved in mitotic chromosome condensation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Karim Hériché</w:t>
+                <w:t xml:space="preserve">A Genomic Multiprocess Survey of Machineries that Control and Link Cell Shape, Microtubule Organization, and Cell-Cycle Progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Graml</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xenia Studera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon G. Lees</w:t>
+                <w:t xml:space="preserve">Jonathan L.D. Lawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Morilla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Walter</w:t>
+                <w:t xml:space="preserve">Anatole Chessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boryana Petrova</w:t>
+                <w:t xml:space="preserve">Marco Geymonat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 25 (16), pp.2522-2536. </w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (2), pp.227-239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1091/mbc.E13-04-0221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2014.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101877v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAP1S controls microtubule stability throughout the cell cycle in human cells</w:t>
               </w:r>
@@ -5216,51 +5216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beate Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelie Wuensche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 127, pp.5007-5013. </w:t>
@@ -5311,51 +5311,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical modelling of phenotypes in a genome-wide RNAi live-cell imaging assay.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Pau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beate Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5445,51 +5445,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitotic lamin disassembly is triggered by lipid-mediated signaling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moritz Mall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mátyás Gorjánácz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5676,566 +5676,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic identification and clustering of chromosome phenotypes in a genome wide RNAi screen by time-lapse imaging.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Phenotypic profiling of the human genome by time-lapse microscopy reveals cell division genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Karim Hériché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Bulkescher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Held</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christian Conrad</w:t>
+                <w:t xml:space="preserve">Holger Erfle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 464 (7289), pp.721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature08869⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01427996v1</w:t>
+                <w:t xml:space="preserve">hal-01144034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of automated fundus photograph analysis algorithms for detecting microaneurysms, haemorrhages and exudates, and of a computer-assisted diagnostic system for grading diabetic retinopathy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CellCognition: time-resolved phenotype annotation in high-throughput live cell imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas R. Walter</w:t>
+                <w:t xml:space="preserve">Michael W Held</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Erginay</w:t>
+                <w:t xml:space="preserve">Michael W Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Ordonez</w:t>
+                <w:t xml:space="preserve">Bernd H Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nilanjana Deb-Joardar</w:t>
+                <w:t xml:space="preserve">Beate H Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 36 (3), pp.213-220. </w:t>
+              <w:t xml:space="preserve">Nature Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7, pp.747 - 754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diabet.2010.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nmeth.1486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00836043v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic profiling of the human genome by time-lapse microscopy reveals cell division genes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic identification and clustering of chromosome phenotypes in a genome wide RNAi screen by time-lapse imaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Held</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beate Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Karim Hériché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Holger Erfle</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Conrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 170 (1), pp.1-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144034v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CellCognition: time-resolved phenotype annotation in high-throughput live cell imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of automated fundus photograph analysis algorithms for detecting microaneurysms, haemorrhages and exudates, and of a computer-assisted diagnostic system for grading diabetic retinopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas R. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael W Held</w:t>
+                <w:t xml:space="preserve">Ali Erginay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael W Schmitz</w:t>
+                <w:t xml:space="preserve">Richard Ordonez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernd H Fischer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Beate H Neumann</w:t>
+                <w:t xml:space="preserve">Nilanjana Deb-Joardar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36 (3), pp.213-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diabet.2010.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nmeth.1486⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01431427v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-angiogenic properties of myo-inositol trispyrophosphate in ovo and growth reduction of implanted glioma</w:t>
               </w:r>
@@ -6439,51 +6439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI 2024 - 21st IEEE International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Athenes, Greece. </w:t>
@@ -6521,90 +6521,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giga-SSL: Self-Supervised Learning for Gigapixel Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin Lerousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR) Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Vancouver (CA), Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6638,90 +6638,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTALLY-GENERATED GROUND TRUTH FOR DETECTING CELL TYPES IN AN IMAGE-BASED IMMUNOTHERAPY SCREEN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Boyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zelia Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE 17th International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Iowa City, United States. pp.886-890, </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6768,51 +6768,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Deep Learning Approach To Identify MRNA Localization Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Samacoits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6889,103 +6889,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting Residual Cancer Burden in a triple negative breast cancer cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Naylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Boyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marick Lae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Reyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE 16th International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Venice, Italy. pp.933-937, </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7019,103 +7019,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYSING DOUBLE-STRAND BREAKS IN CULTURED CELLS FOR DRUG SCREENING APPLICATIONS BY CAUSAL INFERENCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Boyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pinhiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine Del Nery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Reyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7140,90 +7140,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclei segmentation in histopathology images using deep neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Naylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marik Laé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Reyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE 14th International Symposium on Biomedical Imaging (ISBI 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7356,77 +7356,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Repulsion Between Markers Improves Watershed Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaïa Machairas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium, ISMM 2015, Reykjavik, Iceland, May 27-29, 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Reykjavik, Iceland. pp.194-202, </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7460,103 +7460,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infering an ontology of single cell motions from high-throughput microscopy data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Schoenauer Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Plancade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Raulet-Tomkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Barouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 12th International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, New York, United States. pp.4, </w:t>
@@ -7594,77 +7594,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waterpixels: Superpixels based on the watershed transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaïa Machairas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference On Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7730,103 +7730,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of BRCAness/Homologous Recombination Deficiency of Breast Tumors on Digitalized Slides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vincent-Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bataillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 18292903. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7870,495 +7870,495 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA2seg: a generalist model for cell segmentation in image-based spatial transcriptomics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MIPHEI-ViT: Multiplex Immunofluorescence Prediction from H&amp;E Images using ViT Foundation Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Blondel</w:t>
+                <w:t xml:space="preserve">Guillaume Balezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Bellow</w:t>
+                <w:t xml:space="preserve">Roger Trullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Coleon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Albert Pla Planas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Decencière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05230880v1</w:t>
+                <w:t xml:space="preserve">hal-05230838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Pan-Cancer Mitotic Figure Detection with YOLOv12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bourgade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Bourgade</w:t>
+                <w:t xml:space="preserve">Hana Feki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Balezo</w:t>
+                <w:t xml:space="preserve">Lily Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hana Feki</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Fine-Tuning of DINOv3 Pretrained on Natural Images for Atypical Mitotic Figure Classification (MIDOG 2025 Task 2 Winner)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Feki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bourgade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lily Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hana Feki</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIPHEI-ViT: Multiplex Immunofluorescence Prediction from H&amp;E Images using ViT Foundation Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Balezo</w:t>
+                <w:t xml:space="preserve">RNA2seg: a generalist model for cell segmentation in image-based spatial transcriptomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Bellow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Trullo</w:t>
+                <w:t xml:space="preserve">Anthony Coleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Pla Planas</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05230838v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05230880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cut-Detector: A Tool for Automated Temporal Analysis of Late Cytokinetic Events</w:t>
               </w:r>
@@ -8462,51 +8462,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning Bridges Histology and Transcriptomics to Predict Molecular Subtypes and Outcomes in Muscle-Invasive Bladder Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Krucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8593,51 +8593,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sCellST: a Multiple Instance Learning approach to predict single-cell gene expression from H&amp;E images using spatial transcriptomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Chadoutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin Lerousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Herrero-Saboya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8724,51 +8724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gutwein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Lazic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Taschner-Mandl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8812,64 +8812,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-supervised learning to predict intrahepatic cholangiocarcinoma transcriptomic classes on routine histology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Beaufrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8924,469 +8924,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PointFISH -- learning point cloud representations for RNA localization patterns</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+                <w:t xml:space="preserve">Democratizing computational pathology: optimized Whole Slide Image representations for The Cancer Genome Atlas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Lazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin Lerousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gardrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vincent-Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Henri Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04029994v1</w:t>
+                <w:t xml:space="preserve">hal-04396311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A point cloud segmentation framework for image-based spatial transcriptomics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra Curras-Alonso</w:t>
+                <w:t xml:space="preserve">AI-Augmented Pathology for Head and Neck Squamous Lesions Improves Non-HN Pathologist Agreement to Expert Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaëlle Bellahsen-Harrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lubrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Beaufrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bocciarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396330v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI-Augmented Pathology for Head and Neck Squamous Lesions Improves Non-HN Pathologist Agreement to Expert Level</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">PointFISH -- learning point cloud representations for RNA localization patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396487v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Democratizing computational pathology: optimized Whole Slide Image representations for The Cancer Genome Atlas</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A point cloud segmentation framework for image-based spatial transcriptomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallick Ayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulier Juliette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Curras-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Gardrat</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-04396311v1</w:t>
+                <w:t xml:space="preserve">hal-04396330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning with minimal effort: leveraging in silico labeling for cell and nucleus segmentation</w:t>
               </w:r>
@@ -9398,77 +9398,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Philbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Coleno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9490,103 +9490,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple and Efficient Confidence Score for Grading Whole Slide Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lubrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Bellahsen-Harrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutger Fick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Badoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9598,315 +9598,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis with Confidence: Deep Learning for Reliable Classification of Squamous Lesions of the Upper Aerodigestive Tract</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Giga-SSL: Self-Supervised Learning for Gigapixel Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Lazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Lubrano</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marvin Lerousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Decencière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942781v1</w:t>
+                <w:t xml:space="preserve">hal-04030020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giga-SSL: Self-Supervised Learning for Gigapixel Images</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diagnosis with Confidence: Deep Learning for Reliable Classification of Squamous Lesions of the Upper Aerodigestive Tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marvin Lerousseau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mélanie Lubrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaëlle Bellahsen-Harrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Berlemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Atallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030020v1</w:t>
+                <w:t xml:space="preserve">hal-03942781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic grading of cervical biopsies by combining full and self-supervision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Lubrano Di Scandalea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Bellahsen-Harrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Badoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9941,103 +9941,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural network for the prediction of treatment response in Triple Negative Breast Cancer *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Naylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marick Lae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vincent-Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10059,103 +10059,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The kinesin KIF1C transports APC-dependent mRNAs to cell protrusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstadinos Moissoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Coleno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10177,103 +10177,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning identifies new morphological patterns of Homologous Recombination Deficiency in luminal breast cancers from whole slide images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Naylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Clément Bidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10295,90 +10295,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural network fast-classifies biological images using features selected after their random-forests-importance to power smart microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Balluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sizaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10439,64 +10439,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racha Chouaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adham Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oh Sung Kwon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10563,51 +10563,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioimage Informatics for Phenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bioinformatics [q-bio.QM]. Sorbonne Université, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10651,481 +10651,481 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning with Minimal Effort: Leveraging in Silico Labeling for Cell and Nucleus Segmentation</w:t>
+                <w:t xml:space="preserve">Learning with minimal effort: leveraging in silico labeling for cell and nucleus segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Philbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Coleno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCV 2022 Workshops. Lecture Notes in Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECCV 2022 proceedings (Bio-image computing workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECCV 2022 proceedings (Bio-image computing workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04029154v1</w:t>
+                <w:t xml:space="preserve">hal-03935104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PointFISH: Learning Point Cloud Representations for RNA Localization Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCV 2022 Workshops. Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13804, Springer Nature, pp.487-502, 2023, Lecture Notes in Computer Science, 978-3-031-25069-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-25069-9_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning with minimal effort: leveraging in silico labeling for cell and nucleus segmentation</w:t>
+                <w:t xml:space="preserve">Learning with Minimal Effort: Leveraging in Silico Labeling for Cell and Nucleus Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Philbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Coleno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCV 2022 proceedings (Bio-image computing workshop)</w:t>
-[...15 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCV 2022 Workshops. Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13804, Springer Nature Switzerland, pp.423-436, 2023, Lecture Notes in Computer Science, 978-3-031-25068-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-25069-9_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03935104v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Grading of Cervical Biopsies by Combining Full and Self-supervision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lubrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Bellahsen-Harrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Badoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11338,51 +11338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950400v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Captier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Lerousseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Orlhac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narin&#233;e Hovhannisyan-Baghdasarian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Luporsi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-55847-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05230821v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gaspard-Boulinc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gortana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cavalli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41576-025-00845-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05230192v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Bellahsen-Harrar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lubrano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles L&#233;pine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beaufr&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bocciarelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0323270" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05230907v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Cl&#233;ment Bidard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Gessain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bachelot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Frechin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent-Salomon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO-25-00742" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05458920v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Pourcelot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adham Safieddine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floric Slimani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mueller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013800" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05423679v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO-25-02272" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787269v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Benassy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2024.09.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04729854v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Amine Anzali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mulder" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bied" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-24-0018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04762623v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Messina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Houbron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03178-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874000v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Laporte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallick Ayan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Soulier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Curras-Alonso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06480-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092147v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weber" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Heinrich" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38134-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396381v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lazard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bataillon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent Salomon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023169" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-50D61J82-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209907v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Broeckx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowdhury Arif Jahangir" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Verbandt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajarsi Gupta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.6165" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209913v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeppe Thagaard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.6155" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396484v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zyss" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana A Ribeiro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary J C Ludlam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Fehri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2633903X23000168" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03834928v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Coleno" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lionneton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Meneem Traboulsi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Salloum" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-022-00750-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396387v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Berlemont" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Atallah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/his.15067" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408803v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Balluet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sizaire" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Habouz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pont" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13062" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03942865v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Naylor" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marick La&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsip.2022.851809" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03942851v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Imbert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ouyang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zimmer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.079073.121" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03936608v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Popova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2022.100872" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014936v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21585-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376218v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Londo&#241;o-Vallejo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.04314-2020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371977v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pichon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstadinos Moissoglu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhong Wang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.078576.120" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02925687v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Chouaib" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh Sung Kwon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2020.07.010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02440608v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Durand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiph&#232;ne Pirnay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naessens" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gu&#233;guen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20181994" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02440603v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Boyd" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pinheiro" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Del Nery" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Reyal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz774" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01984033v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marick Lae" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01984014v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Samacoits" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06868-w" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679030v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bernard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Jiao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Scornet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Stoven" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201700053" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427937v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayumi Isokane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mahen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Nijmeijer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Karim H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201408089" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01375913v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tsanov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gostan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw784" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246695v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitko Veta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Van Diest" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan M. Willems" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibo Wang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anant Madabhushi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2014.11.010" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246689v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Schoenauer Sebag" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raulet-Tomkiewicz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv225" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212760v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Va&#239;a Machairas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faessel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#225;rdenas-Pe&#241;a" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Chabardes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2451011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101880v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Graml" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Studera" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan L.D. Lawson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Chessel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Geymonat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2014.09.005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101874v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C Costello" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M Heiser" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Georgii" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet G&#246;nen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Menden" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2877" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101877v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon G. Lees" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Morilla" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boryana Petrova" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E13-04-0221" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101879v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justus Tegha-Dunghu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bausch" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Neumann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie Wuensche" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.136457" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00880889v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Pau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ellenberg" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-14-308" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428007v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Mall" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ty&#225;s Gorj&#225;n&#225;cz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain F Davidson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bach Nga Ly-Hartig" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01430280v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Conrad" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie W&#252;nsche" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tze Heng Tan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Bulkescher" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sieckmann" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427996v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Held" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836043v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dupas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Walter" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Erginay" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ordonez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilanjana Deb-Joardar" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2010.01.002" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3Z398K7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144034v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Erfle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08869" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431427v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W Held" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W Schmitz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd H Fischer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate H Neumann" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.1486" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166409v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lehn" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sihn" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Walter" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Klein" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Queguiner" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.01.079" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04796737v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Kauffmann" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gay" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bertrand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10687569" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396498v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW59228.2023.00453" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976141v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelia Gouveia" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI45749.2020.9098696" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343547v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dubois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peter" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759235" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02440647v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759205" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01984323v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pinhiero" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683969v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marik La&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276132v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Machairas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baldeweck" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Walter" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246692v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_17" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742630v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7163840" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01139797v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025882" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842499v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05230880v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Blondel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bellow" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coleon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dias de Melo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05463492v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bourgade" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balezo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Feki" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Monier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blons" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05463481v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Monnier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05230838v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Trullo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Pla Planas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05230503v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dubois" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gagna" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Dibsy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#273;ela Petrovi&#263;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05463469v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Krucker" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Harter" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa da Silva" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice S Groeneveld" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04887129v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chadoutaud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Herrero-Saboya" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ostermaier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Fontugne" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04984593v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gutwein" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Lazic" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Taschner-Mandl" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Licandro" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04887163v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Nicolle" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Lubuela" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Augustin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04029994v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396330v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulier Juliette" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396487v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396311v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gardrat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Stern" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396531v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Philbert" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04030031v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger Fick" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Badoual" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03942781v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04030020v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533712v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Lubrano Di Scandalea" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03633354v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116720v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533688v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065051v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Giroux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02873144v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02981391v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04029154v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25069-9_28" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04029169v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25069-9_32" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935104v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04029228v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25082-8_27" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05230192v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Bellahsen-Harrar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lubrano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles L&#233;pine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beaufr&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bocciarelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0323270" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05230907v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Cl&#233;ment Bidard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Gessain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bachelot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Frechin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent-Salomon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO-25-00742" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950400v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Captier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Lerousseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Orlhac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narin&#233;e Hovhannisyan-Baghdasarian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Luporsi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-55847-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05230821v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gaspard-Boulinc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gortana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cavalli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41576-025-00845-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05458920v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Pourcelot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adham Safieddine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floric Slimani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mueller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013800" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05423679v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO-25-02272" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874000v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Laporte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallick Ayan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Soulier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Curras-Alonso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06480-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04729854v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Amine Anzali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mulder" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bied" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-24-0018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787269v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Benassy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2024.09.011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04762623v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Messina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Houbron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03178-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396387v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Berlemont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Atallah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/his.15067" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209913v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeppe Thagaard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Broeckx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowdhury Arif Jahangir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Verbandt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.6155" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092147v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weber" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Heinrich" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38134-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396381v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lazard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bataillon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent Salomon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023169" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-50D61J82-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209907v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajarsi Gupta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.6165" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03834928v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Coleno" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lionneton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Meneem Traboulsi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Salloum" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-022-00750-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396484v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zyss" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana A Ribeiro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary J C Ludlam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Fehri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2633903X23000168" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03936608v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Naylor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Popova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2022.100872" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03942865v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marick La&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsip.2022.851809" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408803v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Balluet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sizaire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Habouz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13062" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03942851v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Imbert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ouyang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zimmer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.079073.121" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371977v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pichon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstadinos Moissoglu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhong Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.078576.120" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376218v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Londo&#241;o-Vallejo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.04314-2020" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014936v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21585-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02925687v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Chouaib" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh Sung Kwon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2020.07.010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02440603v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Boyd" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pinheiro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Del Nery" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Reyal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz774" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02440608v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Durand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiph&#232;ne Pirnay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naessens" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gu&#233;guen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20181994" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01984033v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marick Lae" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01984014v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Samacoits" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06868-w" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679030v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bernard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Jiao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Scornet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Stoven" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201700053" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427937v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayumi Isokane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mahen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Nijmeijer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Karim H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201408089" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01375913v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tsanov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gostan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw784" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246689v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Schoenauer Sebag" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raulet-Tomkiewicz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv225" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212760v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Va&#239;a Machairas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faessel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#225;rdenas-Pe&#241;a" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Chabardes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2451011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246695v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitko Veta" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Van Diest" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan M. Willems" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibo Wang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anant Madabhushi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2014.11.010" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101877v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon G. Lees" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Morilla" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boryana Petrova" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E13-04-0221" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101874v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C Costello" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M Heiser" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Georgii" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet G&#246;nen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Menden" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2877" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101880v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Graml" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Studera" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan L.D. Lawson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Chessel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Geymonat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2014.09.005" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101879v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justus Tegha-Dunghu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bausch" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Neumann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie Wuensche" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.136457" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00880889v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Pau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ellenberg" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-14-308" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428007v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Mall" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ty&#225;s Gorj&#225;n&#225;cz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain F Davidson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bach Nga Ly-Hartig" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01430280v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Conrad" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie W&#252;nsche" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tze Heng Tan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Bulkescher" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sieckmann" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144034v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Erfle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08869" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431427v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W Held" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W Schmitz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd H Fischer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate H Neumann" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.1486" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427996v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Held" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836043v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dupas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Walter" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Erginay" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ordonez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilanjana Deb-Joardar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2010.01.002" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3Z398K7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166409v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lehn" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sihn" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Walter" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Klein" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Queguiner" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.01.079" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04796737v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Kauffmann" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gay" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bertrand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10687569" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396498v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW59228.2023.00453" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976141v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelia Gouveia" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI45749.2020.9098696" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343547v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dubois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peter" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759235" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02440647v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759205" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01984323v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pinhiero" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683969v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marik La&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276132v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Machairas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baldeweck" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Walter" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246692v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_17" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742630v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7163840" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01139797v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025882" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842499v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05230838v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balezo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Trullo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Pla Planas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05463492v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bourgade" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Feki" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Monier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blons" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05463481v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Monnier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05230880v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Blondel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bellow" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coleon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dias de Melo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05230503v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dubois" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gagna" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Dibsy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#273;ela Petrovi&#263;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05463469v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Krucker" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Harter" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa da Silva" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice S Groeneveld" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04887129v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chadoutaud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Herrero-Saboya" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ostermaier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Fontugne" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04984593v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gutwein" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Lazic" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Taschner-Mandl" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Licandro" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04887163v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Nicolle" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Lubuela" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Augustin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396311v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gardrat" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Stern" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396487v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04029994v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396330v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulier Juliette" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04396531v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Philbert" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04030031v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger Fick" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Badoual" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04030020v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03942781v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533712v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Lubrano Di Scandalea" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03633354v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116720v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533688v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065051v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Giroux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02873144v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02981391v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935104v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04029169v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25069-9_32" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04029154v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25069-9_28" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04029228v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25082-8_27" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>