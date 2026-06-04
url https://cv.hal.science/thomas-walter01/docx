--- v2 (2026-05-06)
+++ v3 (2026-06-04)
@@ -66,195 +66,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (167)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (168)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Standard Clinical Practice Guideline and EXPeRT Recommendations for the Diagnosis and Management of Gastroenteropancreatic Neuroendocrine Neoplasms in Children and Adolescents</w:t>
+                <w:t xml:space="preserve">Clinical and Pathological Features of EC-cell Familial Small Intestine Neuroendocrine Tumors: A Nationwide Cohort From the French GTE-RENATEN Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaela Kuhlen</w:t>
+                <w:t xml:space="preserve">Thomas Hunaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calogero Virgone</w:t>
+                <w:t xml:space="preserve">Laura Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antje Redlich</w:t>
+                <w:t xml:space="preserve">Agathe Hercent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Abele</w:t>
+                <w:t xml:space="preserve">Olivia Hentic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Lopez-Almaraz</w:t>
+                <w:t xml:space="preserve">Bruno Buecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Blood and Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.e70194. </w:t>
+              <w:t xml:space="preserve">Endocrine Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 37, pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/1545-5017.70194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12022-026-09913-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05555905v1</w:t>
+                <w:t xml:space="preserve">hal-05562456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LUNG CARCINOIDS (Lung Neuroendocrine Tumors)</w:t>
               </w:r>
@@ -368,2171 +368,2171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and Pathological Features of EC-cell Familial Small Intestine Neuroendocrine Tumors: A Nationwide Cohort From the French GTE-RENATEN Network</w:t>
+                <w:t xml:space="preserve">European Society of Neuroendocrine Tumors ( ENETS ) 2025 guidance paper for lung and thymic carcinoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hunaut</w:t>
+                <w:t xml:space="preserve">Eric Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Gerard</w:t>
+                <w:t xml:space="preserve">Alice Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Hercent</w:t>
+                <w:t xml:space="preserve">Wieneke Buikhuisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Hentic</w:t>
+                <w:t xml:space="preserve">Jaume Capdevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Buecher</w:t>
+                <w:t xml:space="preserve">Martyn Caplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 37, pp.15. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 38 (4), pp.e70174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12022-026-09913-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jne.70174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05562456v1</w:t>
+                <w:t xml:space="preserve">hal-05583642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Society of Neuroendocrine Tumors ( ENETS ) 2025 guidance paper for lung and thymic carcinoids</w:t>
+                <w:t xml:space="preserve">Large Language Models for Patient Education: Insights from Cross-Lingual Expert Evaluation in Radioligand Therapy for Neuroendocrine Tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Baudin</w:t>
+                <w:t xml:space="preserve">Vincent Habouzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Durand</w:t>
+                <w:t xml:space="preserve">Laure Al Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wieneke Buikhuisen</w:t>
+                <w:t xml:space="preserve">Boumediene Lachachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaume Capdevila</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martyn Caplin</w:t>
+                <w:t xml:space="preserve">Sarah Chaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jne.70174⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cancer Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13187-026-02886-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05583642v1</w:t>
+                <w:t xml:space="preserve">hal-05606558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Language Models for Patient Education: Insights from Cross-Lingual Expert Evaluation in Radioligand Therapy for Neuroendocrine Tumors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[177Lu]Lu-dota-tate versus sunitinib in patients with metastatic progressive neuroendocrine tumours of the pancreas (OCLURANDOM): a randomised, controlled, phase 2 trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Beron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Habouzit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alice Durand</w:t>
+                <w:t xml:space="preserve">Denis Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Al Mansour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sarah Chaib</w:t>
+                <w:t xml:space="preserve">Désirée Déandreis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cancer Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13187-026-02886-1⟩</w:t>
+              <w:t xml:space="preserve">Lancet Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 27 (6), pp.699-710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1470-2045(26)00108-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05606558v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05641494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcatheter valve replacement in carcinoid heart disease: A potential change of paradigm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-read sequencing identifies aberrant fragmentation patterns linked to elevated cell-free DNA levels in cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Berman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Erdman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Barbier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Gerard</w:t>
+                <w:t xml:space="preserve">Christina Wheeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Grinberg</w:t>
+                <w:t xml:space="preserve">Justin Cayford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent François</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Walter</w:t>
+                <w:t xml:space="preserve">Jean-Valery Turatsinze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interdisciplinary Cardiovascular and Thoracic Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icvts/ivag001⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 27 (1), pp.165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-026-04060-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05451474v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroendocrine Tumors and Pregnancy: The French PregNET Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Transcatheter valve replacement in carcinoid heart disease: A potential change of paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Juin</w:t>
+                <w:t xml:space="preserve">Daniel Grinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Perrier</w:t>
+                <w:t xml:space="preserve">Laurent François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Cadiot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Do Cao</w:t>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
+              <w:t xml:space="preserve">Interdisciplinary Cardiovascular and Thoracic Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ejendo/lvag061⟩</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icvts/ivag001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05591715v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05451474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-read sequencing identifies aberrant fragmentation patterns linked to elevated cell-free DNA levels in cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuroendocrine Tumors and Pregnancy: The French PregNET Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Berman</w:t>
+                <w:t xml:space="preserve">Marine Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Erdman</w:t>
+                <w:t xml:space="preserve">Guillaume Cadiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Wheeler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Valery Turatsinze</w:t>
+                <w:t xml:space="preserve">Christine Do Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
+              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-026-04060-8⟩</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ejendo/lvag061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05588436v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nivolumab ± Ipilimumab in Patients With Pretreated Advanced Neuroendocrine Carcinoma: The GCO-001 NIPINEC Randomized Phase II Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pierre Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mazieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pierre Walter</w:t>
+                <w:t xml:space="preserve">Josiane Otto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Mazieres</w:t>
+                <w:t xml:space="preserve">Hervé Lena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, pp.JCO2501657. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+              <w:t xml:space="preserve">, 2026, 44 (12), pp.1120-1129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1200/JCO-25-01657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surgical Management of Zollinger‐Ellison Syndrome in Multiple Endocrine Neoplasia Type 1 an AFCE and GTE Cohort Study. (Association Francophone de Chirurgie Endocrinienne and Groupe d'étude des Tumeurs Endocrines)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gaujoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pattou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cadiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Gaujoux</w:t>
+                <w:t xml:space="preserve">Mustapha Adham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bachellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Journal of Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, Online ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/wjs.70303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05562450v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562450v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Randomized clinical trial evaluating the impact on survival and quality of life of 177Lutetium[Lu]-edotreotide versus everolimus in patients with neuroendocrine tumors of the lung and thymus: the LEVEL study (GETNE T-2217)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jaume Capdevila</w:t>
+                <w:t xml:space="preserve">European Standard Clinical Practice Guideline and EXPeRT Recommendations for the Diagnosis and Management of Gastroenteropancreatic Neuroendocrine Neoplasms in Children and Adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Kuhlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calogero Virgone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginia Pubul</w:t>
+                <w:t xml:space="preserve">Antje Redlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbano Anido</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Walter</w:t>
+                <w:t xml:space="preserve">Michael Abele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Molina-Cerrillo</w:t>
+                <w:t xml:space="preserve">Ricardo Lopez-Almaraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (1), pp.613. </w:t>
+              <w:t xml:space="preserve">Pediatric Blood and Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.e70194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12885-025-13941-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/1545-5017.70194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022367v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PFMG2025–integrating genomic medicine into the national healthcare system in France</w:t>
+                <w:t xml:space="preserve">The European Prospective Investigation into Cancer and Nutrition Cohort (EPIC): a gateway to rare cancer epidemiological research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Abadie</w:t>
+                <w:t xml:space="preserve">L. Fernandez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldja Abderrahmane</w:t>
+                <w:t xml:space="preserve">C. Voegele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouarda Abdous</w:t>
+                <w:t xml:space="preserve">B. Hemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Abel</w:t>
+                <w:t xml:space="preserve">K. Alcala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oanez Ackermann</w:t>
+                <w:t xml:space="preserve">D. Aune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 50, pp.101183. </w:t>
+              <w:t xml:space="preserve">ESMO Rare Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2, pp.100014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2024.101183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.esmorc.2025.100014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04988732v1</w:t>
+                <w:t xml:space="preserve">hal-05165346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The European Prospective Investigation into Cancer and Nutrition Cohort (EPIC): a gateway to rare cancer epidemiological research</w:t>
+                <w:t xml:space="preserve">PRRT plus holmium‐166‐ SIRT ( HEPAR PLuS ) versus PRRT ‐only in patients with metastatic neuroendocrine tumors: A propensity‐score matched analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Fernandez-Cuesta</w:t>
+                <w:t xml:space="preserve">W. Veldhuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Voegele</w:t>
+                <w:t xml:space="preserve">D. de Vries-Huizing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Hemon</w:t>
+                <w:t xml:space="preserve">J. Theysohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Alcala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Aune</w:t>
+                <w:t xml:space="preserve">S. Barton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMO Rare Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.esmorc.2025.100014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e70034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jne.70034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05165346v1</w:t>
+                <w:t xml:space="preserve">hal-05056032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRRT plus holmium‐166‐ SIRT ( HEPAR PLuS ) versus PRRT ‐only in patients with metastatic neuroendocrine tumors: A propensity‐score matched analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proof of concept and design of an externally controlled trial for patients with gastro-enteropancreatic neuroendocrine carcinomas based on the randomized phase II BEVANEC trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ganame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Veldhuis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Walter</w:t>
+                <w:t xml:space="preserve">Alain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. de Vries-Huizing</w:t>
+                <w:t xml:space="preserve">A. Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Theysohn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Barton</w:t>
+                <w:t xml:space="preserve">D. Tougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jne.70034⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.115450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2025.115450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05056032v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surgical planning of small intestine neuroendocrine tumors: the concept of mesenteric tumor deposits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cold snaring vs. standard forceps biopsy in sampling colorectal cancer: a comparative case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Agazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain L’huillier</w:t>
+                <w:t xml:space="preserve">Eukene Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Poncet</w:t>
+                <w:t xml:space="preserve">Elena de Cristofaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Pasquer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Jérôme Rivory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lombard-Bohas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/EO-24-0056⟩</w:t>
+              <w:t xml:space="preserve">Endoscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57 (S 01), pp.E190-E191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-2535-1929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04987278v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold snaring vs. standard forceps biopsy in sampling colorectal cancer: a comparative case report</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surgical planning of small intestine neuroendocrine tumors: the concept of mesenteric tumor deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain L’huillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Agazzi</w:t>
+                <w:t xml:space="preserve">Gilles Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eukene Rojo</w:t>
+                <w:t xml:space="preserve">Arnaud Pasquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena de Cristofaro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Walter</w:t>
+                <w:t xml:space="preserve">Catherine Lombard-Bohas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endoscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-2535-1929⟩</w:t>
+              <w:t xml:space="preserve">Endocrine Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/EO-24-0056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04987279v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proof of concept and design of an externally controlled trial for patients with gastro-enteropancreatic neuroendocrine carcinomas based on the randomized phase II BEVANEC trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lenvatinib Plus Pembrolizumab and Chemotherapy Versus Chemotherapy in Advanced Metastatic Gastroesophageal Adenocarcinoma: The Phase III, Randomized LEAP-015 Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kohei Shitara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ganame</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Walter</w:t>
+                <w:t xml:space="preserve">Sylvie Lorenzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Durand</w:t>
+                <w:t xml:space="preserve">Jin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lièvre</w:t>
+                <w:t xml:space="preserve">Yuxian Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Tougeron</w:t>
+                <w:t xml:space="preserve">Manuel González Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.115450. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2025.115450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1200/JCO-25-00748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05062946v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenvatinib Plus Pembrolizumab and Chemotherapy Versus Chemotherapy in Advanced Metastatic Gastroesophageal Adenocarcinoma: The Phase III, Randomized LEAP-015 Study</w:t>
+                <w:t xml:space="preserve">Comprehensive molecular portrait reveals genetic diversity and distinct molecular subtypes of small intestinal neuroendocrine tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kohei Shitara</w:t>
+                <w:t xml:space="preserve">Céline Patte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Lorenzen</w:t>
+                <w:t xml:space="preserve">Roxane Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin Li</w:t>
+                <w:t xml:space="preserve">Anthony Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuxian Bai</w:t>
+                <w:t xml:space="preserve">Felicia Fei-Lei Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel González Fernández</w:t>
+                <w:t xml:space="preserve">Maria Ouzounova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.2197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1200/JCO-25-00748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-57305-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05106538v1</w:t>
+                <w:t xml:space="preserve">hal-04987274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic science and translational implications of current knowledge on neuroendocrine tumors</w:t>
               </w:r>
@@ -2646,19578 +2646,19566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive molecular portrait reveals genetic diversity and distinct molecular subtypes of small intestinal neuroendocrine tumors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Randomized clinical trial evaluating the impact on survival and quality of life of 177Lutetium[Lu]-edotreotide versus everolimus in patients with neuroendocrine tumors of the lung and thymus: the LEVEL study (GETNE T-2217)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Capdevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Patte</w:t>
+                <w:t xml:space="preserve">Virginia Pubul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxane Pommier</w:t>
+                <w:t xml:space="preserve">Urbano Anido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Ferrari</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maria Ouzounova</w:t>
+                <w:t xml:space="preserve">Javier Molina-Cerrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-57305-8⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-025-13941-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987274v1</w:t>
+                <w:t xml:space="preserve">hal-05022367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interference With VIP to Distinguish Between Real and False VIPoma: National Study From the French Endocrine Tumors Group</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PFMG2025–integrating genomic medicine into the national healthcare system in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldja Abderrahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Chevalier</w:t>
+                <w:t xml:space="preserve">Ouarda Abdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Bonnet</w:t>
+                <w:t xml:space="preserve">Carine Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Come Lepage</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Françoise Borson-Chazot</w:t>
+                <w:t xml:space="preserve">Oanez Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Endocrine Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/jendso/bvae102⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50, pp.101183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2024.101183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04934196v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxaliplatin-Based Versus Alkylating Agent in Neuroendocrine Tumors According to the O 6 -Methylguanine-DNA Methyltransferase Status: A Randomized Phase II Study (MGMT-NET)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lecomte</w:t>
+                <w:t xml:space="preserve">Julien Hadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Hadoux</w:t>
+                <w:t xml:space="preserve">Patricia Niccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saban-Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1200/JCO.23.02724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histopronostic factors in superficial colorectal adenocarcinomas treated by endoscopy: reproducibility and impact of immunohistochemistry and digital pathology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pontarollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pontarollo</w:t>
+                <w:t xml:space="preserve">Maxime Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bonjour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Walter</w:t>
+                <w:t xml:space="preserve">Mathieu Pioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Lavrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virchows Archiv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00428-023-03722-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survival of patients managed in France for duodenal neuroendocrine tumors (D-NET): a 20-year multicenter cohort study from the GTE group: a cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Mekkan-Bouv Hez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Mekkan-Bouv Hez</w:t>
+                <w:t xml:space="preserve">Lea Derbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea Derbey</w:t>
+                <w:t xml:space="preserve">Louis de Mestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis de Mestier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lorenzo D</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/js9.0000000000001382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcome on Mesenteric Mass Response of Small-Intestinal Neuroendocrine Tumors Treated by 177 Lu-DOTATATE Peptide Receptor Radionuclide Therapy: The MesenLuth Study, a National Study from the French Group of Endocrine Tumors and Endocan-RENATEN Network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis de Mestier</w:t>
+                <w:t xml:space="preserve">Systematic Resection of the Visible Scar After Incomplete Endoscopic Resection of Rectal Neuroendocrine Tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cheminel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Haissaguerre</w:t>
+                <w:t xml:space="preserve">Alexandru Lupu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Afchain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Hadoux</w:t>
+                <w:t xml:space="preserve">Timothée Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lepilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2967/jnumed.123.266063⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 119 (2), pp.378-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14309/ajg.0000000000002516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465202v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duodenal neuroendocrine tumor successfully removed by endoscopic submucosal dissection with adaptative traction device</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Timothée Wallenhorst</w:t>
+                <w:t xml:space="preserve">Outcome on Mesenteric Mass Response of Small-Intestinal Neuroendocrine Tumors Treated by 177 Lu-DOTATATE Peptide Receptor Radionuclide Therapy: The MesenLuth Study, a National Study from the French Group of Endocrine Tumors and Endocan-RENATEN Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Al Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Mestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Haissaguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Afchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endoscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-2291-9448⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (2), pp.258-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2967/jnumed.123.266063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647923v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic Resection of the Visible Scar After Incomplete Endoscopic Resection of Rectal Neuroendocrine Tumors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Duodenal neuroendocrine tumor successfully removed by endoscopic submucosal dissection with adaptative traction device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena de Cristofaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rivory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Wallenhorst</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14309/ajg.0000000000002516⟩</w:t>
+              <w:t xml:space="preserve">Endoscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56 (S 01), pp.E317-E318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-2291-9448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04435460v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the current and emerging criteria for the histopathological classification of lung neuroendocrine tumours in the lungNENomics project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">É. Mathian</w:t>
+                <w:t xml:space="preserve">Y. Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Drouet</w:t>
+                <w:t xml:space="preserve">A. Sexton-Oates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sexton-Oates</w:t>
+                <w:t xml:space="preserve">M.G. Papotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMO Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (6), pp.103591. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.esmoop.2024.103591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04655442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptide Receptor Radionuclide Therapy or Everolimus in Metastatic Neuroendocrine Tumors: The SeqEveRIV Study, a National Study from the French Group of Endocrine Tumors and Endocan–RENATEN Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Serum and urinary 5-hydroxyindolacetic acid, serotonin, chromogranin A, and NT-proBNP for the detection of carcinoid heart disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Fosse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Hadoux</w:t>
+                <w:t xml:space="preserve">Rita-Maria Sfeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Girot</w:t>
+                <w:t xml:space="preserve">Myriam Souifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Beron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Afchain</w:t>
+                <w:t xml:space="preserve">Johanna Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.jnumed.123.267363. </w:t>
+              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 191 (6), pp.570-578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2967/jnumed.123.267363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ejendo/lvae150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675518v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum and urinary 5-hydroxyindolacetic acid, serotonin, chromogranin A, and NT-proBNP for the detection of carcinoid heart disease</w:t>
+                <w:t xml:space="preserve">Peptide Receptor Radionuclide Therapy or Everolimus in Metastatic Neuroendocrine Tumors: The SeqEveRIV Study, a National Study from the French Group of Endocrine Tumors and Endocan–RENATEN Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Lecoeur</w:t>
+                <w:t xml:space="preserve">Aurelien Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita-Maria Sfeir</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Johanna Damour</w:t>
+                <w:t xml:space="preserve">Paul Girot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Beron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Afchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ejendo/lvae150⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.jnumed.123.267363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2967/jnumed.123.267363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886186v1</w:t>
+                <w:t xml:space="preserve">hal-04675518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French guidelines from the GTE, AFCE and ENDOCAN-RENATEN (Groupe d’étude des Tumeurs Endocrines/Association Francophone de Chirurgie Endocrinienne/Reseau national de prise en charge des tumeurs endocrines) for the screening, diagnosis and management of Multiple Endocrine Neoplasia Type 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cadiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Borson-Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 85 (1), pp.2-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ando.2023.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropilin 2 and soluble neuropilin 2 in neuroendocrine neoplasms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Patte</w:t>
+                <w:t xml:space="preserve">Beyond MEN1, When to Think About MEN4? Retrospective Study on 5600 Patients in the French Population and Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Chardon</w:t>
+                <w:t xml:space="preserve">Lucie Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Hervieu</w:t>
+                <w:t xml:space="preserve">Pauline Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Payen</w:t>
+                <w:t xml:space="preserve">Thomas Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maïza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine-Related Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/ERC-24-0052⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/clinem/dgae055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638761v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond MEN1, When to Think About MEN4? Retrospective Study on 5600 Patients in the French Population and Literature Review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Coppin</w:t>
+                <w:t xml:space="preserve">Neuropilin 2 and soluble neuropilin 2 in neuroendocrine neoplasms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Patte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Romanet</w:t>
+                <w:t xml:space="preserve">Laurence Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Cuny</w:t>
+                <w:t xml:space="preserve">Valérie Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Maïza</w:t>
+                <w:t xml:space="preserve">Léa Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Endocrine-Related Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/clinem/dgae055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1530/ERC-24-0052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04522637v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASO Visual Abstract: The Need of Centralization for Small Intestinal Neuroendocrine Tumor Surgery—A Cohort Study from the GTE-Endocan-RENATEN Network, the CentralChirSINET Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interference With VIP to Distinguish Between Real and False VIPoma: National Study From the French Endocrine Tumors Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maroin Kalifi</w:t>
+                <w:t xml:space="preserve">Delphine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Deguelte</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Louis de Mestier</w:t>
+                <w:t xml:space="preserve">Come Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Borson-Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Surgical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1245/s10434-023-14382-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Endocrine Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (7), pp.188-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/jendso/bvae102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04490348v1</w:t>
+                <w:t xml:space="preserve">hal-04934196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics and treatment options of glucagonomas: a national study from the French Group of Endocrine Tumors and ENDOCAN-RENATEN network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Brugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Brugel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Gerard</w:t>
+                <w:t xml:space="preserve">Bernard Goichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, European Journal of Endocrinology, 189 (6), pp.575-583. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ejendo/lvad157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surgery of primary lung carcinoid tumors at metastatic stage: A national study from the French Group of Endocrine Tumors ( GTE ) and ENDOCAN‐RENATEN network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Duponchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Duponchelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Baudin</w:t>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Do Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dansin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 35 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jne.13331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A practical proposal on treatment sequencing of metastatic well-differentiated neuroendocrine tumours</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Perrier</w:t>
+                <w:t xml:space="preserve">ASO Visual Abstract: The Need of Centralization for Small Intestinal Neuroendocrine Tumor Surgery—A Cohort Study from the GTE-Endocan-RENATEN Network, the CentralChirSINET Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroin Kalifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Scoazec</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Deguelte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Faron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Afchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Mestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Advances in Medical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17588359231171041⟩</w:t>
+              <w:t xml:space="preserve">Annals of Surgical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (2), pp.1144-1145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1245/s10434-023-14382-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04489754v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antineoplastic chemotherapy and immunosuppression in liver transplant recipients: Squaring the circle?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OPERA: perception of information in patients with gastroenteropancreatic neuroendocrine tumors on lanreotide autogel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Gallien</w:t>
+                <w:t xml:space="preserve">Vincent Hautefeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Do Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Boillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Walter</w:t>
+                <w:t xml:space="preserve">Romain Coriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Guillaud</w:t>
+                <w:t xml:space="preserve">Sophie Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 37 (1), pp.e14841. </w:t>
+              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 189 (2), pp.281-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ctr.14841⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ejendo/lvad094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183824v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUS-guided radiofrequency ablation of pancreatic neoplasm is far from being the new criterion standard</w:t>
+                <w:t xml:space="preserve">COVID-19 in patients with neuroendocrine neoplasms: 2-year results of the INTENSIVE study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milenea Muzzolini</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicola Fazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Gervaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorvardur Halfdanarson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Sonbol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Eiring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastrointestinal Endoscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gie.2023.07.023⟩</w:t>
+              <w:t xml:space="preserve">Endocrine-Related Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/erc-22-0395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04490396v1</w:t>
+                <w:t xml:space="preserve">hal-04489844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrence after surgical resection of nonmetastatic sporadic gastrinoma: Which prognostic factors and surgical procedure?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Massimo Falconi</w:t>
+                <w:t xml:space="preserve">From netrin‐1‐targeted &amp;lt;scp&amp;gt;SPECT&amp;lt;/scp&amp;gt; / &amp;lt;scp&amp;gt;CT&amp;lt;/scp&amp;gt; to internal radiotherapy for management of advanced solid tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kryza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Wischhusen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Richaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Hervieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Sidi Boumedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surg.2022.12.030⟩</w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/emmm.202216732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489743v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPERA: perception of information in patients with gastroenteropancreatic neuroendocrine tumors on lanreotide autogel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">A practical proposal on treatment sequencing of metastatic well-differentiated neuroendocrine tumours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Scoazec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ejendo/lvad094⟩</w:t>
+              <w:t xml:space="preserve">Therapeutic Advances in Medical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.175883592311710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17588359231171041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04489831v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 in patients with neuroendocrine neoplasms: 2-year results of the INTENSIVE study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antineoplastic chemotherapy and immunosuppression in liver transplant recipients: Squaring the circle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Sonbol</w:t>
+                <w:t xml:space="preserve">Antoine Coupier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Eiring</w:t>
+                <w:t xml:space="preserve">Yves Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine-Related Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/erc-22-0395⟩</w:t>
+              <w:t xml:space="preserve">Clinical Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (1), pp.e14841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ctr.14841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489844v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From netrin‐1‐targeted &amp;lt;scp&amp;gt;SPECT&amp;lt;/scp&amp;gt; / &amp;lt;scp&amp;gt;CT&amp;lt;/scp&amp;gt; to internal radiotherapy for management of advanced solid tumors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EUS-guided radiofrequency ablation of pancreatic neoplasm is far from being the new criterion standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Richaud</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Milenea Muzzolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gaujoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/emmm.202216732⟩</w:t>
+              <w:t xml:space="preserve">Gastrointestinal Endoscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 98 (6), pp.1039-1040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gie.2023.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107206v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Need for Centralization for Small Intestinal Neuroendocrine Tumor Surgery: A Cohort Study from the GTE-Endocan-RENATEN Network, the CentralChirSINET Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louis de Mestier</w:t>
+                <w:t xml:space="preserve">Recurrence after surgical resection of nonmetastatic sporadic gastrinoma: Which prognostic factors and surgical procedure?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sauvanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haythem Najah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Falconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Surgical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1245/s10434-023-14276-8⟩</w:t>
+              <w:t xml:space="preserve">Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 173 (5), pp.1144-1152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surg.2022.12.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490380v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Tumor Uptake on 18 F-FDOPA PET/CT Indicates Poor Prognosis in Patients with Metastatic Midgut Neuroendocrine Tumors: A Study from the Groupe d’étude des Tumeurs Endocrines and ENDOCAN-RENATEN Network</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">European Neuroendocrine Tumor Society ( ENETS ) 2023 guidance paper for appendiceal neuroendocrine tumours ( aNET )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Mennetrey</w:t>
+                <w:t xml:space="preserve">Gregory Kaltsas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choaib Lachachi</w:t>
+                <w:t xml:space="preserve">Ulrich Knigge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Toumpanakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2967/jnumed.123.265584⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jne.13332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490390v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Neuroendocrine Tumor Society ( ENETS ) 2023 guidance paper for appendiceal neuroendocrine tumours ( aNET )</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adjuvant chemotherapy benefit according to T and N stage in small bowel adenocarcinoma: a large retrospective multicenter study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christos Toumpanakis</w:t>
+                <w:t xml:space="preserve">Aziz Zaanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Santos</w:t>
+                <w:t xml:space="preserve">Julie Henriques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Manfredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jne.13332⟩</w:t>
+              <w:t xml:space="preserve">JNCI Cancer Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (5), pkad064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jncics/pkad064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489826v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjuvant chemotherapy benefit according to T and N stage in small bowel adenocarcinoma: a large retrospective multicenter study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High Tumor Uptake on 18 F-FDOPA PET/CT Indicates Poor Prognosis in Patients with Metastatic Midgut Neuroendocrine Tumors: A Study from the Groupe d’étude des Tumeurs Endocrines and ENDOCAN-RENATEN Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Turpin</w:t>
+                <w:t xml:space="preserve">Ophélie de Rycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Manfredi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Coriat</w:t>
+                <w:t xml:space="preserve">Éric Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mennetrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choaib Lachachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNCI Cancer Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jncics/pkad064⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64 (11), pp.1699-1705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2967/jnumed.123.265584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282951v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bevacizumab plus FOLFIRI after failure of platinum–etoposide first-line chemotherapy in patients with advanced neuroendocrine carcinoma (PRODIGE 41-BEVANEC): a randomised, multicentre, non-comparative, open-label, phase 2 trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Farid Elhajbi</w:t>
+                <w:t xml:space="preserve">The Need for Centralization for Small Intestinal Neuroendocrine Tumor Surgery: A Cohort Study from the GTE-Endocan-RENATEN Network, the CentralChirSINET Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroin Kalifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Deguelte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Faron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Afchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Mestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lancet Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s1470-2045(23)00001-3⟩</w:t>
+              <w:t xml:space="preserve">Annals of Surgical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (13), pp.8528-8541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1245/s10434-023-14276-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489738v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carcinoid heart disease in patients with midgut neuroendocrine tumours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bevacizumab plus FOLFIRI after failure of platinum–etoposide first-line chemotherapy in patients with advanced neuroendocrine carcinoma (PRODIGE 41-BEVANEC): a randomised, multicentre, non-comparative, open-label, phase 2 trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Delhomme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Walter</w:t>
+                <w:t xml:space="preserve">David Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Arangalage</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivia Hentic</w:t>
+                <w:t xml:space="preserve">Farid Elhajbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jne.13262⟩</w:t>
+              <w:t xml:space="preserve">Lancet Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (3), pp.297-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s1470-2045(23)00001-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489852v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Necrosis as a strong independent prognostic factor required in the implementation of pathological reporting for pancreatic adenocarcinoma resection specimens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carcinoid heart disease in patients with midgut neuroendocrine tumours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Delhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Fenouil</w:t>
+                <w:t xml:space="preserve">Dimitri Arangalage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Marie Lavrut</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kayvan Mohkam</w:t>
+                <w:t xml:space="preserve">Gaspard Suc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Hentic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathology - Research and Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prp.2023.154406⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jne.13262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168612v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health care resource use and costs among patients with carcinoid syndrome in France: Analysis of the National Health Insurance Database</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Perrier</w:t>
+                <w:t xml:space="preserve">Necrosis as a strong independent prognostic factor required in the implementation of pathological reporting for pancreatic adenocarcinoma resection specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Fenouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marie Lavrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charbel Mouawad</w:t>
+                <w:t xml:space="preserve">Maud Rabeyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Adham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Gueguen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maryse Lapeyre-Mestre</w:t>
+                <w:t xml:space="preserve">Kayvan Mohkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinre.2023.102177⟩</w:t>
+              <w:t xml:space="preserve">Pathology - Research and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 244, pp.154406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prp.2023.154406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489768v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of neuroendocrine neoplasms: conformity with guidelines in and outside a center of excellence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Health care resource use and costs among patients with carcinoid syndrome in France: Analysis of the National Health Insurance Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Mouawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Morin</w:t>
+                <w:t xml:space="preserve">Benoit Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keo-Morakort Benedetto</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Theillaumas</w:t>
+                <w:t xml:space="preserve">Maryse Lapeyre-Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine Connections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/EC-22-0097⟩</w:t>
+              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (7), pp.102177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinre.2023.102177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490245v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;F-DOPA PET/CT at the Forefront of Initial or Presurgical Evaluation of Small-Intestine Neuroendocrine Tumors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sahakian</w:t>
+                <w:t xml:space="preserve">Characterising aggressive pulmonary carcinoids through integrative omics analysis within the lungNENomics Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sexton-Oates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Di Genova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mangiante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Voegele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Tabone-Eglinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Thoracic Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (9), pp.S45-S46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954228v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04352533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterising aggressive pulmonary carcinoids through integrative omics analysis within the lungNENomics Project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Séverine Tabone-Eglinger</w:t>
+                <w:t xml:space="preserve">&amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;F-DOPA PET/CT at the Forefront of Initial or Presurgical Evaluation of Small-Intestine Neuroendocrine Tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Mestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumediene Lachachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sahakian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thoracic Oncology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63 (12), pp.1865-1870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2967/jnumed.122.263984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04352533v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthcare cost by primary tumour, functioning status and treatment among patients with metastatic neuroendocrine tumours: The LyREMeNET study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Perrier</w:t>
+                <w:t xml:space="preserve">An International Registry of Peritoneal Carcinomatosis from Appendiceal Goblet Cell Carcinoma Treated with Cytoreductive Surgery and Hyperthermic Intraperitoneal Chemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Passot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐emmanuel Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Polazzi</w:t>
+                <w:t xml:space="preserve">Peter Cashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Lemelin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Labonne</w:t>
+                <w:t xml:space="preserve">Wim Ceelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jne.13092⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (6), pp.1336-1343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00268-022-06498-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151010v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to systemic treatments in advanced fibrolamellar carcinoma: A French multicenter retrospective cohort of the AGEO.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lanreotide as maintenance therapy after first-line treatment in patients with non-resectable duodeno-pancreatic neuroendocrine tumours: An international double-blind, placebo-controlled randomised phase II trial – Prodige 31 REMINET: An FFCD study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M. Phelip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Malicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xixi Ye-Tran</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thomas Walter</w:t>
+                <w:t xml:space="preserve">L Dahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1200/JCO.2022.40.16_suppl.e16194⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 175, pp.31-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2022.07.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489869v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value of Somatostatin Receptor PET/CT in Patients With MEN1 at Various Stages of Their Disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magalie Haissaguerre</w:t>
+                <w:t xml:space="preserve">Diagnostic endoscopic submucosal dissection for colorectal lesions with suspected deep invasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Patenotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Yzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/clinem/dgab891⟩</w:t>
+              <w:t xml:space="preserve">Endoscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (02), pp.192-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-1866-8080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662789v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An International Registry of Peritoneal Carcinomatosis from Appendiceal Goblet Cell Carcinoma Treated with Cytoreductive Surgery and Hyperthermic Intraperitoneal Chemotherapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wim Ceelen</w:t>
+                <w:t xml:space="preserve">Second-Line Treatment and Prognostic Factors in Neuroendocrine Carcinoma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Kanaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Hescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00268-022-06498-w⟩</w:t>
+              <w:t xml:space="preserve">Endocrine-Related Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (10), p.569-580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/ERC-22-0102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490255v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic endoscopic submucosal dissection for colorectal lesions with suspected deep invasion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarah Leblanc</w:t>
+                <w:t xml:space="preserve">Value of Somatostatin Receptor PET/CT in Patients With MEN1 at Various Stages of Their Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mennetrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bando-Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Al-Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Haissaguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endoscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-1866-8080⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 107 (5), pp.e2056-e2064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/clinem/dgab891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500038v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanreotide as maintenance therapy after first-line treatment in patients with non-resectable duodeno-pancreatic neuroendocrine tumours: An international double-blind, placebo-controlled randomised phase II trial – Prodige 31 REMINET: An FFCD study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L Dahan</w:t>
+                <w:t xml:space="preserve">Response to systemic treatments in advanced fibrolamellar carcinoma: A French multicenter retrospective cohort of the AGEO.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xixi Ye-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouattour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2022.07.033⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (16_suppl), pp.e16194-e16194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/JCO.2022.40.16_suppl.e16194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810530v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-Line Treatment and Prognostic Factors in Neuroendocrine Carcinoma.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hautefeuille</w:t>
+                <w:t xml:space="preserve">Healthcare cost by primary tumour, functioning status and treatment among patients with metastatic neuroendocrine tumours: The LyREMeNET study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Polazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lemelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine-Related Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/ERC-22-0102⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jne.13092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746086v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">887O First multicentric randomized phase II trial investigating the antitumor efficacy of peptide receptor radionucleide therapy with 177Lutetium-Octreotate (OCLU) in unresectable progressive neuroendocrine pancreatic tumor: Results of the OCLURANDOM trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 33, pp.S954. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.annonc.2022.07.1013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of EUS-guided hepaticogastrostomy in prolonging survival of patients with perihilar cholangiocarcinoma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarah Leblanc</w:t>
+                <w:t xml:space="preserve">Cytoreductive surgery with or without hyperthermic intraperitoneal chemotherapy for small bowel neuroendocrine tumors with peritoneal metastasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Hajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Passot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pasquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximiliano Gelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endoscopic Ultrasound</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4103/eus-d-22-00014⟩</w:t>
+              <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (7), pp.1626-1630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejso.2022.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490222v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desmoid tumors located in the abdomen or associated with adenomatous polyposis: French intergroup clinical practice guidelines for diagnosis, treatment, and follow-up (SNFGE, FFCD, GERCOR, UNICANCER, SFCD, SFED, SFRO, ACHBT, SFR)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Le Péchoux</w:t>
+                <w:t xml:space="preserve">Efficacy of EUS-guided hepaticogastrostomy in prolonging survival of patients with perihilar cholangiocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Schoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Lisotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fumex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dld.2022.03.004⟩</w:t>
+              <w:t xml:space="preserve">Endoscopic Ultrasound</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (6), pp.487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4103/eus-d-22-00014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03925724v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytoreductive surgery with or without hyperthermic intraperitoneal chemotherapy for small bowel neuroendocrine tumors with peritoneal metastasis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maximiliano Gelli</w:t>
+                <w:t xml:space="preserve">Prognosis and chemosensitivity of non-colorectal alimentary tract cancers with microsatellite instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sefrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Chautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejso.2022.03.019⟩</w:t>
+              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dld.2022.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490265v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03731980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognosis and chemosensitivity of non-colorectal alimentary tract cancers with microsatellite instability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Desmoid tumors located in the abdomen or associated with adenomatous polyposis: French intergroup clinical practice guidelines for diagnosis, treatment, and follow-up (SNFGE, FFCD, GERCOR, UNICANCER, SFCD, SFED, SFRO, ACHBT, SFR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afshin Gangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Boyer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marine Perrier</w:t>
+                <w:t xml:space="preserve">Cécile Le Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dld.2022.03.011⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 54 (6), pp.737-746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dld.2022.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03731980v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcatheter Pulmonary Valve Implantation in Carcinoid Heart Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Flagiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Flagiello</w:t>
+                <w:t xml:space="preserve">A. Al Harthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cardiovascular Revascularization Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 40s, pp.130-134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carrev.2021.12.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03831063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxaliplatin and 5-Fluorouracil in Advanced Well-Differentiated Digestive Neuroendocrine Tumors: A Multicenter National Retrospective Study from the French Group of Endocrine Tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Girot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Senellart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouarioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Hentic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 112 (6), pp.537-546. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000518650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life expectancy and likelihood of surgery in multiple endocrine neoplasia type 1: AFCE and GTE cohort study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Gaujoux</w:t>
+                <w:t xml:space="preserve">Structural and Socio-Spatial Determinants Influencing Care and Survival of Patients with a Pancreatic Adenocarcinoma: Results of the PANDAURA Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Benmameche-Medjahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
+                <w:t xml:space="preserve">Françoise Ducimetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Mirallié</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maëlle Le Bras</w:t>
+                <w:t xml:space="preserve">Amandine Charreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bjs/znac006⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (21), pp.5413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14215413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03883938v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Socio-Spatial Determinants Influencing Care and Survival of Patients with a Pancreatic Adenocarcinoma: Results of the PANDAURA Cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Life expectancy and likelihood of surgery in multiple endocrine neoplasia type 1: AFCE and GTE cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gaujoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Roth</w:t>
+                <w:t xml:space="preserve">Eric Mirallié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Fayet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amandine Charreton</w:t>
+                <w:t xml:space="preserve">Nicolas Regenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers14215413⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 109 (9), pp.872-879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bjs/znac006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490226v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management and Prognosis of Localized Duodenal Neuroendocrine Neoplasms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Management of neuroendocrine neoplasms: conformity with guidelines in and outside a center of excellence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keo-Morakort Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Servane Gay-Chevallier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis de Mestier</w:t>
+                <w:t xml:space="preserve">Laurent Milot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Perinel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Hervieu</w:t>
+                <w:t xml:space="preserve">Aurélie Theillaumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000508102⟩</w:t>
+              <w:t xml:space="preserve">Endocrine Connections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/EC-22-0097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179693v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ctDNA in neuroendocrine carcinoma of gastroenteropancreatic origin or of unknown primary: the CIRCAN-NEC pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000512502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endoscopic ultrasound efficacy in staging gastric linitis plastica lesion: a retrospective multicentric French study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Morgant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Morgant</w:t>
+                <w:t xml:space="preserve">Pascal Artru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Artru</w:t>
+                <w:t xml:space="preserve">Ammar Oudjit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammar Oudjit</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nelson Lourenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pasquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of translational medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (1), pp.50-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21037/atm-20-3474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkylating agent rechallenge in metastatic pancreatic neuroendocrine tumors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lombard-Bohas</w:t>
+                <w:t xml:space="preserve">Endoscopic resection of Barrett's adenocarcinoma: Intramucosal and low‐risk tumours are not associated with lymph node metastases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jéremie Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Rahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine-Related Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/erc-21-0034⟩</w:t>
+              <w:t xml:space="preserve">United European Gastroenterology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (3), pp.362-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2050640620958903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492482v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmatic and Urinary 5-Hydroxyindolacetic Acid Measurements in Patients With Midgut Neuroendocrine Tumors: A GTE Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Dominguez-Tinajero</w:t>
+                <w:t xml:space="preserve">Alkylating agent rechallenge in metastatic pancreatic neuroendocrine tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie de Rycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Hentic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lombard-Bohas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 106 (4), pp.e1673-e1682. </w:t>
+              <w:t xml:space="preserve">Endocrine-Related Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (7), pp.457-466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/clinem/dgaa924⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1530/erc-21-0034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287271v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endoscopic resection of Barrett's adenocarcinoma: Intramucosal and low‐risk tumours are not associated with lymph node metastases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Benech</w:t>
+                <w:t xml:space="preserve">Plasmatic and Urinary 5-Hydroxyindolacetic Acid Measurements in Patients With Midgut Neuroendocrine Tumors: A GTE Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Mestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marc O'Brien</w:t>
+                <w:t xml:space="preserve">Frédérique Savagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Barret</w:t>
+                <w:t xml:space="preserve">Hedia Brixi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Do Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jéremie Jacques</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Rahmi</w:t>
+                <w:t xml:space="preserve">Sophie Dominguez-Tinajero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">United European Gastroenterology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2050640620958903⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 106 (4), pp.e1673-e1682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/clinem/dgaa924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04470221v1</w:t>
+                <w:t xml:space="preserve">hal-03287271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cfDNA in pancreatic neuroendocrine carcinoma management with Cushing’s syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Barthelemy</w:t>
+                <w:t xml:space="preserve">Valerie Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endocrine Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1 (1), pp.K1-K6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1530/eo-21-0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FOLFIRINEC: a randomized phase II trial of mFOLFIRINOX vs platinum-etoposide for metastatic neuroendocrine carcinoma of gastroenteropancreatic or unknown origin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Walter</w:t>
+                <w:t xml:space="preserve">Phase II study evaluating the association of gemcitabine, trastuzumab and erlotinib as first‐line treatment in patients with metastatic pancreatic adenocarcinoma ( GATE 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Assenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Tougeron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hautefeuille</w:t>
+                <w:t xml:space="preserve">Laurent Mineur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mollevi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lopez-Crapez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lombard-Bohas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dld.2021.04.016⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 148 (3), pp.682-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.33225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333521v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase II study evaluating the association of gemcitabine, trastuzumab and erlotinib as first‐line treatment in patients with metastatic pancreatic adenocarcinoma ( GATE 1)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Issues and limitations of available biomarkers for fluoropyrimidine-based chemotherapy toxicity, a narrative review of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Mollevi</w:t>
+                <w:t xml:space="preserve">K. Hodroj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Lopez-Crapez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lombard-Bohas</w:t>
+                <w:t xml:space="preserve">D. Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Lega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Gagnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.33225⟩</w:t>
+              <w:t xml:space="preserve">ESMO Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (3), pp.100125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.esmoop.2021.100125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670041v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issues and limitations of available biomarkers for fluoropyrimidine-based chemotherapy toxicity, a narrative review of the literature</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Lega</w:t>
+                <w:t xml:space="preserve">FOLFIRINEC: a randomized phase II trial of mFOLFIRINOX vs platinum-etoposide for metastatic neuroendocrine carcinoma of gastroenteropancreatic or unknown origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Afchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Grenet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.-C. Gagnieu</w:t>
+                <w:t xml:space="preserve">David Tougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMO Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.esmoop.2021.100125⟩</w:t>
+              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (7), pp.824-829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dld.2021.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492195v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value of a patient-reported-outcome measure of carcinoid syndrome symptoms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hautefeuille</w:t>
+                <w:t xml:space="preserve">Unifocal versus multiple ileal neuroendocrine tumors location: an embryological origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroin Kalifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Milot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hervieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/EJE-20-1138⟩</w:t>
+              <w:t xml:space="preserve">Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000511849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179679v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the First Wave of the COVID-19 Pandemic on the Lyon University Hospital Cancer Institute (IC-HCL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sajous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Belmont</w:t>
+                <w:t xml:space="preserve">Amandine Bruyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Sajous</w:t>
+                <w:t xml:space="preserve">Sara Calattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Cartalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (1), pp.29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cancers14010029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unifocal versus multiple ileal neuroendocrine tumors location: an embryological origin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Millot</w:t>
+                <w:t xml:space="preserve">Value of a patient-reported-outcome measure of carcinoid syndrome symptoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Guimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000511849⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 184 (5), pp.711-722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/EJE-20-1138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999432v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting netrin‐3 in small cell lung cancer and neuroblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shan Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Richaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shan Jiang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Richaud</w:t>
+                <w:t xml:space="preserve">Pauline Vieugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Vieugué</w:t>
+                <w:t xml:space="preserve">Nicolas Rama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐guy Delcros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15252/emmm.202012878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03410529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of Patients with Pancreatic Ductal Adenocarcinoma in the Real-Life Setting: Lessons from the French National Hospital Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle de la Fouchardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Adham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle de la Fouchardière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Adham</w:t>
+                <w:t xml:space="preserve">Anne-Marie Marion-Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Marion-Audibert</w:t>
+                <w:t xml:space="preserve">Antoine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Darcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (14), pp.3515. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cancers13143515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principles of Surgical Management of Small Intestinal NET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pasquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Milot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (21), pp.5473. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cancers13215473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the Morphological Subtype of Extra-Pulmonary Neuroendocrine Carcinoma Clinically Relevant?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Frizziero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Frizziero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alice Durand</w:t>
+                <w:t xml:space="preserve">Rodrigo Taboada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Taboada</w:t>
+                <w:t xml:space="preserve">Elisa Zaninotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Luchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (16), pp.4152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cancers13164152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of treatments for VIPoma: A GTE multicentric series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Brugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Brugel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernard Goichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pancreatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (8), pp.1531-1539. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pan.2021.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prognostic factors of metastatic neuroendocrine carcinoma under first-line treatment with platinum etoposide with a focus on NEC score and Rb expression: Results from the multicentre RBNEC study of the Groupe d'Etude des Tumeurs Endocrines (GTE) and the ENDOCAN-RENATEN network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Kanaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segolene Hescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European journal of cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 152, pp.100-115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejca.2021.04.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential diagnosis of diarrhoea in patients with neuroendocrine tumours: A systematic review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Management and Prognosis of Localized Duodenal Neuroendocrine Neoplasms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Gay-Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Mestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Perinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohid Khan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lucie Keeber</w:t>
+                <w:t xml:space="preserve">Julien Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3748/wjg.v26.i30.4537⟩</w:t>
+              <w:t xml:space="preserve">Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111 (8), pp.718-727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000508102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492712v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elderly Patients with Metastatic Neuroendocrine Tumors Are Undertreated and Have Shorter Survival: The LyREMeNET Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Hervieu</w:t>
+                <w:t xml:space="preserve">Endoscopic ultrasound-guided gastrostomy to avoid interposed digestive loop is effective when lack of transillumination prevents percutaneous approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Beoletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ponchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000503901⟩</w:t>
+              <w:t xml:space="preserve">Endoscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52 (11), pp.E402-E403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-1149-1224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151916v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic endoscopic submucosal dissection with targeted tunnel to reach the suspect area first in order to diagnose muscular invasion and differentiate T1b from T2 cancers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Chemotherapy in resected neuroendocrine carcinomas of the digestive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Pellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hautefeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Hentic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endoscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-1268-7057⟩</w:t>
+              <w:t xml:space="preserve">Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 110 (5), pp.404-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000502825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04470335v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endoscopic ultrasound-guided gastrostomy to avoid interposed digestive loop is effective when lack of transillumination prevents percutaneous approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Maurel</w:t>
+                <w:t xml:space="preserve">Risk of neoplastic change in large gastric hyperplastic polyps and recurrence after endoscopic resection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Forté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaspard Bertrand</w:t>
+                <w:t xml:space="preserve">Vincent Lépilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Beoletto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Walter</w:t>
+                <w:t xml:space="preserve">Geoffroy Vanbiervliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endoscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 52 (11), pp.E402-E403. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-1149-1224⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 52 (06), pp.444-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-1117-3166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493508v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemotherapy in resected neuroendocrine carcinomas of the digestive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metformin and everolimus in neuroendocrine tumours: A synergic effect?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Hue-Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lemelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Pellat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivia Hentic</w:t>
+                <w:t xml:space="preserve">Gerald Raverot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Milot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000502825⟩</w:t>
+              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44, pp.954 - 960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinre.2020.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996214v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost-effectiveness of Lutetium [ 177 Lu] oxodotreotide versus best supportive care with octreotide in patients with midgut neuroendocrine tumors in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Leeuwenkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Leeuwenkamp</w:t>
+                <w:t xml:space="preserve">J. Smith-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Smith-Palmer</w:t>
+                <w:t xml:space="preserve">R. Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ortiz</w:t>
+                <w:t xml:space="preserve">A. Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Valentine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23 (12), pp.1534-1541. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13696998.2020.1830286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metformin and everolimus in neuroendocrine tumours: A synergic effect?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endoscopic characterization of rectal neuroendocrine tumors with virtual chromoendoscopy: differences between benign and malignant lesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Veyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Hue-Fontaine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Forestier</w:t>
+                <w:t xml:space="preserve">Thomas Lambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerald Raverot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Milot</w:t>
+                <w:t xml:space="preserve">Caroline Fine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Fenouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinre.2020.02.011⟩</w:t>
+              <w:t xml:space="preserve">Endoscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (06), pp.E215-E216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-1244-9526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492643v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of neoplastic change in large gastric hyperplastic polyps and recurrence after endoscopic resection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Post first-line dacarbazine or temozolomide in neuroendocrine carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérénice Petit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Vanbiervliet</w:t>
+                <w:t xml:space="preserve">Thomas Couronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Girot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endoscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-1117-3166⟩</w:t>
+              <w:t xml:space="preserve">Endocrine Connections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (6), pp.498-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/ec-20-0192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179697v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endoscopic characterization of rectal neuroendocrine tumors with virtual chromoendoscopy: differences between benign and malignant lesions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florian Rostain</w:t>
+                <w:t xml:space="preserve">Clinical usefulness of FDG-PET for management of well-differentiated digestive neuroendocrine tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Hentic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Do Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cadiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endoscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-1244-9526⟩</w:t>
+              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52 (12), pp.1521-1524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dld.2020.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491996v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post first-line dacarbazine or temozolomide in neuroendocrine carcinoma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alice Durand</w:t>
+                <w:t xml:space="preserve">Systematic review and network meta-analyses of third-line treatments for metastatic colorectal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Hawkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Pollock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Colaone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suki Shergill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine Connections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/ec-20-0192⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cancer Research and Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 146 (10), pp.2575-2587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00432-020-03315-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492751v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical usefulness of FDG-PET for management of well-differentiated digestive neuroendocrine tumors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cadiot</w:t>
+                <w:t xml:space="preserve">Digestive Neuroendocrine Neoplasms (NEN): French Intergroup clinical practice guidelines for diagnosis, treatment and follow-up (SNFGE, GTE, RENATEN, TENPATH, FFCD, GERCOR, UNICANCER, SFCD, SFED, SFRO, SFR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Mestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Come Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 52 (12), pp.1521-1524. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dld.2020.09.001⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 52 (5), pp.473-492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dld.2020.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492690v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic review and network meta-analyses of third-line treatments for metastatic colorectal cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Prospective comparison of whole-body MRI with diffusion-weighted and conventional imaging for the follow-up of neuroendocrine tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Minon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Morland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Suki Shergill</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cancer Research and Clinical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00432-020-03315-6⟩</w:t>
+              <w:t xml:space="preserve">Endocrine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67, pp.243-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12020-019-02095-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492656v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestive Neuroendocrine Neoplasms (NEN): French Intergroup clinical practice guidelines for diagnosis, treatment and follow-up (SNFGE, GTE, RENATEN, TENPATH, FFCD, GERCOR, UNICANCER, SFCD, SFED, SFRO, SFR)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extrapulmonary poorly differentiated NECs, including molecular and immune aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mairéad Mcnamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Scoazec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dld.2020.02.011⟩</w:t>
+              <w:t xml:space="preserve">Endocrine-Related Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (7), pp.R219-R238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/erc-19-0483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492748v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temozolomide Alone or Combined with Capecitabine for the Treatment of Advanced Pancreatic Neuroendocrine Tumor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Mestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul de Boissieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Hentic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 110 (1-2), pp.83-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000500862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective comparison of whole-body MRI with diffusion-weighted and conventional imaging for the follow-up of neuroendocrine tumors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential diagnosis of diarrhoea in patients with neuroendocrine tumours: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohid Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Buchanan-Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Minon</w:t>
+                <w:t xml:space="preserve">Emma Worthington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clothilde Soriano</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Côme Lepage</w:t>
+                <w:t xml:space="preserve">Lucie Keeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12020-019-02095-5⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (30), pp.4537-4556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3748/wjg.v26.i30.4537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478376v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrapulmonary poorly differentiated NECs, including molecular and immune aspects</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Diagnostic endoscopic submucosal dissection with targeted tunnel to reach the suspect area first in order to diagnose muscular invasion and differentiate T1b from T2 cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rivory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine-Related Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/erc-19-0483⟩</w:t>
+              <w:t xml:space="preserve">Endoscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (08), pp.870-871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-1268-7057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493496v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O6-methylguanine-DNA methyltransferase (MGMT) status in neuroendocrine tumors: a randomized phase II study (MGMT-NET)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
+                <w:t xml:space="preserve">Elderly Patients with Metastatic Neuroendocrine Tumors Are Undertreated and Have Shorter Survival: The LyREMeNET Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lemelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Barritault</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Elisabeth Castel-Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hervieu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dld.2019.02.001⟩</w:t>
+              <w:t xml:space="preserve">Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 110 (7-8), pp.653-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000503901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03486315v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Management and Predictive Factors of Lymph Node Metastasis of Appendix Neuroendocrine Tumors : A National Study from the French Group of Endocrine Tumors (GTE)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rohmer</w:t>
+                <w:t xml:space="preserve">Comparison of Temozolomide-Capecitabine to 5-Fluorouracile-Dacarbazine in 247 Patients with Advanced Digestive Neuroendocrine Tumors Using Propensity Score Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Mestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedia Brixi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Legoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/SLA.0000000000002736⟩</w:t>
+              <w:t xml:space="preserve">Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 108 (4), pp.343-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000498887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547901v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Temozolomide-Capecitabine to 5-Fluorouracile-Dacarbazine in 247 Patients with Advanced Digestive Neuroendocrine Tumors Using Propensity Score Analyses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Camille Evrard</w:t>
+                <w:t xml:space="preserve">Evaluation of a strategy using pretherapeutic fiducial marker placement to avoid missing liver metastases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Legoux</w:t>
+                <w:t xml:space="preserve">P. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chauvenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000498887⟩</w:t>
+              <w:t xml:space="preserve">BJS Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (3), pp.344-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bjs5.50140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493972v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a strategy using pretherapeutic fiducial marker placement to avoid missing liver metastases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization, Prognosis, and Treatment of Patients With Metastatic Lung Carcinoid Tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Muller</w:t>
+                <w:t xml:space="preserve">Patrick Robelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Valette</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Chauvenet</w:t>
+                <w:t xml:space="preserve">David Planchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BJS Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bjs5.50140⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thoracic Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14, pp.993 - 1002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtho.2019.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493892v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrospective study on mixed neuroendocrine non-neuroendocrine neoplasms from five European centres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Frizziero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bipasha Chakrabarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Wang</w:t>
+                <w:t xml:space="preserve">Alexa Childs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tu Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Journal of Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (39), pp.5991-6005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3748/wjg.v25.i39.5991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endoscopic management of 345 small rectal neuroendocrine tumours: a national study from the French group of endocrine tumours (GTE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Terrebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">United European Gastroenterology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (8), pp.1102-1112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/2050640619861883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonampullary duodenal subepithelial neuroendocrine tumor removed R0 by endoscopic submucosal dissection with double clips and rubber band traction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borathchakra Oung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pioche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VideoGIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4 (12), pp.570-573. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vgie.2019.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization, Prognosis, and Treatment of Patients With Metastatic Lung Carcinoid Tumors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuropilin‐2 contributes to tumor progression in preclinical models of small intestinal neuroendocrine tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Patte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Radkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Robelin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Valérie Hervieu</w:t>
+                <w:t xml:space="preserve">Patrick Massoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thoracic Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtho.2019.02.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 249 (3), pp.343-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/path.5321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484938v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropilin‐2 contributes to tumor progression in preclinical models of small intestinal neuroendocrine tumors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolomics of Small Intestine Neuroendocrine Tumors and Related Hepatic Metastases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Imperiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bollard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Patte</w:t>
+                <w:t xml:space="preserve">Pietro Addeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristina Radkova</w:t>
+                <w:t xml:space="preserve">Elisa Ruhland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Massoma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Chardon</w:t>
+                <w:t xml:space="preserve">Colette Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 249 (3), pp.343-355. </w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (12), pp.300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/path.5321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/metabo9120300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653929v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics of Small Intestine Neuroendocrine Tumors and Related Hepatic Metastases</w:t>
+                <w:t xml:space="preserve">Prognostic and predictive value of nuclear imaging in endocrine oncology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Imperiale</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Poncet</w:t>
+                <w:t xml:space="preserve">Giorgio Treglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Goichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Addeo</w:t>
+                <w:t xml:space="preserve">Luca Giovanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Ruhland</w:t>
+                <w:t xml:space="preserve">Elif Hindié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Roche</w:t>
+                <w:t xml:space="preserve">Abhishek Jha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (12), pp.300. </w:t>
+              <w:t xml:space="preserve">Endocrine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (1), pp.9-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/metabo9120300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12020-019-02131-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923574v1</w:t>
+                <w:t xml:space="preserve">hal-04492687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic and predictive value of nuclear imaging in endocrine oncology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endoscopic, transanal, laparoscopic, and transabdominal management of rectal neuroendocrine tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Mestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Treglia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Goichot</w:t>
+                <w:t xml:space="preserve">Diane Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Giovanella</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abhishek Jha</w:t>
+                <w:t xml:space="preserve">Jérôme Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Hentic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12020-019-02131-4⟩</w:t>
+              <w:t xml:space="preserve">Best Practice and Research: Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33, pp.101293 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.beem.2019.101293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04492687v1</w:t>
+                <w:t xml:space="preserve">hal-03489062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endoscopic, transanal, laparoscopic, and transabdominal management of rectal neuroendocrine tumors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivia Hentic</w:t>
+                <w:t xml:space="preserve">Everolimus after hepatic arterial embolisation therapy of metastases from gastrointestinal neuroendocrine tumours: The FFCD 1104-EVACEL-GTE phase II study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Come Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cadiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Best Practice and Research: Clinical Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.beem.2019.101293⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123, pp.92-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2019.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489062v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Everolimus after hepatic arterial embolisation therapy of metastases from gastrointestinal neuroendocrine tumours: The FFCD 1104-EVACEL-GTE phase II study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cadiot</w:t>
+                <w:t xml:space="preserve">O6-methylguanine-DNA methyltransferase (MGMT) status in neuroendocrine tumors: a randomized phase II study (MGMT-NET)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lemelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barritault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hervieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2019.09.021⟩</w:t>
+              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51, pp.595 - 599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dld.2019.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493861v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial Treatment with mTOR Inhibitors and Streptozotocin Leads to Synergistic In Vitro and In Vivo Antitumor Effects in Insulinoma Cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Massoma</w:t>
+                <w:t xml:space="preserve">Current Management and Predictive Factors of Lymph Node Metastasis of Appendix Neuroendocrine Tumors : A National Study from the French Group of Endocrine Tumors (GTE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Rault-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Do Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guyétant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Guimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Goddard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gadot</w:t>
+                <w:t xml:space="preserve">Vincent Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-17-0325⟩</w:t>
+              <w:t xml:space="preserve">Annals of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 270 (1), pp.165-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/SLA.0000000000002736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494066v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computed tomography scan efficacy in staging gastric linitis plastica lesion: a retrospective multicentric French study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Pasquer</w:t>
+                <w:t xml:space="preserve">Combinatorial Treatment with mTOR Inhibitors and Streptozotocin Leads to Synergistic In Vitro and In Vivo Antitumor Effects in Insulinoma Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Patte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Massoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goddard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Management and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/cmar.S163141⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.60-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-17-0325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493982v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An onco-geriatric approach to select older patients for optimal treatments of pancreatic adenocarcinoma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Chopin-Laly</w:t>
+                <w:t xml:space="preserve">Computed tomography scan efficacy in staging gastric linitis plastica lesion: a retrospective multicentric French study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Morgant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Artru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Oudjit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Lourenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pasquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jgo.2018.03.007⟩</w:t>
+              <w:t xml:space="preserve">Cancer Management and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Volume 10, pp.3825-3831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/cmar.S163141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494047v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gastric neuroendocrine tumors display deep invasive features, with amorphous pit and irregular vascular pattern, using narrow-band imaging and magnification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A motivational phone call improves participation to screening colonoscopy for those with a positive FIT in a national screening programme (NCT 03276091)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Gandilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Soler-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Vecchiato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Choné</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julien Forestier</w:t>
+                <w:t xml:space="preserve">Claude Chaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endoscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-0606-4792⟩</w:t>
+              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (12), pp.1309-1314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dld.2018.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494046v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating bevacizumab in combination with FOLFIRI after the failure of platinum-etoposide regimen in patients with advanced poorly differentiated neuroendocrine carcinoma: The PRODIGE 41–BEVANEC randomized phase II study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Patient-reported tolerance in treatments approved in neuroendocrine tumors: A national survey from the French Group of Endocrine Tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Plante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Do Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Hentic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karine Le Malicot</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (2), pp.153-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinre.2017.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dld.2017.11.020⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01699411v1</w:t>
+                <w:t xml:space="preserve">hal-04495704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-platform comparison for the detection of RAS mutations in cfDNA (ddPCR Biorad detection assay, BEAMing assay, and NGS strategy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Wozny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Geiguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (30), pp.21122-21131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18632/oncotarget.24950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A motivational phone call improves participation to screening colonoscopy for those with a positive FIT in a national screening programme (NCT 03276091)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fay</w:t>
+                <w:t xml:space="preserve">Evaluating bevacizumab in combination with FOLFIRI after the failure of platinum-etoposide regimen in patients with advanced poorly differentiated neuroendocrine carcinoma: The PRODIGE 41–BEVANEC randomized phase II study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Hentic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lombard-Bohas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Malicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 50 (12), pp.1309-1314. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dld.2018.08.007⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 50 (2), pp.195-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dld.2017.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493977v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-reported tolerance in treatments approved in neuroendocrine tumors: A national survey from the French Group of Endocrine Tumors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dubreuil</w:t>
+                <w:t xml:space="preserve">Gastric neuroendocrine tumors display deep invasive features, with amorphous pit and irregular vascular pattern, using narrow-band imaging and magnification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Choné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rivory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Lavrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinre.2017.10.003⟩</w:t>
+              <w:t xml:space="preserve">Endoscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (08), pp.E199-E201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-0606-4792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495704v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunosuppressive regimen and risk for de novo malignancies after liver transplantation for alcoholic liver disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An onco-geriatric approach to select older patients for optimal treatments of pancreatic adenocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Castel-Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene de Talhouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Charlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Dumortier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christine Chambon-Augoyard</w:t>
+                <w:t xml:space="preserve">Xavier Chopin-Laly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinre.2018.04.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (4), pp.373-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgo.2018.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151948v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrow-band imaging detects synchronous oropharyngeal squamous carcinoma during treatment of an early esophageal squamous cell carcinoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immunosuppressive regimen and risk for de novo malignancies after liver transplantation for alcoholic liver disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dumortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maucort-Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitille Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Thimonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Katzarov</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Florian Rostain</w:t>
+                <w:t xml:space="preserve">Christine Chambon-Augoyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endoscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 50 (09), pp.E264-E266. </w:t>
+              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (5), pp.427-435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/a-0640-2464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinre.2018.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495732v1</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraoperative carcinoid syndrome during small-bowel neuroendocrine tumour surgery</w:t>
+                <w:t xml:space="preserve">Narrow-band imaging detects synchronous oropharyngeal squamous carcinoma during treatment of an early esophageal squamous cell carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myrtille Fouché</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">François Malavieille</w:t>
+                <w:t xml:space="preserve">Alexander Katzarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Lupu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rivory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine Connections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/ec-18-0324⟩</w:t>
+              <w:t xml:space="preserve">Endoscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (09), pp.E264-E266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-0640-2464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494027v1</w:t>
+                <w:t xml:space="preserve">hal-04495732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and Biomarker Evaluations of Sunitinib in Patients with Grade 3 Digestive Neuroendocrine Neoplasms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Pellat</w:t>
+                <w:t xml:space="preserve">Intraoperative carcinoid syndrome during small-bowel neuroendocrine tumour surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary-Charlotte Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Prothet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Dreyer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lombard-Bohas</w:t>
+                <w:t xml:space="preserve">François Malavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000487237⟩</w:t>
+              <w:t xml:space="preserve">Endocrine Connections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (12), pp.1245-1250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/ec-18-0324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495727v1</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between MGMT promoter methylation and response to temozolomide-based therapy in neuroendocrine neoplasms: an observational retrospective multicenter study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clinical and Biomarker Evaluations of Sunitinib in Patients with Grade 3 Digestive Neuroendocrine Neoplasms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Pellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Campana</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Camille Couffignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Graillot</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lombard-Bohas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12020-017-1474-3⟩</w:t>
+              <w:t xml:space="preserve">Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 107 (1), pp.24-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000487237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494061v1</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survival and prognostic factors after adjuvant 131iodine-labeled lipiodol for hepatocellular carcinoma: a retrospective analysis of 106 patients over 20 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Olesinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mithieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Olesinski</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Hilleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lombard-Bohas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Nuclear Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 31 (5), pp.379-389. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12149-017-1165-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of gastric neuro-endocrine tumours in a large French national cohort (GTE).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Management of desmoid tumours: A large national database of familial adenomatous patients shows a link to colectomy modalities and low efficacy of medical treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Baudin</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Zhenzhen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ruszniewski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lecomte</w:t>
+                <w:t xml:space="preserve">E Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Pasquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12020-017-1355-9⟩</w:t>
+              <w:t xml:space="preserve">United European Gastroenterology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (5), pp.735-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2050640616678150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576810v1</w:t>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of desmoid tumours: A large national database of familial adenomatous patients shows a link to colectomy modalities and low efficacy of medical treatments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Management of gastric neuro-endocrine tumours in a large French national cohort (GTE).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Manfredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId691" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C Zhenzhen Wang</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Guillaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A Pasquer</w:t>
+                <w:t xml:space="preserve">Philippe Ruszniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">United European Gastroenterology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2050640616678150⟩</w:t>
+              <w:t xml:space="preserve">Endocrine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (3), pp.504-511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12020-017-1355-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495896v1</w:t>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemotherapy for Well-Differentiated Pancreatic Neuroendocrine Tumours with a Ki-67 Index ≥10%: Is There a More Effective Antitumour Regimen? A Retrospective Multicentre Study of the French Group of Endocrine Tumours (GTE)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Dominguez</w:t>
+                <w:t xml:space="preserve">Treatment of metastatic pancreatic neuroendocrine tumors: relevance of ENETS 2016 guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Foulfoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Adham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000457955⟩</w:t>
+              <w:t xml:space="preserve">Endocrine-Related Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (2), pp.71-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/erc-16-0464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02451453v1</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of metastatic pancreatic neuroendocrine tumors: relevance of ENETS 2016 guidelines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Forestier</w:t>
+                <w:t xml:space="preserve">Chemotherapy for Well-Differentiated Pancreatic Neuroendocrine Tumours with a Ki-67 Index ≥10%: Is There a More Effective Antitumour Regimen? A Retrospective Multicentre Study of the French Group of Endocrine Tumours (GTE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lombard-Bohas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cadiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine-Related Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/erc-16-0464⟩</w:t>
+              <w:t xml:space="preserve">Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 106 (1), pp.38-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000457955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494085v1</w:t>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02451453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintaining quality of life for patients with neuroendocrine tumours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lancet Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (10), pp.1299-1300. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s1470-2045(17)30618-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desmoid Tumors and Celecoxib with Sorafenib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Saurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New England Journal of Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 376 (26), pp.2595-2597. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1056/NEJMc1702562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Reply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Terris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 22 (3), pp.359-360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1634/theoncologist.2016-0393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Validation of the GI-NEC Score to Prognosticate Overall Survival in Patients With High-Grade Gastrointestinal Neuroendocrine Carcinomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Lamarca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Pavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Lamarca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Walter</w:t>
+                <w:t xml:space="preserve">Ivan Borbath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId713" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Freis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNCI: Journal of the National Cancer Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 109 (5), pp.djw277. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jnci/djw277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poorly differentiated gastro-entero-pancreatic neuroendocrine carcinomas: Are they really heterogeneous? Insights from the FFCD-GTE national cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Tougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Walter</w:t>
+                <w:t xml:space="preserve">Emmanuel Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Tougeron</w:t>
+                <w:t xml:space="preserve">K. Le Malicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId720" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 79, pp.158 - 165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejca.2017.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prognostic factors in neuroendocrine carcinoma: biological markers are more useful than histomorphological markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Freis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.40609. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep40609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mTOR inhibitors activate PERK signaling and favor viability of gastrointestinal neuroendocrine cell lines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Fauvre</w:t>
+                <w:t xml:space="preserve">Evaluating lanreotide as maintenance therapy after first-line treatment in patients with non-resectable duodeno-pancreatic neuroendocrine tumours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Come Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouarioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Toumpanakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Legoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.15469⟩</w:t>
+              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (5), pp.568 - 571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dld.2017.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379643v1</w:t>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating lanreotide as maintenance therapy after first-line treatment in patients with non-resectable duodeno-pancreatic neuroendocrine tumours</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Legoux</w:t>
+                <w:t xml:space="preserve">mTOR inhibitors activate PERK signaling and favor viability of gastrointestinal neuroendocrine cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Freis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Massoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Fauvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dld.2017.02.004⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (13), pp.20974-20987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.15469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01599909v1</w:t>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type 1 serrated polyposis represents a predominantly female disease with a high prevalence of dysplastic serrated adenomas, without germline mutation in MUTYH, APC , and PTEN genes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlation between MGMT promoter methylation and response to temozolomide-based therapy in neuroendocrine neoplasms: an observational retrospective multicenter study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Campana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Pusceddu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Petronio</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Valerie Hervieu</w:t>
+                <w:t xml:space="preserve">Fabio Gelsomino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">United European Gastroenterology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2050640615594939⟩</w:t>
+              <w:t xml:space="preserve">Endocrine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60 (3), pp.490-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12020-017-1474-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495988v1</w:t>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroendocrine tumors producing calcitonin: characteristics, prognosis and potential interest of calcitonin monitoring during follow-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nozieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Goichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Nozieres</w:t>
+                <w:t xml:space="preserve">F. Borson-Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId742" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 174 (3), pp.335-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1530/EJE-15-0917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locally advanced pancreatic duct adenocarcinoma: pancreatectomy with planned arterial resection based on axial arterial encasement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Perinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nappo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Perinel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. El Bechwaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langenbeck's Archives of Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 401 (8), pp.1131-1142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00423-016-1488-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the combination of oxaliplatin and 5-fluorouracil or gemcitabine in patients with sporadic metastatic pulmonary carcinoid tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Planchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bouledrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Planchard</w:t>
+                <w:t xml:space="preserve">J.Y. Scoazec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId753" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Souquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lung Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 96, pp.68-73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lungcan.2016.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiochemotherapy Versus Surgery in Nonmetastatic Anorectal Neuroendocrine Carcinoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Type 1 serrated polyposis represents a predominantly female disease with a high prevalence of dysplastic serrated adenomas, without germline mutation in MUTYH, APC , and PTEN genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Petronio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Brieau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rosine Guimbaud</w:t>
+                <w:t xml:space="preserve">Marie‐odile Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MD.0000000000001864⟩</w:t>
+              <w:t xml:space="preserve">United European Gastroenterology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (2), pp.305-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2050640615594939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301145v1</w:t>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of shearwave elastography for the characterisation of focal liver lesions on ultrasound</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiochemotherapy Versus Surgery in Nonmetastatic Anorectal Neuroendocrine Carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Brieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Guibal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Pilleul</w:t>
+                <w:t xml:space="preserve">Céline Lepère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Guimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00330-012-2692-y⟩</w:t>
+              <w:t xml:space="preserve">Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 94 (42), pp.e1864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MD.0000000000001864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01918694v1</w:t>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrast-enhanced ultrasound after devascularisation of neuroendocrine liver metastases: functional and morphological evaluation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Mule</w:t>
+                <w:t xml:space="preserve">Antitumor Effect of Everolimus in Preclinical Models of High Grade Gastroenteropancreatic Neuroendocrine Carcinomas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lepinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00330-012-2646-4⟩</w:t>
+              <w:t xml:space="preserve">Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000347063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01918695v1</w:t>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antitumor Effect of Everolimus in Preclinical Models of High Grade Gastroenteropancreatic Neuroendocrine Carcinomas.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florian Lepinasse</w:t>
+                <w:t xml:space="preserve">Contrast-enhanced ultrasound after devascularisation of neuroendocrine liver metastases: functional and morphological evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benslama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000347063⟩</w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (3), pp.805--815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-012-2646-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00790198v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation and agreement between contrast-enhanced ultrasonography and perfusion computed tomography for assessment of liver metastases from endocrine tumors: normalization enhances correlation</w:t>
+                <w:t xml:space="preserve">Evaluation of shearwave elastography for the characterisation of focal liver lesions on ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lefort</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId767" w:history="1">
+                <w:t xml:space="preserve">A. Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boularan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bruce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pilleul</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (4), pp.1138--1149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-012-2692-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId781" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918702v1</w:t>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obstructing minute primary endocrine tumor of the main pancreatic duct: diagnostic relevance of endoscopic ultrasonography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlation and agreement between contrast-enhanced ultrasonography and perfusion computed tomography for assessment of liver metastases from endocrine tumors: normalization enhances correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pilleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gincul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Walter</w:t>
+                <w:t xml:space="preserve">S. L. Bridal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Napoleon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Partensky</w:t>
+                <w:t xml:space="preserve">F. Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pancreas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 41 (1), pp.164--165</w:t>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38 (6), pp.953--961</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918698v1</w:t>
+                <w:t xml:space="preserve">hal-01918702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroendocrine tumors of Meckel's diverticulum: lessons from a single institution study of eight cases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Obstructing minute primary endocrine tumor of the main pancreatic duct: diagnostic relevance of endoscopic ultrasonography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gincul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Napoleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Poncet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Walter</w:t>
+                <w:t xml:space="preserve">C. Lombard-Bohas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lepinasse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Chardon</w:t>
+                <w:t xml:space="preserve">C. Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gastrointestinal Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 15 (1), pp.101--109</w:t>
+              <w:t xml:space="preserve">Pancreas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (1), pp.164--165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918705v1</w:t>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F-18-FLT and F-18-FDG positron emission tomography for the imaging of advanced well-differentiated gastro-entero-pancreatic endocrine tumours</w:t>
+                <w:t xml:space="preserve">Neuroendocrine tumors of Meckel's diverticulum: lessons from a single institution study of eight cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Giammarile</w:t>
+                <w:t xml:space="preserve">G. Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hervieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Billotey</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Bournaud</w:t>
+                <w:t xml:space="preserve">F. Lepinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Medicine Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 32, pp.91-97</w:t>
+              <w:t xml:space="preserve">Journal of Gastrointestinal Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (1), pp.101--109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299115v1</w:t>
+                <w:t xml:space="preserve">hal-01918705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of somatostatin and octreotide on the interactions between neoplastic gastroenteropancreatic endocrine cells and endothelial cells: a comparison between in vitro and in vivo properties.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Walter</w:t>
+                <w:t xml:space="preserve">F-18-FLT and F-18-FDG positron emission tomography for the imaging of advanced well-differentiated gastro-entero-pancreatic endocrine tumours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Giammarile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Billotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lombard-Bohas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Hommell-Fontaine</w:t>
+                <w:t xml:space="preserve">D. Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Gouysse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mimoun Nejjari</w:t>
+                <w:t xml:space="preserve">C. Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroendocrinology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nuclear Medicine Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32, pp.91-97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId797" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710320v1</w:t>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-differentiated pancreatic islet cell carcinoma: Is there reversibility in mTOR inhibitor resistance?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Effects of somatostatin and octreotide on the interactions between neoplastic gastroenteropancreatic endocrine cells and endothelial cells: a comparison between in vitro and in vivo properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Colette Roche</w:t>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hommell-Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Gouysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pourreyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimoun Nejjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oncologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/0284186X.2011.562919⟩</w:t>
+              <w:t xml:space="preserve">Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94 (3), pp.200-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000328134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId803" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710300v1</w:t>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary neuroendocrine tumors of the main pancreatic duct: a rare entity.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Well-differentiated pancreatic islet cell carcinoma: Is there reversibility in mTOR inhibitor resistance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gilles Poncet</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Scoazec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virchows Archiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 458 (5), pp.537-46. </w:t>
+              <w:t xml:space="preserve">Acta Oncologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (5), pp.731-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00428-011-1067-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3109/0284186X.2011.562919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId808" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00713749v1</w:t>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the PI3K/mTOR pathway in murine endocrine cell lines: in vitro and in vivo effects on tumor cell growth.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Primary neuroendocrine tumors of the main pancreatic duct: a rare entity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hervieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Adham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Gincul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Poncet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virchows Archiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 458 (5), pp.537-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00428-011-1067-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2010.11.023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00710288v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">18F-FLT and 18F-FDG positron emission tomography for the imaging of advanced well-differentiated gastro-entero-pancreatic endocrine tumours.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Targeting the PI3K/mTOR pathway in murine endocrine cell lines: in vitro and in vivo effects on tumor cell growth.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Giammarile</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Claire Bournaud</w:t>
+                <w:t xml:space="preserve">Karine Villaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Medicine Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MNM.0b013e3283412143⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 178 (1), pp.336-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2010.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00814028v1</w:t>
+                <w:t xml:space="preserve">hal-00710288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcatheter local thrombolysis in patients with extensive TIPS thrombosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">18F-FLT and 18F-FDG positron emission tomography for the imaging of advanced well-differentiated gastro-entero-pancreatic endocrine tumours.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Giammarile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Billotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lombard-Bohas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dumortier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Vallin</w:t>
+                <w:t xml:space="preserve">Claire Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterol. Clin. Biol.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Medicine Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (2), pp.91-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MNM.0b013e3283412143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918717v1</w:t>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIPS thrombosis related to abdominal trauma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId821" w:history="1">
+                <w:t xml:space="preserve">Transcatheter local thrombolysis in patients with extensive TIPS thrombosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dumortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pietu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId718" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Gastroenterology &amp; Hepatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 22 (7), pp.883--885</w:t>
+              <w:t xml:space="preserve">Gastroenterol. Clin. Biol.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (12), pp.721--725</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId822" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918719v1</w:t>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VEGF Secretion by Neuroendocrine Tumor Cells Is Inhibited by Octreotide and by Inhibitors of the PI3K/AKT/mTOR Pathway.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TIPS thrombosis related to abdominal trauma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas R. Walter</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Pietu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pilleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dumortier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroendocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Gastroenterology &amp; Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (7), pp.883--885</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000289569⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00475083v1</w:t>
+                <w:t xml:space="preserve">hal-01918719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the combination 5-fluorouracil, dacarbazine, and epirubicin in patients with advanced well-differentiated neuroendocrine tumors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Walter</w:t>
+                <w:t xml:space="preserve">VEGF Secretion by Neuroendocrine Tumor Cells Is Inhibited by Octreotide and by Inhibitors of the PI3K/AKT/mTOR Pathway.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Villaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Gouysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bruneton</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Pilleul</w:t>
+                <w:t xml:space="preserve">Thomas R. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Colorectal Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000289569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918720v1</w:t>
+                <w:t xml:space="preserve">hal-00475083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angiogenesis and tumor progression in neuroendocrine digestive tumors.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Theillaumas</w:t>
+                <w:t xml:space="preserve">Evaluation of the combination 5-fluorouracil, dacarbazine, and epirubicin in patients with advanced well-differentiated neuroendocrine tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bruneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hervieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Surgical Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Clinical Colorectal Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (4), pp.248--254</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId831" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00475688v1</w:t>
+                <w:t xml:space="preserve">hal-01918720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemcitabine and oxaliplatin combination chemotherapy for metastatic well-differentiated neuroendocrine carcinomas: a single-center experience.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe A Cassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas R. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22265,3426 +22253,3572 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cncr.24384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00391942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angiogenesis and tumor progression in neuroendocrine digestive tumors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Villaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pourreyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Theillaumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Surgical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 154 (1), pp.68-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jss.2008.03.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human blood biomarkers of skeletal muscle atrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Delabrise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Société Française de Myologie 21ème Édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Myologie, Nov 2024, Clermont - Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etoposide-based rechallenge and second/third line treatments in patients with metastatic neuroendocrine carcinoma: Results from the multicenter RBNEC study of the Groupe d'Etude des Tumeurs Endocrines (GTE) and the ENDOCAN-RENATEN network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Characterisation, prognosis, and treatment of patients with locally advanced or metastatic thymic carcinoid tumor: A retrospective study of the French GTE-ENDOCAN RENATEN and RYTHMIC networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Annual ENETS Conference for the Diagnosis and Treatment of Neuroendocrine Tumor Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2022, Barcelona (ES), Spain. pp.111</w:t>
+              <w:t xml:space="preserve">, Mar 2022, Barcelona (ES), Spain. pp.73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId844" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490282v1</w:t>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LBA46 Bevacizumab (B) plus FOLFIRI after failure of platinum-etoposide in patients (pts) with advanced neuroendocrine carcinoma (NEC): The PRODIGE 41-BEVANEC randomized phase II study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Etoposide-based rechallenge and second/third line treatments in patients with metastatic neuroendocrine carcinoma: Results from the multicenter RBNEC study of the Groupe d'Etude des Tumeurs Endocrines (GTE) and the ENDOCAN-RENATEN network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstract Book of the ESMO Congress 2022, 9 - 13 September 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th Annual ENETS Conference for the Diagnosis and Treatment of Neuroendocrine Tumor Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Barcelona (ES), Spain. pp.111</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId845" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489922v1</w:t>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation, prognosis, and treatment of patients with locally advanced or metastatic thymic carcinoid tumor: A retrospective study of the French GTE-ENDOCAN RENATEN and RYTHMIC networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">LBA46 Bevacizumab (B) plus FOLFIRI after failure of platinum-etoposide in patients (pts) with advanced neuroendocrine carcinoma (NEC): The PRODIGE 41-BEVANEC randomized phase II study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Coriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. El Hajbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Annual ENETS Conference for the Diagnosis and Treatment of Neuroendocrine Tumor Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Abstract Book of the ESMO Congress 2022, 9 - 13 September 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Paris, France. pp.S1412, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annonc.2022.08.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId851" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490299v1</w:t>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antisecretory effect of oral targeted therapies in advanced functioning neuroendocrine tumors (the ASSET-NET study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Annual ENETS Conference for the Diagnosis and Treatment of Neuroendocrine Tumor Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Barcelona (ES), Spain. pp.186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surgical management of patients with sporadic Zollinger-Ellison Syndrome: An ACHBT and GTE study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Characterising aggressive pulmonary carcinoids through integrative omics analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Annual ENETS Conference for the Diagnosis and Treatment of Neuroendocrine Tumor Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2022, Barcelona (ES), Spain. pp.195</w:t>
+              <w:t xml:space="preserve">, Mar 2022, Barcelona (ES), Spain. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId853" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490290v1</w:t>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterising aggressive pulmonary carcinoids through integrative omics analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Surgical management of patients with sporadic Zollinger-Ellison Syndrome: An ACHBT and GTE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Annual ENETS Conference for the Diagnosis and Treatment of Neuroendocrine Tumor Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2022, Barcelona (ES), Spain. pp.29</w:t>
+              <w:t xml:space="preserve">, Mar 2022, Barcelona (ES), Spain. pp.195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId854" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489996v1</w:t>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognosis and the role of Rb expression in metastatic grade 3 neuroendocrine carcinoma (G3NEC), results from the multicenter retrospective RbNEC study</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">LBA41 Nivolumab (nivo) ± ipilimumab (ipi) in pre-treated patients with advanced, refractory pulmonary or gastroenteropancreatic poorly differentiated neuroendocrine tumors (NECs) (GCO-001 NIPINEC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mazieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Otto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Annual ENETS Conference for the Diagnosis and Treatment of Neuroendocrine Tumor Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Abstract Book of the ESMO Congress 2021, 16 – 21 September</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France. pp.S1318, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId864" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annonc.2021.08.2119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId855" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492213v1</w:t>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost of carcinoid syndrome (CS) In France: Analysis of the national health insurance database</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">OPERA: Observational study of perception of information and quality of life (QoL) in patients with gastroenteropancreatic neuroendocrine tumors (GEP-NETs) starting Lanreotide Autogel (LAN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Annual ENETS Conference for the Diagnosis and Treatment of Neuroendocrine Tumor Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2021, Virtual conference, Germany. pp.76</w:t>
+              <w:t xml:space="preserve">, Feb 2021, Virtual conference, Germany. pp.136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId856" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492045v1</w:t>
+            <w:hyperlink r:id="rId865" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LBA41 Nivolumab (nivo) ± ipilimumab (ipi) in pre-treated patients with advanced, refractory pulmonary or gastroenteropancreatic poorly differentiated neuroendocrine tumors (NECs) (GCO-001 NIPINEC)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cost of carcinoid syndrome (CS) In France: Analysis of the national health insurance database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstract Book of the ESMO Congress 2021, 16 – 21 September</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th Annual ENETS Conference for the Diagnosis and Treatment of Neuroendocrine Tumor Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Virtual conference, Germany. pp.76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId857" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492251v1</w:t>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPERA: Observational study of perception of information and quality of life (QoL) in patients with gastroenteropancreatic neuroendocrine tumors (GEP-NETs) starting Lanreotide Autogel (LAN)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Plasmatic and urinary 5-hydroxyindolacetic acid measurements in patients with midgut neuroendocrine tumors: A GTE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Annual ENETS Conference for the Diagnosis and Treatment of Neuroendocrine Tumor Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2021, Virtual conference, Germany. pp.136</w:t>
+              <w:t xml:space="preserve">, Feb 2021, Virtual conference, Germany. pp.104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId864" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492200v1</w:t>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmatic and urinary 5-hydroxyindolacetic acid measurements in patients with midgut neuroendocrine tumors: A GTE study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Lanreotide as maintenance therapy after first-line treatment in patients with non-resectable duodeno-pancreatic neuroendocrine tumors - An international double-blind, placebo-controlled randomized phase 2. Prodige 31 REMINET. A FFCD study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Annual ENETS Conference for the Diagnosis and Treatment of Neuroendocrine Tumor Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2021, Virtual conference, Germany. pp.104</w:t>
+              <w:t xml:space="preserve">, Feb 2021, Virtual conference, Germany. pp.139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId865" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492492v1</w:t>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanreotide as maintenance therapy after first-line treatment in patients with non-resectable duodeno-pancreatic neuroendocrine tumors - An international double-blind, placebo-controlled randomized phase 2. Prodige 31 REMINET. A FFCD study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Prognosis and the role of Rb expression in metastatic grade 3 neuroendocrine carcinoma (G3NEC), results from the multicenter retrospective RbNEC study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Annual ENETS Conference for the Diagnosis and Treatment of Neuroendocrine Tumor Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2021, Virtual conference, Germany. pp.139</w:t>
+              <w:t xml:space="preserve">, Feb 2021, Virtual conference, Germany. pp.107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId866" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492188v1</w:t>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of Alkylating Agent Re-challenge after Therapeutic Pause in Metastatic Pancreatic Neuroendocrine Tumors (PanNET)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Patient and Nurse Satisfaction with the New Lanreotide Autogel Pre-Filled Syringe in Neuroendocrine Tumors (NET): A Prospective Study (SONATE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Annual ENETS Conference for the Diagnosis and Treatment of Neuroendocrine Tumor Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2020, Virtual conference, Germany. pp.(H11)</w:t>
+              <w:t xml:space="preserve">, Mar 2020, Virtual conference, Germany. pp.H30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId867" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493642v1</w:t>
+            <w:hyperlink r:id="rId870" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic review and exploratory network meta-analysis of third-line treatments for metastatic colorectal cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Differential Diagnosis (DDX) of Carcinoid Syndrome Diarrhea (CSD): A Systematic Literature Review (SLR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPOR 2020 HEOR: Advancing Evidence to Action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Orlando (FL), United States. pp.S30</w:t>
+              <w:t xml:space="preserve">12th Annual Multidisciplinary Neuroendocrine Tumor Medical Symposium of the North American Neuroendocrine Tumor Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Boston (MA), United States. pp.472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId868" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492668v1</w:t>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient and Nurse Satisfaction with the New Lanreotide Autogel Pre-Filled Syringe in Neuroendocrine Tumors (NET): A Prospective Study (SONATE)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Impact of Small Cell (SC) versus (vs.) Non-Small Cell (nSC) Morphology on Outcomes of Patients (pts) with Extra-Pulmonary, Poorly Differentiated Neuroendocrine Carcinoma (EP-PD-NEC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Annual ENETS Conference for the Diagnosis and Treatment of Neuroendocrine Tumor Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Virtual conference, Germany. pp.H30</w:t>
+              <w:t xml:space="preserve">Abstracts of the 17th Annual ENETS Conference for the Diagnosis and Treatment of Neuroendocrine Tumor Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Barcelona (ES), Spain. pp.(J25)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId869" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493487v1</w:t>
+            <w:hyperlink r:id="rId872" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Small Cell (SC) versus (vs.) Non-Small Cell (nSC) Morphology on Outcomes of Patients (pts) with Extra-Pulmonary, Poorly Differentiated Neuroendocrine Carcinoma (EP-PD-NEC)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Dacarbazine- or Temozolomide-Based Chemotherapy in Metastatic Digestive Neuroendocrine Carcinomas in Post First-line Chemotherapy: A Retrospective Multicentric Study of the French Group of Endocrine Tumours (GTE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts of the 17th Annual ENETS Conference for the Diagnosis and Treatment of Neuroendocrine Tumor Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Barcelona (ES), Spain. pp.(J25)</w:t>
+              <w:t xml:space="preserve">17th Annual ENETS Conference for the Diagnosis and Treatment of Neuroendocrine Tumor Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Virtual conference, Germany. pp.(H08)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId870" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492643v1</w:t>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Diagnosis (DDX) of Carcinoid Syndrome Diarrhea (CSD): A Systematic Literature Review (SLR)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">OPERA: Observational Study of Perception of Information and Quality of Life in Patients with Gastroenteropancreatic NeuroEndocrine TumoRs Starting LAnreotide Autogel-Baseline Characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Annual Multidisciplinary Neuroendocrine Tumor Medical Symposium of the North American Neuroendocrine Tumor Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Boston (MA), United States. pp.472</w:t>
+              <w:t xml:space="preserve">17th Annual ENETS Conference for the Diagnosis and Treatment of Neuroendocrine Tumor Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Virtual conference, Germany. pp.(D23)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId871" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493548v1</w:t>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dacarbazine- or Temozolomide-Based Chemotherapy in Metastatic Digestive Neuroendocrine Carcinomas in Post First-line Chemotherapy: A Retrospective Multicentric Study of the French Group of Endocrine Tumours (GTE)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">The PanNENomics Project: A Call for an International Collaborative Effort Built on the Success of the LungNENomics Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Annual ENETS Conference for the Diagnosis and Treatment of Neuroendocrine Tumor Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2020, Virtual conference, Germany. pp.(H08)</w:t>
+              <w:t xml:space="preserve">, Mar 2020, Virtual conference, Germany. pp.(C08)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId872" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493659v1</w:t>
+            <w:hyperlink r:id="rId875" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPERA: Observational Study of Perception of Information and Quality of Life in Patients with Gastroenteropancreatic NeuroEndocrine TumoRs Starting LAnreotide Autogel-Baseline Characteristics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">A systematic review and exploratory network meta-analysis of third-line treatments for metastatic colorectal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Annual ENETS Conference for the Diagnosis and Treatment of Neuroendocrine Tumor Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Virtual conference, Germany. pp.(D23)</w:t>
+              <w:t xml:space="preserve">ISPOR 2020 HEOR: Advancing Evidence to Action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Orlando (FL), United States. pp.S30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId873" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493628v1</w:t>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PanNENomics Project: A Call for an International Collaborative Effort Built on the Success of the LungNENomics Project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Efficacy of Alkylating Agent Re-challenge after Therapeutic Pause in Metastatic Pancreatic Neuroendocrine Tumors (PanNET)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Annual ENETS Conference for the Diagnosis and Treatment of Neuroendocrine Tumor Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2020, Virtual conference, Germany. pp.(C08)</w:t>
+              <w:t xml:space="preserve">, Mar 2020, Virtual conference, Germany. pp.(H11)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId874" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493635v1</w:t>
+            <w:hyperlink r:id="rId877" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Carcinoid Syndrome Diarrhea (CSD) Interventions on Patient Experience Outcomes: A Systematic Literature Review (SLR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Annual ENETS Conference for the Diagnosis and Treatment of Neuroendocrine Tumor Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Barcelone (ES), Spain. pp.(J15)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Diagnosis (DDx) of Carcinoid Syndrome Diarrhea (CSD): A Systematic Literature Review (SLR)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Temozolomide (TEM) vs Temozolomide-Capecitabine (CAP) in Advanced Pancreatic NET (pNET): A Multicenter Retrospective Analysis of 138 Patients Using a Propensity Score</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Annual ENETS Conference for the Diagnosis and Treatment of Neuroendocrine Tumor Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Barcelona (ES), Spain. pp.(J08)</w:t>
+              <w:t xml:space="preserve">6th Annual ENETS Conference for the Diagnosis and Treatment of Neuroendocrine Tumor Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Barcelona (ES), Spain. pp.(H08)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId876" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493888v1</w:t>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId877" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temozolomide (TEM) vs Temozolomide-Capecitabine (CAP) in Advanced Pancreatic NET (pNET): A Multicenter Retrospective Analysis of 138 Patients Using a Propensity Score</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Differential Diagnosis (DDx) of Carcinoid Syndrome Diarrhea (CSD): A Systematic Literature Review (SLR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Annual ENETS Conference for the Diagnosis and Treatment of Neuroendocrine Tumor Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Barcelona (ES), Spain. pp.(H08)</w:t>
+              <w:t xml:space="preserve">16th Annual ENETS Conference for the Diagnosis and Treatment of Neuroendocrine Tumor Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Barcelona (ES), Spain. pp.(J08)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId877" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495620v1</w:t>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Temozolomide-Capecitabine to 5-Fluorouracile-Dacarbazine in 247 Patients with Advanced Digestive Neuroendocrine Tumors Using Propensity Score Analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Annual ENETS Conference for the Diagnosis and Treatment of Neuroendocrine Tumor Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Barcelona (ES), France. pp.(H07)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId879" w:history="1">
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carcinoid heart disease (CHD): the CRUSOE-NETs, a prospective cohort study from the French group of endocrine tumours (GTE)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Framework synthesis of qualitative and quantitative evidence to explore the differential diagnosis of diarrhea in neuroendocrine tumor patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th ESMO Congress (ESMO 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISPOR 2019: Rapid. Disruptive. Innovative: A New Era in HEOR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nouvelle Orléans (LA), United States. pp.S265</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId879" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493904v1</w:t>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framework synthesis of qualitative and quantitative evidence to explore the differential diagnosis of diarrhea in neuroendocrine tumor patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Carcinoid heart disease (CHD): the CRUSOE-NETs, a prospective cohort study from the French group of endocrine tumours (GTE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId884" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dekeister Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId885" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Hentic Dhome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId886" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPOR 2019: Rapid. Disruptive. Innovative: A New Era in HEOR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44th ESMO Congress (ESMO 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Barcelona (ES), Spain. pp.v196, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/annonc/mdz245.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId884" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493855v1</w:t>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endoscopic Management of 345 Small Rectal Neuroendocrine Tumours: A National Study from the French Group of Endocrine Tumours (GTE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Annual ENETS Conference for the Diagnosis and Treatment of Neuroendocrine Tumor Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Barcelona (ES), Spain. pp.(G01)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient Survey Devoted to Characterizing Experience and Expectations of Patients with Neuroendocrine Tumors (NET)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Annual ENETS Conference for the Diagnosis and Treatment of Neuroendocrine Tumor Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Barcelona (ES), Spain. pp.(D59)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Everolimus after transarterial liver therapy of metastases from gastrointestinal neuroendocrine tumors: The FFCD 1104-EVACEL-GTE phase II study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd ESMO Congress (ESMO 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Munich (Allemagne), Germany. pp.viii469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perioperative Chemotherapy in Resectable Neuroendocrine Carcinomas of the Digestive Tract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Annual ENETS Conference for the Diagnosis and Treatment of Neuroendocrine Tumor Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Barcelona (ES), Spain. pp.(H20)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId889" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REMINET : A European, Multicenter, Phase II/III Randomized Double-Blind, Placebo-Controlled Study Evaluating Lanreotide As Maintenance Therapy after First-Line Treatment in Patients with Non-Resectable Duodeno-Pancreatic Neuroendocrine Tumors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Guimbaud</w:t>
+                <w:t xml:space="preserve">Mixed adeno-neuroendocrine carcinoma (MANEC) of the gastroenteropancreatic (GEP) tract: A multicentre retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId893" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frizziero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId894" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId895" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chakrabarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId896" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Childs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId897" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.V. Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th Annual ENETS Conference for the Diagnosis and Treatment of Neuroendocrine Tumor Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">42nd ESMO Congress (ESMO 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Madrid (ES), Spain. pp.155, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId898" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/annonc/mdx368.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId889" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664217v1</w:t>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId893" w:history="1">
+            <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed adeno-neuroendocrine carcinoma (MANEC) of the gastroenteropancreatic (GEP) tract: A multicentre retrospective study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T.V. Luong</w:t>
+                <w:t xml:space="preserve">Comparison of performances of three technologies for detection of RAS mutations in cfDNA (NGS strategy, BEAMing assay and ddPCR BioRAD assay)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId900" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId901" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId902" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rodriguez-Lafrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId903" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cheynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd ESMO Congress (ESMO 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Madrid (ES), Spain. pp.155, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2017, Madrid (ES), Spain. pp.197, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId904" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/annonc/mdx393.107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/annonc/mdx368.038⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04500086v1</w:t>
+                <w:t xml:space="preserve">hal-04499713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId900" w:history="1">
+            <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of performances of three technologies for detection of RAS mutations in cfDNA (NGS strategy, BEAMing assay and ddPCR BioRAD assay)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intraoperative Carcinoid Syndrome during Small-Bowel NET Surgery: Description, Prevalence and Risk Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd ESMO Congress (ESMO 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th Annual ENETS Conference for the Diagnosis and Treatment of Neuroendocrine Tumor Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Barcelona (ES), Spain. pp.(R6)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/annonc/mdx393.107⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04499713v1</w:t>
+                <w:t xml:space="preserve">hal-04504145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraoperative Carcinoid Syndrome during Small-Bowel NET Surgery: Description, Prevalence and Risk Factors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Treatment of Metastatic Pancreatic Neuroendocrine Tumors: Relevance of ENETS 2016 Guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Annual ENETS Conference for the Diagnosis and Treatment of Neuroendocrine Tumor Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2017, Barcelona (ES), Spain. pp.(R6)</w:t>
+              <w:t xml:space="preserve">, Mar 2017, Barcelone (ES), Spain. pp.(J6)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504145v1</w:t>
+                <w:t xml:space="preserve">hal-04500118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of Metastatic Pancreatic Neuroendocrine Tumors: Relevance of ENETS 2016 Guidelines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Patient-Reported Preferences in Treatments Approved in Neuroendocrine Tumors: A National Survey from the French Group of Endocrine Tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Annual ENETS Conference for the Diagnosis and Treatment of Neuroendocrine Tumor Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2017, Barcelone (ES), Spain. pp.(J6)</w:t>
+              <w:t xml:space="preserve">, Mar 2017, Barcelona (ES), Spain. pp.(R12)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500118v1</w:t>
+                <w:t xml:space="preserve">hal-04495920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-Reported Preferences in Treatments Approved in Neuroendocrine Tumors: A National Survey from the French Group of Endocrine Tumors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Implication of Neuropilin-2 in the Progression of Small Intestinal Neuroendocrine Tumors: Towards a Promising Therapeutic Target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Annual ENETS Conference for the Diagnosis and Treatment of Neuroendocrine Tumor Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2017, Barcelona (ES), Spain. pp.(R12)</w:t>
+              <w:t xml:space="preserve">, Mar 2017, Barcelona (ES), Spain. pp.(A2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04495920v1</w:t>
+                <w:t xml:space="preserve">hal-04504139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of Neuropilin-2 in the Progression of Small Intestinal Neuroendocrine Tumors: Towards a Promising Therapeutic Target</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">REMINET : A European, Multicenter, Phase II/III Randomized Double-Blind, Placebo-Controlled Study Evaluating Lanreotide As Maintenance Therapy after First-Line Treatment in Patients with Non-Resectable Duodeno-Pancreatic Neuroendocrine Tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId910" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId911" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Legoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Malicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId912" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Annual ENETS Conference for the Diagnosis and Treatment of Neuroendocrine Tumor Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Barcelona (ES), Spain. pp.(A2)</w:t>
+              <w:t xml:space="preserve">The 14th Annual ENETS Conference for the Diagnosis and Treatment of Neuroendocrine Tumor Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Barcelone, Spain. pp.187 (J8)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504139v1</w:t>
+                <w:t xml:space="preserve">hal-01664217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId910" w:history="1">
+            <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FFCD Prodige 31 Reminnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId890" w:history="1">
+            <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Legoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Malicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Guimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 14th Annual ENETS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Barcelone, Spain. , 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId911" w:history="1">
+            <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.35427.35368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId910" w:history="1">
+            <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId912" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MISE EN PLACE ET EVALUATION D'UNE ACTIVITE DE PHARMACIE CLINIQUE EN HOPITAL DE JOUR ONCOLOGIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId913" w:history="1">
+            <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Malagutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId914" w:history="1">
+            <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lombard-Bohas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xémes Journées de la Société Française de Pharmacie Oncologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId912" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25694,365 +25828,365 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId915" w:history="1">
+            <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endoscopic removal of colorectal T1 cancers: Why is a 1-year follow-up recommended by ESGE when resection is R0 and curative?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Response to Comment on “Current Management and Predictive Factors of Lymph Node Metastasis of Appendix Neuroendocrine Tumors: A National Study From the French Group of Endocrine Tumors (GTE)”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-0900-3878⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Rault-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Scoazec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.e44-e46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId919" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/sla.0000000000003079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId915" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493873v1</w:t>
+            <w:hyperlink r:id="rId918" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId917" w:history="1">
+            <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to Comment on “Current Management and Predictive Factors of Lymph Node Metastasis of Appendix Neuroendocrine Tumors: A National Study From the French Group of Endocrine Tumors (GTE)”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Endoscopic removal of colorectal T1 cancers: Why is a 1-year follow-up recommended by ESGE when resection is R0 and curative?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/sla.0000000000003079⟩</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.E816-E817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId921" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-0900-3878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId917" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493856v1</w:t>
+            <w:hyperlink r:id="rId920" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId919" w:history="1">
+            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No histology for diminutive duodenal neuroendocrine tumors: Is it safe?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, pp.E308-E309. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId920" w:history="1">
+            <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/a-0650-4478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId919" w:history="1">
+            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId921" w:history="1">
+            <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Everolimus in ileum neuroendocrine tumours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lombard-Bohas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.236. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId922" w:history="1">
+            <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0140-6736(16)31039-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId921" w:history="1">
+            <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26062,161 +26196,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId923" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-read sequencing identifies aberrant fragmentation patterns linked to elevated cell-free DNA levels in cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId924" w:history="1">
+            <w:hyperlink r:id="rId927" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin P Berman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId925" w:history="1">
+            <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah A Erdman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Wheeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Cayford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Valery Turatsinze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId923" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId926"/>
+      <w:footerReference w:type="default" r:id="rId929"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -26363,51 +26497,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555905v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kuhlen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calogero Virgone" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Redlich" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Abele" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lopez-Almaraz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1545-5017.70194" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457268v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Koumarianou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Derks" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tsoli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Volante" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynnette Fernandez-Cuesta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endrev/bnag001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562456v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hunaut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gerard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Hercent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Hentic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buecher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12022-026-09913-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583642v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baudin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Durand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieneke Buikhuisen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Capdevila" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Caplin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.70174" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606558v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Habouzit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Al Mansour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Lachachi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chaib" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13187-026-02886-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451474v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Barbier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grinberg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fran&#231;ois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icvts/ivag001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591715v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Juin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Perrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cadiot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Do Cao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejendo/lvag061" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588436v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Berman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Erdman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Wheeler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Cayford" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Valery Turatsinze" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-026-04060-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536623v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierre Walter" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mazieres" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Otto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lena" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Lepage" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO-25-01657" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562450v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaujoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pattou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Adham" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bachellier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wjs.70303" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022367v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Pubul" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbano Anido" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Molina-Cerrillo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-025-13941-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988732v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Abadie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldja Abderrahmane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Abdous" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Abel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oanez Ackermann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2024.101183" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165346v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fernandez-Cuesta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voegele" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hemon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alcala" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aune" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmorc.2025.100014" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056032v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Veldhuis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Vries-Huizing" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Theysohn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.70034" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987278v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#8217;huillier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Poncet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pasquer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lombard-Bohas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EO-24-0056" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987279v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Agazzi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eukene Rojo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena de Cristofaro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rivory" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2535-1929" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062946v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ganame" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Li&#232;vre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tougeron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2025.115450" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106538v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Shitara" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lorenzen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Li" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxian Bai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonz&#225;lez Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO-25-00748" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987277v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alcala" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mathian" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrissie Thirlwell" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI186702" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987274v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Patte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Pommier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferrari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia Fei-Lei Chung" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ouzounova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57305-8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934196v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chevalier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonnet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Come Lepage" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Borson-Chazot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jendso/bvae102" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886197v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecomte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hadoux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Niccoli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Saban-Roche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.23.02724" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490334v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pontarollo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonjour" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pioche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lavrut" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00428-023-03722-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575949v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mekkan-Bouv Hez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Derbey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Mestier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo D" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/js9.0000000000001382" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465202v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Haissaguerre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Afchain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.123.266063" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647923v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacques" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Wallenhorst" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2291-9448" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435460v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cheminel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Lupu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lepilliez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leblanc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14309/ajg.0000000000002516" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655442v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Mathian" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Drouet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sexton-Oates" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Papotti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelosi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2024.103591" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675518v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Fosse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Girot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Beron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.123.267363" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886186v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecoeur" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita-Maria Sfeir" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Souifi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Damour" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejendo/lvae150" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490329v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Goudet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barlier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2023.09.003" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04638761v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chardon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hervieu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Payen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ERC-24-0052" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522637v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coppin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Romanet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cuny" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ma&#239;za" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgae055" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490348v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroin Kalifi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deguelte" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-023-14382-7" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338301v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brugel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Goichot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Li&#232;vre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejendo/lvad157" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517673v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Duponchelle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Subtil" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dansin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13331" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489754v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Scoazec" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17588359231171041" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183824v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coupier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallien" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boillot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ctr.14841" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490396v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milenea Muzzolini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gie.2023.07.023" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489743v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Robin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sauvanet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Najah" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Falconi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surg.2022.12.030" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489831v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hautefeuille" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coriat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dominguez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejendo/lvad094" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489844v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Fazio" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Gervaso" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorvardur Halfdanarson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sonbol" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Eiring" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/erc-22-0395" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04107206v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kryza" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Wischhusen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Richaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Hervieu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sidi Boumedine" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202216732" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490380v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-023-14276-8" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490390v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie de Rycke" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ouvrard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mennetrey" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choaib Lachachi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.123.265584" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489826v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kaltsas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Knigge" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Toumpanakis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Santos" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13332" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282951v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Zaanan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Henriques" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Turpin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Manfredi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jncics/pkad064" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489738v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lievre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Malka" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Elhajbi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1470-2045(23)00001-3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489852v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Delhomme" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Arangalage" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Suc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13262" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04168612v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fenouil" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Lavrut" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rabeyrin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayvan Mohkam" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prp.2023.154406" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489768v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Mouawad" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gueguen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thom&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lapeyre-Mestre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2023.102177" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490245v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Morin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keo-Morakort Benedetto" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Deville" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Milot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Theillaumas" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EC-22-0097" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954228v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ouvrard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boursier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sahakian" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.122.263984" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04352533v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Genova" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mangiante" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tabone-Eglinger" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151010v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Polazzi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lemelin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Fernandez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Labonne" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13092" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489869v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xixi Ye-Tran" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouattour" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Perret" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2022.40.16_suppl.e16194" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03662789v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Le Bras" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bando-Delaunay" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Al-Mansour" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgab891" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490255v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Passot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;emmanuel Bonnot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cashin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Ceelen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00268-022-06498-w" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500038v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Patenotte" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Yzet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1866-8080" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810530v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Phelip" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Malicot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dahan" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2022.07.033" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03746086v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kanaan" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Hescot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ERC-22-0102" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490313v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beron" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Smith" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hadoux" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2022.07.1013" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490222v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Schoch" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lisotti" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fumex" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/eus-d-22-00014" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925724v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonvalot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Dufresne" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Gangi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le P&#233;choux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2022.03.004" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490265v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Hajjar" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Gelli" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2022.03.019" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03731980v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boyer" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sefrioui" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cohen" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chautard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2022.03.011" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03831063v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flagiello" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pozzi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Francois" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Harthy" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Forestier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carrev.2021.12.027" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490284v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Senellart" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouarioua" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000518650" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883938v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Miralli&#233;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Regenet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjs/znac006" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490226v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Roth" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Fayet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Benmameche-Medjahed" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ducimeti&#232;re" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Charreton" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14215413" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179693v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Gay-Chevallier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perinel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forestier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000508102" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999436v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Garcia" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauthier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lopez" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000512502" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492172v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Morgant" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Artru" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Oudjit" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Lourenco" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/atm-20-3474" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492482v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/erc-21-0034" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287271v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Savagner" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedia Brixi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dominguez-Tinajero" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgaa924" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470221v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc O'Brien" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Barret" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;remie Jacques" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rahmi" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050640620958903" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492472v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barthelemy" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Hervieu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/eo-21-0012" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03333521v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tougeron" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2021.04.016" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670041v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Assenat" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mineur" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mollevi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lopez-Crapez" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.33225" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492195v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hodroj" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barthelemy" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lega" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grenet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Gagnieu" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2021.100125" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179679v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maurel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Guimbaud" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-20-1138" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490309v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Belmont" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sajous" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bruyas" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Calattini" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cartalat" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14010029" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999432v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Millot" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000511849" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410529v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Jiang" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vieugu&#233;" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rama" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;guy Delcros" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202012878" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492495v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de la Fouchardi&#232;re" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Marion-Audibert" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duclos" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Darcha" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13143515" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492163v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13215473" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492480v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Frizziero" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Taboada" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Zaninotto" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Luchini" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13164152" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492502v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Smith" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pan.2021.08.001" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03600262v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Hescot" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.04.030" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492712v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohid Khan" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Buchanan-Hughes" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Worthington" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Keeber" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v26.i30.4537" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151916v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maucort-Boulch" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Castel-Kremer" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000503901" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470335v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meunier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambin" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1268-7057" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493508v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Bertrand" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beoletto" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ponchon" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1149-1224" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02996214v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pellat" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Augustin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000502825" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492707v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leeuwenkamp" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Smith-Palmer" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ortiz" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Werner" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Valentine" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13696998.2020.1830286" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492643v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Hue-Fontaine" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Raverot" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2020.02.011" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179697v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fort&#233;" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Petit" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;pilliez" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Vanbiervliet" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1117-3166" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491996v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veyre" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fine" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rostain" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1244-9526" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492751v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couronne" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ec-20-0192" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492690v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2020.09.001" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492656v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Hawkins" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pollock" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Colaone" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suki Shergill" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00432-020-03315-6" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492748v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courbon" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2020.02.011" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492743v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Evrard" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Boissieu" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000500862" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478376v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Minon" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Soriano" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morland" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12020-019-02095-5" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493496v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mair&#233;ad Mcnamara" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/erc-19-0483" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486315v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barritault" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;ron" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2019.02.001" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02547901v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Rault-Petit" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guy&#233;tant" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rohmer" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000002736" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493972v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Legoux" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000498887" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493892v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kepenekian" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muller" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valette" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousset" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauvenet" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bjs5.50140" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493932v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bipasha Chakrabarty" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Childs" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Luong" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v25.i39.5991" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02549178v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roquin" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Terrebonne" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050640619861883" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493877v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borathchakra Oung" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vgie.2019.08.006" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484938v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Robelin" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Planchard" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtho.2019.02.002" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653929v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bollard" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Radkova" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Massoma" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.5321" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923574v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Imperiale" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Addeo" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ruhland" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Roche" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9120300" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492687v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Treglia" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giovanella" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Hindi&#233;" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Jha" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12020-019-02131-4" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489062v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lorenzo" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cros" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beem.2019.101293" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493861v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barbier" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2019.09.021" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494066v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goddard" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gadot" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-17-0325" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493982v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/cmar.S163141" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494047v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene de Talhouet" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Charlois" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Graillot" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chopin-Laly" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2018.03.007" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494046v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chon&#233;" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0606-4792" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699411v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2017.11.020" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DK6B79P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383088v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dusserre" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Wozny" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geiguer" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.24950" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493977v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gandilhon" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Soler-Michel" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Vecchiato" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaunier" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fay" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2018.08.007" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495704v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Plante" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubreuil" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2017.10.003" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151948v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dumortier" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Poinsot" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Thimonier" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chambon-Augoyard" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2018.04.011" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495732v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Katzarov" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0640-2464" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494027v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Fouch&#233;" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bouffard" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Charlotte Le Goff" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Prothet" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malavieille" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ec-18-0324" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495727v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dreyer" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couffignal" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000487237" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494061v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Campana" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pusceddu" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gelsomino" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12020-017-1474-3" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173123v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Olesinski" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mithieux" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Hilleret" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12149-017-1165-4" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01576810v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruszniewski" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12020-017-1355-9" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495896v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zhenzhen Wang" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Guillaud" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cotte" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pasquer" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050640616678150" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02451453v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Baudin" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000457955" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494085v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Foulfoin" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rousset" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/erc-16-0464" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495910v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1470-2045(17)30618-6" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495950v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Saurin" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc1702562" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495937v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Terris" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/theoncologist.2016-0393" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495933v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Lamarca" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pavel" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Borbath" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Freis" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/djw277" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01609152v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Walter" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Tougeron" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudin" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Malicot" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecomte" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2017.04.009" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNG1TF35-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500093v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40609" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379643v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lebeau" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fauvre" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.15469" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01599909v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dahan" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2017.02.004" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X497W878-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495988v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Petronio" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pinson" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;odile Joly" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050640615594939" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850353v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nozieres" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chardon" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borson-Chazot" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hervieu" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-15-0917" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496006v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perinel" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nappo" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Bechwaty" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00423-016-1488-y" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495958v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Planchard" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouledrak" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Scoazec" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Souquet" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lungcan.2016.03.018" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZP27HG5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301145v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Brieau" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lep&#232;re" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000001864" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918694v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guibal" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boularan" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruce" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vallin" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilleul" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-012-2692-y" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BLSMCDG6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918695v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefort" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benslama" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mule" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-012-2646-4" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-29Q9GGQB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790198v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couderc" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Blanc" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lepinasse" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000347063" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918702v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Bridal" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frouin" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918698v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gincul" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Napoleon" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lombard-Bohas" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Partensky" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918705v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poncet" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepinasse" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299115v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giammarile" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billotey" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bars" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bournaud" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710320v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hommell-Fontaine" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouysse" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pourreyron" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun Nejjari" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000328134" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710300v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/0284186X.2011.562919" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713749v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Gincul" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00428-011-1067-0" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DXRM3HJX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710288v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Villaume" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2010.11.023" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814028v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giammarile" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billotey" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Bars" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bournaud" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MNM.0b013e3283412143" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918717v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumortier" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guillaud" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pietu" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918719v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475083v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Walter" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000289569" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918720v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bruneton" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Cassier" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475688v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2008.03.055" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZV2R82MG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391942v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe A Cassier" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Eymard" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ardisson" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Perol" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.24384" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992128v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Delabrise" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aniort" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Polge" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Claustre" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490282v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489922v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lievre" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coriat" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malka" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. El Hajbi" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2022.08.045" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490299v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490234v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490290v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489996v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492213v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492045v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492251v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girard" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazieres" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Otto" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lena" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepage" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2021.08.2119" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492200v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492492v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492188v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493642v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492668v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493487v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492643v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493548v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493659v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493628v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493635v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493864v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493888v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495620v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495625v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493904v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dekeister Geoffroy" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hentic Dhome" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cachier" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdz245.007" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493855v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495616v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495692v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495683v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495718v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01664217v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dahan" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Legoux" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guimbaud" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500086v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frizziero" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chakrabarty" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Childs" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.V. Luong" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdx368.038" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499713v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dusserre" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodriguez-Lafrasse" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cheynet" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdx393.107" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504145v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500118v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495920v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504139v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01578731v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35427.35368" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214190v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Malagutti" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Faure" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493873v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0900-3878" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493856v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/sla.0000000000003079" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493866v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0650-4478" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495964v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(16)31039-x" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05339094v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P Berman" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A Erdman" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562456v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hunaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gerard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Hercent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Hentic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buecher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12022-026-09913-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457268v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Koumarianou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Derks" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tsoli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Volante" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynnette Fernandez-Cuesta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endrev/bnag001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583642v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baudin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieneke Buikhuisen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Capdevila" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Caplin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.70174" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606558v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Habouzit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Al Mansour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Lachachi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chaib" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13187-026-02886-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05641494v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Beron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Smith" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e D&#233;andreis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(26)00108-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588436v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Berman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Erdman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Wheeler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Cayford" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Valery Turatsinze" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-026-04060-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451474v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Barbier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grinberg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fran&#231;ois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icvts/ivag001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591715v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Juin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Perrier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cadiot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Do Cao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejendo/lvag061" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536623v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierre Walter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mazieres" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Otto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lena" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Lepage" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO-25-01657" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562450v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaujoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pattou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Adham" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bachellier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wjs.70303" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555905v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kuhlen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calogero Virgone" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Redlich" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Abele" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lopez-Almaraz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1545-5017.70194" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165346v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fernandez-Cuesta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voegele" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hemon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alcala" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aune" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmorc.2025.100014" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056032v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Veldhuis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Vries-Huizing" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Theysohn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.70034" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062946v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ganame" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Li&#232;vre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tougeron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2025.115450" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987279v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Agazzi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eukene Rojo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena de Cristofaro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rivory" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2535-1929" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987278v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#8217;huillier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Poncet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pasquer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lombard-Bohas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EO-24-0056" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106538v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Shitara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lorenzen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Li" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxian Bai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonz&#225;lez Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO-25-00748" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987274v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Patte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Pommier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferrari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia Fei-Lei Chung" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ouzounova" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57305-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987277v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alcala" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mathian" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrissie Thirlwell" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI186702" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022367v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Pubul" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbano Anido" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Molina-Cerrillo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-025-13941-3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988732v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Abadie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldja Abderrahmane" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Abdous" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Abel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oanez Ackermann" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2024.101183" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886197v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecomte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hadoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Niccoli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Saban-Roche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.23.02724" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490334v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pontarollo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonjour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pioche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lavrut" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00428-023-03722-3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575949v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mekkan-Bouv Hez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Derbey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Mestier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo D" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/js9.0000000000001382" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435460v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cheminel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Lupu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Wallenhorst" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lepilliez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leblanc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14309/ajg.0000000000002516" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465202v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Haissaguerre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Afchain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.123.266063" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647923v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacques" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2291-9448" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655442v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Mathian" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Drouet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sexton-Oates" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Papotti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelosi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2024.103591" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886186v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecoeur" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita-Maria Sfeir" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Souifi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Damour" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejendo/lvae150" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675518v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Fosse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Girot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.123.267363" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490329v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Goudet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barlier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Borson-Chazot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2023.09.003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522637v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chevalier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coppin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Romanet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cuny" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ma&#239;za" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgae055" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04638761v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chardon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hervieu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Payen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ERC-24-0052" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934196v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonnet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Come Lepage" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jendso/bvae102" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338301v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brugel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Goichot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Li&#232;vre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejendo/lvad157" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517673v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Duponchelle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Subtil" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dansin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13331" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490348v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroin Kalifi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deguelte" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-023-14382-7" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489831v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hautefeuille" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coriat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dominguez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejendo/lvad094" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489844v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Fazio" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Gervaso" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorvardur Halfdanarson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sonbol" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Eiring" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/erc-22-0395" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04107206v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kryza" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Wischhusen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Richaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Hervieu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sidi Boumedine" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202216732" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489754v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Scoazec" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17588359231171041" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183824v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coupier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallien" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boillot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ctr.14841" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490396v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milenea Muzzolini" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gie.2023.07.023" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489743v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Robin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sauvanet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Najah" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Falconi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surg.2022.12.030" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489826v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kaltsas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Knigge" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Toumpanakis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Santos" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13332" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282951v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Zaanan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Henriques" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Turpin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Manfredi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jncics/pkad064" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490390v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie de Rycke" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ouvrard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mennetrey" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choaib Lachachi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.123.265584" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490380v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-023-14276-8" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489738v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lievre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Malka" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Elhajbi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1470-2045(23)00001-3" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489852v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Delhomme" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Arangalage" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Suc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13262" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04168612v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fenouil" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Lavrut" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rabeyrin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayvan Mohkam" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prp.2023.154406" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489768v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Mouawad" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gueguen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thom&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lapeyre-Mestre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2023.102177" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04352533v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Genova" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mangiante" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tabone-Eglinger" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954228v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ouvrard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boursier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sahakian" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.122.263984" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490255v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Passot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;emmanuel Bonnot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cashin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Ceelen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00268-022-06498-w" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810530v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Phelip" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Malicot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dahan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2022.07.033" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500038v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Patenotte" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Yzet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1866-8080" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03746086v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kanaan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Hescot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ERC-22-0102" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03662789v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Le Bras" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bando-Delaunay" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Al-Mansour" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgab891" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489869v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xixi Ye-Tran" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouattour" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Perret" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2022.40.16_suppl.e16194" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151010v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Polazzi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lemelin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Fernandez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Labonne" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13092" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490313v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beron" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Smith" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hadoux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2022.07.1013" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490265v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Hajjar" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Gelli" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2022.03.019" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490222v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Schoch" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lisotti" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fumex" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/eus-d-22-00014" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03731980v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boyer" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sefrioui" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cohen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chautard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2022.03.011" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925724v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonvalot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Dufresne" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Gangi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le P&#233;choux" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2022.03.004" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03831063v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flagiello" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pozzi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Francois" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Harthy" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Forestier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carrev.2021.12.027" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490284v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Senellart" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouarioua" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000518650" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490226v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Roth" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Fayet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Benmameche-Medjahed" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ducimeti&#232;re" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Charreton" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14215413" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883938v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Miralli&#233;" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Regenet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjs/znac006" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490245v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Morin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keo-Morakort Benedetto" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Deville" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Milot" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Theillaumas" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EC-22-0097" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999436v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Garcia" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauthier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lopez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000512502" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492172v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Morgant" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Artru" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Oudjit" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Lourenco" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/atm-20-3474" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470221v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc O'Brien" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Barret" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;remie Jacques" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rahmi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050640620958903" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492482v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/erc-21-0034" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287271v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Savagner" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedia Brixi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dominguez-Tinajero" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgaa924" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492472v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barthelemy" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Hervieu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/eo-21-0012" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670041v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Assenat" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mineur" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mollevi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lopez-Crapez" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.33225" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492195v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hodroj" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barthelemy" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lega" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grenet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Gagnieu" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2021.100125" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03333521v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tougeron" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2021.04.016" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999432v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Millot" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000511849" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490309v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Belmont" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sajous" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bruyas" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Calattini" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cartalat" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14010029" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179679v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maurel" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Guimbaud" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-20-1138" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410529v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Jiang" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vieugu&#233;" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rama" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;guy Delcros" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202012878" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492495v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de la Fouchardi&#232;re" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Marion-Audibert" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duclos" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Darcha" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13143515" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492163v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13215473" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492480v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Frizziero" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Taboada" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Zaninotto" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Luchini" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13164152" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492502v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pan.2021.08.001" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03600262v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Hescot" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.04.030" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179693v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Gay-Chevallier" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perinel" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forestier" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000508102" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493508v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Bertrand" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beoletto" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ponchon" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1149-1224" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02996214v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pellat" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Augustin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000502825" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179697v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fort&#233;" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Petit" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;pilliez" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Vanbiervliet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1117-3166" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492643v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Hue-Fontaine" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Raverot" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2020.02.011" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492707v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leeuwenkamp" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Smith-Palmer" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ortiz" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Werner" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Valentine" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13696998.2020.1830286" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491996v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veyre" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fine" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rostain" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1244-9526" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492751v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couronne" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ec-20-0192" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492690v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2020.09.001" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492656v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Hawkins" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pollock" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Colaone" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suki Shergill" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00432-020-03315-6" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492748v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courbon" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2020.02.011" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478376v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Minon" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Soriano" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morland" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12020-019-02095-5" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493496v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mair&#233;ad Mcnamara" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/erc-19-0483" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492743v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Evrard" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Boissieu" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000500862" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492712v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohid Khan" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Buchanan-Hughes" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Worthington" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Keeber" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v26.i30.4537" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470335v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meunier" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1268-7057" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151916v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maucort-Boulch" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Castel-Kremer" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000503901" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493972v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Legoux" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000498887" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493892v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kepenekian" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muller" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valette" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousset" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauvenet" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bjs5.50140" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484938v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Robelin" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Planchard" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtho.2019.02.002" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493932v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bipasha Chakrabarty" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Childs" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Luong" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v25.i39.5991" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02549178v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roquin" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Terrebonne" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050640619861883" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493877v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borathchakra Oung" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vgie.2019.08.006" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653929v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bollard" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Radkova" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Massoma" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.5321" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923574v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Imperiale" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Addeo" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ruhland" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Roche" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9120300" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492687v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Treglia" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giovanella" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Hindi&#233;" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Jha" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12020-019-02131-4" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489062v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lorenzo" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cros" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beem.2019.101293" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493861v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barbier" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2019.09.021" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486315v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barritault" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;ron" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2019.02.001" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02547901v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Rault-Petit" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guy&#233;tant" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rohmer" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000002736" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494066v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goddard" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gadot" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-17-0325" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493982v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/cmar.S163141" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493977v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gandilhon" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Soler-Michel" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Vecchiato" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaunier" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fay" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2018.08.007" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495704v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Plante" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubreuil" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2017.10.003" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383088v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dusserre" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Wozny" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geiguer" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.24950" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699411v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2017.11.020" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DK6B79P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494046v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chon&#233;" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0606-4792" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494047v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene de Talhouet" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Charlois" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Graillot" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chopin-Laly" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2018.03.007" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151948v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dumortier" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Poinsot" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Thimonier" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chambon-Augoyard" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2018.04.011" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495732v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Katzarov" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0640-2464" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494027v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Fouch&#233;" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bouffard" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Charlotte Le Goff" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Prothet" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malavieille" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ec-18-0324" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495727v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dreyer" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couffignal" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000487237" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173123v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Olesinski" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mithieux" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Hilleret" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12149-017-1165-4" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495896v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zhenzhen Wang" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Guillaud" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cotte" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pasquer" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050640616678150" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01576810v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruszniewski" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12020-017-1355-9" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494085v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Foulfoin" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rousset" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/erc-16-0464" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02451453v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Baudin" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000457955" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495910v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1470-2045(17)30618-6" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495950v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Saurin" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc1702562" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495937v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Terris" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/theoncologist.2016-0393" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495933v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Lamarca" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pavel" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Borbath" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Freis" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/djw277" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01609152v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Walter" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Tougeron" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudin" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Malicot" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecomte" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2017.04.009" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNG1TF35-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500093v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40609" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01599909v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dahan" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2017.02.004" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X497W878-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379643v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lebeau" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fauvre" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.15469" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494061v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Campana" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pusceddu" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gelsomino" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12020-017-1474-3" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850353v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nozieres" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chardon" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borson-Chazot" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hervieu" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-15-0917" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496006v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perinel" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nappo" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Bechwaty" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00423-016-1488-y" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495958v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Planchard" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouledrak" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Scoazec" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Souquet" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lungcan.2016.03.018" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZP27HG5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495988v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Petronio" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pinson" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;odile Joly" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050640615594939" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301145v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Brieau" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lep&#232;re" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000001864" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790198v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couderc" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Blanc" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lepinasse" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000347063" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918695v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guibal" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefort" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benslama" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mule" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-012-2646-4" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-29Q9GGQB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918694v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boularan" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruce" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vallin" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilleul" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-012-2692-y" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BLSMCDG6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918702v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Bridal" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frouin" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918698v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gincul" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Napoleon" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lombard-Bohas" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Partensky" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918705v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poncet" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepinasse" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299115v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giammarile" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billotey" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bars" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bournaud" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710320v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hommell-Fontaine" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouysse" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pourreyron" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun Nejjari" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000328134" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710300v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/0284186X.2011.562919" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713749v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Gincul" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00428-011-1067-0" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DXRM3HJX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710288v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Villaume" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2010.11.023" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814028v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giammarile" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billotey" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Bars" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bournaud" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MNM.0b013e3283412143" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918717v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumortier" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guillaud" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pietu" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918719v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475083v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Walter" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000289569" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918720v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bruneton" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Cassier" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391942v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe A Cassier" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Eymard" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ardisson" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Perol" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.24384" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475688v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2008.03.055" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZV2R82MG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992128v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Delabrise" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aniort" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Polge" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Claustre" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490299v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490282v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489922v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lievre" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coriat" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malka" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. El Hajbi" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2022.08.045" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490234v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489996v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490290v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492251v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girard" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazieres" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Otto" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lena" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepage" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2021.08.2119" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492200v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492045v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492492v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492188v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492213v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493487v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493548v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492643v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493659v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493628v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493635v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492668v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493642v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493864v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495620v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493888v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495625v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493855v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493904v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dekeister Geoffroy" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hentic Dhome" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cachier" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdz245.007" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495616v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495692v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495683v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495718v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500086v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frizziero" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chakrabarty" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Childs" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.V. Luong" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdx368.038" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499713v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dusserre" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodriguez-Lafrasse" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cheynet" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdx393.107" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504145v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500118v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495920v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504139v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01664217v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dahan" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Legoux" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guimbaud" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01578731v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35427.35368" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214190v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Malagutti" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Faure" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493856v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/sla.0000000000003079" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493873v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0900-3878" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493866v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0650-4478" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495964v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(16)31039-x" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05339094v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P Berman" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A Erdman" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>