--- v1 (2026-03-24)
+++ v2 (2026-04-18)
@@ -463,412 +463,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Homme comme un “être d'habitude.” Essai d'anthropologie et d'épistémologie pour les Sciences du Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
+                <w:t xml:space="preserve">Les Nouveaux Territoires des Designs Urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Elsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Khainnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design Issues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/desi_r_00720⟩</w:t>
+              <w:t xml:space="preserve">Sciences du Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Designs urbains et territoires, 17 (1), pp.8-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sdd.017.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237995v1</w:t>
+                <w:t xml:space="preserve">hal-04186026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Homme comme un “être d'habitude.” Essai d'anthropologie et d'épistémologie pour les Sciences du Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 39 (2), pp.87-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1162/desi_r_00720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558495v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lieux de design : une cartographie de la métropole de Montpellier par la recherche-projet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'Homme comme un “être d'habitude.” Essai d'anthropologie et d'épistémologie pour les Sciences du Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Belinda Redondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences du Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Designs urbains et territoires, 17 (1), pp.122-145. </w:t>
+              <w:t xml:space="preserve">Design Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (2), pp.87-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sdd.017.0122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/desi_r_00720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04186043v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nouveaux Territoires des Designs Urbains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Elsen</w:t>
+                <w:t xml:space="preserve">Les lieux de design : une cartographie de la métropole de Montpellier par la recherche-projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smail Khainnar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Watkin</w:t>
+                <w:t xml:space="preserve">Belinda Redondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences du Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Designs urbains et territoires, 17 (1), pp.8-15. </w:t>
+              <w:t xml:space="preserve">, 2023, Designs urbains et territoires, 17 (1), pp.122-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sdd.017.0008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sdd.017.0122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186026v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design et sociologie à la rencontre de la cohabitation intergénérationnelle : proposition d’une itération dynamique entre projet et recherche</w:t>
               </w:r>
@@ -999,239 +999,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser les relations dans et par une démarche de design : entre projet, coproduction et prospective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designers et ergonomes à l’épreuve de la reconnaissance professionnelle : un essai de comparaison entre deux cultures de la conception dans l’industrie française des télécommunications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Passerelles SHS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48649/pshs.84⟩</w:t>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Cultures de conception, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.11835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03453217v1</w:t>
+                <w:t xml:space="preserve">hal-03406186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designers et ergonomes à l’épreuve de la reconnaissance professionnelle : un essai de comparaison entre deux cultures de la conception dans l’industrie française des télécommunications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyser les relations dans et par une démarche de design : entre projet, coproduction et prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Cultures de conception, 23, </w:t>
+              <w:t xml:space="preserve">Passerelles SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Analyse de réseau(x) en SHS, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfsic.11835⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48649/pshs.84⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406186v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design et participation : un tandem en recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Redondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, L'action publique revisitée par le design ?, 420, pp.45-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2116,247 +2116,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05399390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une revisite de la recherche-projet : trajectoires croisées d'engagement dans la recherche participative par le design</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Engaging in solidarity based intergenerational homesharing : tools and methodology of a project grounded researchin France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le projet comme terrain de la recherche contributive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSA, Ecole Nationale Supérieure d'Architecture de Grenoble, Dec 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Making Housing Systems work: Evidence and Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENHR, European Network of Housing Research, Aug 2024, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377783v1</w:t>
+                <w:t xml:space="preserve">hal-05377773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’engager dans la cohabitation intergénérationnelle solidaire : outils et leviers d’une recherche projet en milieu associatif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une revisite de la recherche-projet : trajectoires croisées d'engagement dans la recherche participative par le design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trajectoires de vieillissement : considérer la pluralité des contextes et des temps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, REIACTIS, Jun 2024, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Le projet comme terrain de la recherche contributive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSA, Ecole Nationale Supérieure d'Architecture de Grenoble, Dec 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824479v1</w:t>
+                <w:t xml:space="preserve">hal-05377783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engaging in solidarity based intergenerational homesharing : tools and methodology of a project grounded researchin France</w:t>
+                <w:t xml:space="preserve">S’engager dans la cohabitation intergénérationnelle solidaire : outils et leviers d’une recherche projet en milieu associatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Making Housing Systems work: Evidence and Solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENHR, European Network of Housing Research, Aug 2024, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">Trajectoires de vieillissement : considérer la pluralité des contextes et des temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, REIACTIS, Jun 2024, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377773v1</w:t>
+                <w:t xml:space="preserve">hal-04824479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cohabitation intergénérationnelle solidaire à domicile : entre recherche d’intimité et reconnaissance d’autrui</w:t>
               </w:r>
@@ -2562,51 +2562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The frieze for territorial futures: a sustainable prospective and participative design tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Redondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th World Congress of Architects UIA2021 All the worlds, just one world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27th World Congress of Architects UIA2021, Jul 2021, Rio, Brazil. p. 149-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3360,51 +3360,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the specificity of the project in design to social innovation by design: a contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-­‐julie Catoir-­‐brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Deni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4164,51 +4164,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La frise des futurs métropolitains : un outil de co-design prospectif du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4621,51 +4621,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lieux de design de la métropole de Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Crozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4728,64 +4728,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designs urbains et territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Khainnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5094,51 +5094,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E14B74BD"/>
+    <w:nsid w:val="BE4B7EEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5325,51 +5325,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-watkin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1671-7335" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032382472" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekt.unimes.fr/membres/thomas-watkin/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unimes.academia.edu/ThomasWatkin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Thomas-Watkin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/twatkin/?originalSubdomain=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069693v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Saad-Sulonen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watkin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15710882.2025.2476626" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557571v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9557" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237995v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/desi_r_00720" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558495v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186043v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Redondo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.017.0122" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186026v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Elsen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Khainnar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.017.0008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182296v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406196v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453217v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/pshs.84" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406186v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vial" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.11835" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224304v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115036v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14606925.2019.1595015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819012v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Haapaj&#228;rvi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samina Mesgarzadeh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.109.0005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730083v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vial Vial" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Le Boeuf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bihanic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gagnon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.005.0009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856414v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Abbas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaillon Lara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856413v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870799v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176060v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399374v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399390v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377783v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824479v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377773v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909549v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909555v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259171v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452321v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766182v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118188v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411737v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;linda Redondo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149777v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925821v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109359v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127990v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736864v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736543v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635177v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441155v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#173;&#8208;julie Catoir-&#173;&#8208;brisson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Deni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21606/drs.2016.143" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736544v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730116v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736549v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855409v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127995v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127998v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066228v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783839476031-005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799352v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsimbernon.com/achat/ecohabiter-des-environnements-pluriels/15490.htm" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224337v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043542v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127988v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127974v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krawczyk" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Livet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Crouzy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Bacchiocchi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03453600v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184918v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Crozet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186017v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356554v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736823v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-watkin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1671-7335" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032382472" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekt.unimes.fr/membres/thomas-watkin/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unimes.academia.edu/ThomasWatkin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Thomas-Watkin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/twatkin/?originalSubdomain=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069693v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Saad-Sulonen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watkin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15710882.2025.2476626" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557571v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9557" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186026v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Elsen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Khainnar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.017.0008" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237995v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/desi_r_00720" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558495v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186043v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Redondo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.017.0122" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182296v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406196v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406186v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vial" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.11835" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453217v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/pshs.84" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224304v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115036v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14606925.2019.1595015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819012v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Haapaj&#228;rvi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samina Mesgarzadeh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.109.0005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730083v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vial Vial" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Le Boeuf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bihanic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gagnon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.005.0009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856414v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Abbas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaillon Lara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856413v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870799v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176060v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399374v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399390v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377773v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377783v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824479v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909549v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909555v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259171v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452321v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766182v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118188v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411737v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;linda Redondo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149777v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925821v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109359v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127990v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736864v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736543v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635177v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441155v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#173;&#8208;julie Catoir-&#173;&#8208;brisson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Deni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21606/drs.2016.143" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736544v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730116v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736549v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855409v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127995v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127998v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066228v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783839476031-005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799352v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsimbernon.com/achat/ecohabiter-des-environnements-pluriels/15490.htm" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224337v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043542v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127988v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127974v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krawczyk" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Livet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Crouzy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Bacchiocchi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03453600v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184918v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Crozet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186017v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356554v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736823v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>