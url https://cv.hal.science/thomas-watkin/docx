--- v2 (2026-04-18)
+++ v3 (2026-05-09)
@@ -463,412 +463,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nouveaux Territoires des Designs Urbains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Smail Khainnar</w:t>
+                <w:t xml:space="preserve">L'Homme comme un “être d'habitude.” Essai d'anthropologie et d'épistémologie pour les Sciences du Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences du Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sdd.017.0008⟩</w:t>
+              <w:t xml:space="preserve">Design Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (2), pp.87-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/desi_r_00720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186026v1</w:t>
+                <w:t xml:space="preserve">hal-04237995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Homme comme un “être d'habitude.” Essai d'anthropologie et d'épistémologie pour les Sciences du Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 39 (2), pp.87-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1162/desi_r_00720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237995v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Homme comme un “être d'habitude.” Essai d'anthropologie et d'épistémologie pour les Sciences du Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
+                <w:t xml:space="preserve">Les lieux de design : une cartographie de la métropole de Montpellier par la recherche-projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Watkin</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belinda Redondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design Issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 39 (2), pp.87-89. </w:t>
+              <w:t xml:space="preserve">Sciences du Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Designs urbains et territoires, 17 (1), pp.122-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/desi_r_00720⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sdd.017.0122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04558495v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lieux de design : une cartographie de la métropole de Montpellier par la recherche-projet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Nouveaux Territoires des Designs Urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Elsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Khainnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Belinda Redondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences du Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Designs urbains et territoires, 17 (1), pp.122-145. </w:t>
+              <w:t xml:space="preserve">, 2023, Designs urbains et territoires, 17 (1), pp.8-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sdd.017.0122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sdd.017.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186043v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design et sociologie à la rencontre de la cohabitation intergénérationnelle : proposition d’une itération dynamique entre projet et recherche</w:t>
               </w:r>
@@ -1187,51 +1187,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design et participation : un tandem en recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Redondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, L'action publique revisitée par le design ?, 420, pp.45-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2116,247 +2116,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05399390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engaging in solidarity based intergenerational homesharing : tools and methodology of a project grounded researchin France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une revisite de la recherche-projet : trajectoires croisées d'engagement dans la recherche participative par le design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Making Housing Systems work: Evidence and Solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENHR, European Network of Housing Research, Aug 2024, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">Le projet comme terrain de la recherche contributive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSA, Ecole Nationale Supérieure d'Architecture de Grenoble, Dec 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377773v1</w:t>
+                <w:t xml:space="preserve">hal-05377783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une revisite de la recherche-projet : trajectoires croisées d'engagement dans la recherche participative par le design</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S’engager dans la cohabitation intergénérationnelle solidaire : outils et leviers d’une recherche projet en milieu associatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le projet comme terrain de la recherche contributive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSA, Ecole Nationale Supérieure d'Architecture de Grenoble, Dec 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Trajectoires de vieillissement : considérer la pluralité des contextes et des temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, REIACTIS, Jun 2024, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377783v1</w:t>
+                <w:t xml:space="preserve">hal-04824479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’engager dans la cohabitation intergénérationnelle solidaire : outils et leviers d’une recherche projet en milieu associatif</w:t>
+                <w:t xml:space="preserve">Engaging in solidarity based intergenerational homesharing : tools and methodology of a project grounded researchin France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trajectoires de vieillissement : considérer la pluralité des contextes et des temps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, REIACTIS, Jun 2024, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Making Housing Systems work: Evidence and Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENHR, European Network of Housing Research, Aug 2024, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824479v1</w:t>
+                <w:t xml:space="preserve">hal-05377773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cohabitation intergénérationnelle solidaire à domicile : entre recherche d’intimité et reconnaissance d’autrui</w:t>
               </w:r>
@@ -2562,51 +2562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The frieze for territorial futures: a sustainable prospective and participative design tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Redondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th World Congress of Architects UIA2021 All the worlds, just one world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27th World Congress of Architects UIA2021, Jul 2021, Rio, Brazil. p. 149-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4164,51 +4164,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La frise des futurs métropolitains : un outil de co-design prospectif du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4621,51 +4621,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lieux de design de la métropole de Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Crozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4728,64 +4728,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designs urbains et territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Khainnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5094,51 +5094,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BE4B7EEF"/>
+    <w:nsid w:val="A88FE2A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5325,51 +5325,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-watkin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1671-7335" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032382472" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekt.unimes.fr/membres/thomas-watkin/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unimes.academia.edu/ThomasWatkin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Thomas-Watkin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/twatkin/?originalSubdomain=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069693v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Saad-Sulonen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watkin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15710882.2025.2476626" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557571v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9557" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186026v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Elsen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Khainnar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.017.0008" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237995v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/desi_r_00720" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558495v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186043v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Redondo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.017.0122" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182296v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406196v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406186v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vial" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.11835" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453217v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/pshs.84" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224304v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115036v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14606925.2019.1595015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819012v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Haapaj&#228;rvi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samina Mesgarzadeh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.109.0005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730083v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vial Vial" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Le Boeuf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bihanic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gagnon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.005.0009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856414v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Abbas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaillon Lara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856413v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870799v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176060v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399374v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399390v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377773v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377783v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824479v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909549v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909555v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259171v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452321v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766182v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118188v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411737v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;linda Redondo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149777v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925821v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109359v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127990v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736864v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736543v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635177v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441155v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#173;&#8208;julie Catoir-&#173;&#8208;brisson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Deni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21606/drs.2016.143" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736544v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730116v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736549v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855409v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127995v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127998v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066228v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783839476031-005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799352v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsimbernon.com/achat/ecohabiter-des-environnements-pluriels/15490.htm" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224337v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043542v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127988v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127974v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krawczyk" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Livet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Crouzy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Bacchiocchi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03453600v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184918v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Crozet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186017v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356554v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736823v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-watkin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1671-7335" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032382472" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekt.unimes.fr/membres/thomas-watkin/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unimes.academia.edu/ThomasWatkin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Thomas-Watkin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/twatkin/?originalSubdomain=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069693v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Saad-Sulonen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watkin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15710882.2025.2476626" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557571v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9557" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237995v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/desi_r_00720" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558495v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186043v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Redondo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.017.0122" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186026v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Elsen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Khainnar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.017.0008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182296v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406196v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406186v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vial" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.11835" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453217v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/pshs.84" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224304v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115036v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14606925.2019.1595015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819012v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Haapaj&#228;rvi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samina Mesgarzadeh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.109.0005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730083v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vial Vial" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Le Boeuf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bihanic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gagnon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.005.0009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856414v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Abbas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaillon Lara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856413v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870799v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176060v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399374v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399390v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377783v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824479v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377773v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909549v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909555v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259171v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452321v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766182v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118188v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411737v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;linda Redondo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149777v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925821v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109359v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127990v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736864v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736543v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635177v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441155v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#173;&#8208;julie Catoir-&#173;&#8208;brisson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Deni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21606/drs.2016.143" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736544v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730116v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736549v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855409v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127995v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127998v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066228v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783839476031-005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799352v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsimbernon.com/achat/ecohabiter-des-environnements-pluriels/15490.htm" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224337v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043542v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127988v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127974v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krawczyk" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Livet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Crouzy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Bacchiocchi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03453600v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184918v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Crozet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186017v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356554v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736823v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>