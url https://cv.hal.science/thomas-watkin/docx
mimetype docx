--- v3 (2026-05-09)
+++ v4 (2026-05-31)
@@ -112,138 +112,159 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">032382472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=IQYt7BgAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Maître de conférences en design urbain et sociologie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Membre permanent du laboratoire Projekt (UPR 7447)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Université de Nîmes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Web : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Projekt </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Academia </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Researchgate </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Linkedin </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
@@ -273,1694 +294,1694 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reframing temporalities of social design: a duoethnographic reflection in hindsight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Saad-Sulonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CoDesign</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15710882.2025.2476626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’activité de design définie par la représentation visuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 21-1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/activites.9557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Homme comme un “être d'habitude.” Essai d'anthropologie et d'épistémologie pour les Sciences du Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
+                <w:t xml:space="preserve">Les Nouveaux Territoires des Designs Urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Khainnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design Issues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences du Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Designs urbains et territoires, 17 (1), pp.8-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sdd.017.0008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/desi_r_00720⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04237995v1</w:t>
+                <w:t xml:space="preserve">hal-04186026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Homme comme un “être d'habitude.” Essai d'anthropologie et d'épistémologie pour les Sciences du Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 39 (2), pp.87-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1162/desi_r_00720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558495v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lieux de design : une cartographie de la métropole de Montpellier par la recherche-projet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">L'Homme comme un “être d'habitude.” Essai d'anthropologie et d'épistémologie pour les Sciences du Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Belinda Redondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences du Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sdd.017.0122⟩</w:t>
+              <w:t xml:space="preserve">Design Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (2), pp.87-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/desi_r_00720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04186043v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nouveaux Territoires des Designs Urbains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Elsen</w:t>
+                <w:t xml:space="preserve">Les lieux de design : une cartographie de la métropole de Montpellier par la recherche-projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Watkin</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belinda Redondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences du Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Designs urbains et territoires, 17 (1), pp.8-15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sdd.017.0008⟩</w:t>
+              <w:t xml:space="preserve">, 2023, Designs urbains et territoires, 17 (1), pp.122-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sdd.017.0122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186026v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design et sociologie à la rencontre de la cohabitation intergénérationnelle : proposition d’une itération dynamique entre projet et recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Le design dans la cité : nouvelles manières d’appréhender la conception, 14, pp.55-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182296v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking social and sustainable innovations through prospective co-design and project-grounded research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DISCERN, International journal of design for social change sustainable innovation and entrepreneurship</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2, pp.123-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designers et ergonomes à l’épreuve de la reconnaissance professionnelle : un essai de comparaison entre deux cultures de la conception dans l’industrie française des télécommunications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Cultures de conception, 23, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfsic.11835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser les relations dans et par une démarche de design : entre projet, coproduction et prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Passerelles SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Analyse de réseau(x) en SHS, 1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48649/pshs.84⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03453217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design et participation : un tandem en recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Redondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, L'action publique revisitée par le design ?, 420, pp.45-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03224304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un contexte favorable à l'émergence d'alternatives de l'habitat pour les séniors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Essentiels Amis des aînés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Des habitats pour des vieillissements : accompagner des parcours résidentiels diversifiés, (Réseau Francophone des Villes Amies des Aînés), Volume 9, p. 66-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03115036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimenting productive disagreement between research and project in design : A basemap for action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Design Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 22 (sup1), pp.2221-2223. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14606925.2019.1595015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02145126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Faire et défaire les solidarités communautaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Haapajärvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samina Mesgarzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 109, pp.5-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/soco.109.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vial Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Le Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bihanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences du Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, n° 5 (5), pp.9-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sdd.005.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Generations Together</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaillon Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MONU magazine on urbanism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Communal Urbanism, 18, pp.20-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01856414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La banlieue mexicaine en images : effets et constructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Les représentations de l'architecture contemporaine, 12, pp.175-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01856413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pruitt-Igoe : mythes et réalités d’un édifice-évènement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, L'architecture et l'événement, 8, pp.159-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des pratiques aux pédagogies : l’urban design aux États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Vertiges et prodiges de l'interdisciplinarité, 7, pp.35-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1970,1923 +1991,1923 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouveaux territoires relationnels du design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude : Nouveaux territoires de la recherche en design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole de Design de Nantes Atlantique, Jun 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05399374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cocreating intergenerational relations within ‘autonomy residences’ in Marseille (France) : the use of social design to understand and imagine social bonds and kinships to face isolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENHR (European Network of Housing Research) reseau Housing and Living Conditions of Ageing Populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Est, Jul 2025, Champs Sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05399390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une revisite de la recherche-projet : trajectoires croisées d'engagement dans la recherche participative par le design</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Engaging in solidarity based intergenerational homesharing : tools and methodology of a project grounded researchin France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le projet comme terrain de la recherche contributive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSA, Ecole Nationale Supérieure d'Architecture de Grenoble, Dec 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Making Housing Systems work: Evidence and Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENHR, European Network of Housing Research, Aug 2024, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05377783v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’engager dans la cohabitation intergénérationnelle solidaire : outils et leviers d’une recherche projet en milieu associatif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Une revisite de la recherche-projet : trajectoires croisées d'engagement dans la recherche participative par le design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trajectoires de vieillissement : considérer la pluralité des contextes et des temps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, REIACTIS, Jun 2024, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Le projet comme terrain de la recherche contributive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSA, Ecole Nationale Supérieure d'Architecture de Grenoble, Dec 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824479v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engaging in solidarity based intergenerational homesharing : tools and methodology of a project grounded researchin France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">S’engager dans la cohabitation intergénérationnelle solidaire : outils et leviers d’une recherche projet en milieu associatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Making Housing Systems work: Evidence and Solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENHR, European Network of Housing Research, Aug 2024, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">Trajectoires de vieillissement : considérer la pluralité des contextes et des temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, REIACTIS, Jun 2024, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05377773v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cohabitation intergénérationnelle solidaire à domicile : entre recherche d’intimité et reconnaissance d’autrui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires en Transition : habitat, vieillissement et espaces de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Nationale Supérieure d’Architecture de Normandie, Laboratoire ATE, Sep 2023, Darnetal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does facilitating relations between generations prevent urban isolation? The response of intergenerational cohousing through prospective solidarity design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Design Network Conference (SDN) : On the verge : Design in Times of Crisis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Social Design Network, MOME IC, Moholy-Nagy University of Art and Design, Nov 2023, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuring engagement in intergenerational cohabitation in France: how a housing movement and individual solidarity missions prefigure an ecology of sustainable relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Network of Housing Research (ENHR) : The Struggle to the Right to Housing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ETSAB, Aug 2022, Barcelone (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The frieze for territorial futures: a sustainable prospective and participative design tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Redondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th World Congress of Architects UIA2021 All the worlds, just one world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27th World Congress of Architects UIA2021, Jul 2021, Rio, Brazil. p. 149-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour des innovations sociales et durables : le prisme de la recherche-projet en design social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIUESS 2020-2021 - XXe Rencontres du Réseau Inter-Universitaire de l’Economie Sociale et Solidaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03766182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cohabitation intergénérationnelle comme dispositif d’inclusion des âges : retour sur une recherche-projet pour penser des principes de communication et les enjeux des représentations sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Inclusive et Avancée en Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6ème Colloque international du Réseau d’Études International sur l’Âge, la CitoyenneTé et l’Intégration Socio-économique (REIACTIS), Feb 2020, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03118188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le design prospectif investit le territoire : mise en œuvre, enjeux et perspective urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bélinda Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire la ville : penser, représenter la production urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Nationale Supérieure d'Architecture de Saint-Etienne, Oct 2020, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03411737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment faire l'analyse des relations sociales dans et par une démarche de design ? Retour d'expériences et pistes de réflexions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence FROGNET : Analyse francophone des graphes et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Design to Promote and to Understand Intergenerational Housing: A Research-Project Experience in the South of France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">L’action communautaire comme mode de régulation immobilière et sociale : dispositifs de confiance et de défense des Latinos face à la crise des subprimes à Boston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Sociological Association (ISA) Congress : “Power, Violence &amp; Justice : reflections, responses, responsabilities”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Sociological Association (ISA) Congress, Jul 2018, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">Troisième Biennale de Sociologie de l’urbain et des territoires (RT9 de l’Association Française de Sociologie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925821v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’action communautaire comme mode de régulation immobilière et sociale : dispositifs de confiance et de défense des Latinos face à la crise des subprimes à Boston</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Using Design to Promote and to Understand Intergenerational Housing: A Research-Project Experience in the South of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième Biennale de Sociologie de l’urbain et des territoires (RT9 de l’Association Française de Sociologie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Sociological Association (ISA) Congress : “Power, Violence &amp; Justice : reflections, responses, responsabilities”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Sociological Association (ISA) Congress, Jul 2018, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109359v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’espace public entre design et politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : La ville, la trame et l’imaginaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Polytechnique Privée Ibn Khaldoun, Nov 2018, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire de la « transaction sociale » un mode de production d’habitants-travailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ways of Dwelling : crisis, craft, creativity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XIII International Society of Ethnology and Folklore Congress (SIEF), Mar 2017, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’habitat comme ressource à partager : expériences et cas d’études de transaction du lien social en temps de crise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">When the community gets professionalized: observing political rituals of community development corporations in Boston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIème colloque RIUESS (Réseau Inter Universitaire de l’Economie Sociale et Solidaire), « Les communs et l’économie sociale et solidaire »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">The transgressive city : Comparative perspectives on governance and the possibilities of everyday life in the emerging global city</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISA-RC21 Conference (International Sociological Association – Research Committee on Urban and Regional Development),, Jul 2016, Mexico City, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736543v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When the community gets professionalized: observing political rituals of community development corporations in Boston</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">From the specificity of the project in design to social innovation by design: a contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-­‐julie Catoir-­‐brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Deni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The transgressive city : Comparative perspectives on governance and the possibilities of everyday life in the emerging global city</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Design + Research + Society - Future-Focused Thinking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Design Research Society, Jun 2016, Brighton, United Kingdom. pp.2287-2300, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21606/drs.2016.143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635177v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the specificity of the project in design to social innovation by design: a contribution</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">L’habitat comme ressource à partager : expériences et cas d’études de transaction du lien social en temps de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design + Research + Society - Future-Focused Thinking</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XVIème colloque RIUESS (Réseau Inter Universitaire de l’Economie Sociale et Solidaire), « Les communs et l’économie sociale et solidaire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441155v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment penser l’innovation sociale par une sociologie du design ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">" Sociétés en mouvement, Sociologie en changement ", CR27 Sociologie Economique, XXème colloque de l’AISLF (Association Internationale des Sociologues de Langue Française), UQAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le community organizer, figure professionnelle hybride de la fabrication sociale de la ville états-unienne : Une lecture à partir des sociétés de développement communautaire à Boston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du LABEX Futurs Urbains « Les Métiers de la Ville »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Est, France., Jan 2015, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les community development corporations états-uniennes: mirroir de phénomènes et politiques urbaines en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première Biennale de Sociologie de l'Urbain et des Territoires, Colloque du RT9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie, CLERSE, Université de Lille 1, Dec 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déplacement spatial, ancrage social : des dirigeants « à leur place » dans l’espace du développement communautaire à Boston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Où (en) sont les classes sociales ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Maurice Halbwachs, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01855409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre la asociación entreprenarial y la empresa social: conflictos y transformaciones del trabajo de las empresas de desarrollo comunitario en Boston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso de la Asociación Latinoamericana de Sociología del Trabajo (ALAST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Autonoma de México, Apr 2010, Mexico City, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Competition to Collaboration: the professional politics of community development corporations in Boston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The New Politics of Community</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Sociological Association Annual Congress, Aug 2009, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3896,438 +3917,438 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does Facilitating Relations between Generations Prevent Urban Isolation? The Response of Intergenerational Cohousing through Prospective Solidarity Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bori Fehér; Janka Csernák. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Designing Transformative Change The Potential of Collaboration and Creativity in Crises. Proceedings of the Social Design Network’s Conference "On the Verge: Design in Times of Crisis"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 68, [transcript], 2025, Design, 9783839476031. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783839476031-005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'étude de la cohabitation intergénérationnelle à l'esquisse d'une écologie de liens entre générations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muriel Girard; Béatrice Mésini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecohabiter des environnements pluriels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imbernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 144-153, 2022, 9782919230341</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le design social renouvelle les méthodes de recherche en sciences humaines et sociales. Retour réflexif sur deux recherches-projets en santé et habitat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agbessi, Eric (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art et innovation sociale. Définitions citoyennes et territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.149-164, 2021, 978-2-343-22598-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03224337v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La frise des futurs métropolitains : un outil de co-design prospectif du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabine Nguyen Ba, Sylvie Lardon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment adapter et hybrider les démarches participatives dans les territoires ? Ouvrage numérique AgroParisTech &amp; IADT, Projet PSDR INVENTER, issu du 8° Colloque du réseau OPDE « Des Outils pour Décider Ensemble » associé au Groupe transversal 3 « Systèmes alimentaires et forestiers, circuits et circularités » du programme PSDR4 «Pour et Sur le Développement Régional», Clermont-Ferrand 15 et 16 octobre 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.218-231, 2020, 2-7380-1437-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derrière les façades du changement : la reconstruction du logement social aux Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pérennité Urbaine : la ville par-delà ses métamorphoses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vol. 2, : L’Harmattan, pp.243-253, 2008, Collection : Itinéraires Géographiques, 978-2-296-07449-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4337,151 +4358,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communiquer sur la cohabitation intergénérationnelle : ce que le projet Solidhage nous apprend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Krawczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Crouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Bacchiocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Université de Nîmes. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4491,100 +4512,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sociétés de développement communautaire à Boston : ethnographie d’un territoire professionnel en construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Ecole des Hautes Etudes en Sciences Sociales (EHESS Paris), 2014. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03453600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4594,117 +4615,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lieux de design de la métropole de Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Montpellier, France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4714,319 +4735,319 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designs urbains et territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Khainnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences du Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17 (1), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire et défaire les solidarités communautaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Haapajärvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samina Mesgarzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaire de France. Paris, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences du Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId107"/>
+      <w:footerReference w:type="default" r:id="rId108"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5094,51 +5115,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A88FE2A6"/>
+    <w:nsid w:val="5454F90A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5325,51 +5346,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-watkin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1671-7335" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032382472" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekt.unimes.fr/membres/thomas-watkin/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unimes.academia.edu/ThomasWatkin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Thomas-Watkin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/twatkin/?originalSubdomain=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069693v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Saad-Sulonen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watkin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15710882.2025.2476626" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557571v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9557" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237995v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/desi_r_00720" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558495v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186043v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Redondo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.017.0122" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186026v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Elsen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Khainnar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.017.0008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182296v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406196v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406186v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vial" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.11835" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453217v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/pshs.84" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224304v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115036v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14606925.2019.1595015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819012v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Haapaj&#228;rvi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samina Mesgarzadeh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.109.0005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730083v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vial Vial" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Le Boeuf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bihanic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gagnon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.005.0009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856414v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Abbas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaillon Lara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856413v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870799v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176060v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399374v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399390v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377783v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824479v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377773v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909549v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909555v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259171v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452321v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766182v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118188v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411737v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;linda Redondo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149777v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925821v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109359v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127990v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736864v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736543v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635177v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441155v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#173;&#8208;julie Catoir-&#173;&#8208;brisson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Deni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21606/drs.2016.143" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736544v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730116v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736549v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855409v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127995v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127998v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066228v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783839476031-005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799352v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsimbernon.com/achat/ecohabiter-des-environnements-pluriels/15490.htm" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224337v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043542v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127988v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127974v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krawczyk" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Livet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Crouzy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Bacchiocchi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03453600v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184918v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Crozet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186017v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356554v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736823v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-watkin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1671-7335" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032382472" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=IQYt7BgAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekt.unimes.fr/membres/thomas-watkin/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unimes.academia.edu/ThomasWatkin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Thomas-Watkin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/twatkin/?originalSubdomain=fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069693v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Saad-Sulonen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watkin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15710882.2025.2476626" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557571v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9557" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186026v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Elsen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Khainnar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.017.0008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237995v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/desi_r_00720" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558495v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186043v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Redondo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.017.0122" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182296v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406196v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406186v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vial" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.11835" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453217v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/pshs.84" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224304v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115036v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145126v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14606925.2019.1595015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819012v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Haapaj&#228;rvi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samina Mesgarzadeh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.109.0005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730083v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vial Vial" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Le Boeuf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bihanic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gagnon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.005.0009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856414v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Abbas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaillon Lara" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856413v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870799v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176060v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399374v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399390v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377773v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377783v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824479v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909549v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909555v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259171v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452321v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766182v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118188v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411737v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;linda Redondo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149777v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109359v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925821v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127990v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736864v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635177v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441155v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#173;&#8208;julie Catoir-&#173;&#8208;brisson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Deni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21606/drs.2016.143" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736543v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736544v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730116v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736549v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855409v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127995v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127998v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066228v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783839476031-005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799352v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsimbernon.com/achat/ecohabiter-des-environnements-pluriels/15490.htm" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224337v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043542v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127988v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127974v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krawczyk" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Livet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Crouzy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Bacchiocchi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03453600v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184918v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Crozet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186017v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356554v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736823v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>