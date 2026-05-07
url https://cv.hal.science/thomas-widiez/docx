--- v0 (2026-03-20)
+++ v1 (2026-05-07)
@@ -679,329 +679,329 @@
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">, 2024, 10, pp.1607-1609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41477-024-01818-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In planta haploid induction by kokopelli mutants</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loss‐of‐function of gynoecium‐expressed phospholipase pPLAIIγ triggers maternal haploid induction in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Martinant</w:t>
+                <w:t xml:space="preserve">Jin Hoon Jang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Rogowsky</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hae Seong Seo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Widiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ok Ran Lee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiad328⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 238 (5), pp.1813-1824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.18898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04205657v1</w:t>
+                <w:t xml:space="preserve">hal-04088211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss‐of‐function of gynoecium‐expressed phospholipase pPLAIIγ triggers maternal haploid induction in Arabidopsis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jin Hoon Jang</w:t>
+                <w:t xml:space="preserve">In planta haploid induction by kokopelli mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Calhau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fierlej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hae Seong Seo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Widiez</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Martinant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ok Ran Lee</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peter Rogowsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 238 (5), pp.1813-1824. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 193 (1), pp.182-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.18898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiad328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088211v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of genome and base editing tools in maize protoplasts</w:t>
               </w:r>
@@ -1686,295 +1686,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Endosperm-Derived Embryo Sheath Is an Anti-adhesive Structure that Facilitates Cotyledon Emergence during Germination in Arabidopsis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Doll</w:t>
+                <w:t xml:space="preserve">Puzzling out plant reproduction by haploid induction for innovations in plant breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Bovio</w:t>
+                <w:t xml:space="preserve">Laurine Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelo Gaiti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophy Chamot</w:t>
+                <w:t xml:space="preserve">Douglas Pyott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Martinant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Rogowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2019.12.057⟩</w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (6), pp.610-619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-020-0664-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03065544v1</w:t>
+                <w:t xml:space="preserve">hal-03153104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puzzling out plant reproduction by haploid induction for innovations in plant breeding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathanaël Jacquier</w:t>
+                <w:t xml:space="preserve">The Endosperm-Derived Embryo Sheath Is an Anti-adhesive Structure that Facilitates Cotyledon Emergence during Germination in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Doll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bovio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Gaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurine Gilles</w:t>
+                <w:t xml:space="preserve">Anne-Charlotte Marsollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Pyott</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Peter Rogowsky</w:t>
+                <w:t xml:space="preserve">Sophy Chamot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (6), pp.610-619. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (5), pp.909-915.e4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41477-020-0664-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2019.12.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153104v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-way molecular dialogue between embryo and endosperm required for seed development</w:t>
               </w:r>
@@ -2107,51 +2107,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single and multiple gene knockouts by CRISPR–Cas9 in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas M Doll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Gerentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2496,77 +2496,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haploid induction in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Martinant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Rogowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Widiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2639,51 +2639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Doll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Depège-Fargeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Rogowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Widiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2890,51 +2890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Moussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Doll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophy Chamot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysiane Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3292,51 +3292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gendrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophy Chamot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Widiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3662,337 +3662,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIGH NITROGEN INSENSITIVE 9 (HNI9)-mediated systemic repression of root NO3- uptake is associated with changes in histone methylation.</w:t>
+                <w:t xml:space="preserve">Functional characterization of two new members of the caffeoyl CoA &amp;lt;em&amp;gt;O&amp;lt;/em&amp;gt;-methyltransferase-like gene family from &amp;lt;em&amp;gt;Vanilla planifolia&amp;lt;/em&amp;gt; reveals a new class of plastid-localized &amp;lt;em&amp;gt;O&amp;lt;/em&amp;gt;-methyltransferases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Widiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Sayed El Kafafi</w:t>
+                <w:t xml:space="preserve">Thomas G. Hartman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Girin</w:t>
+                <w:t xml:space="preserve">Nativ Dudai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Berr</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
+                <w:t xml:space="preserve">Qing Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lawton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 76 (6), pp.475-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11103-011-9772-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1017863108⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623176v1</w:t>
+                <w:t xml:space="preserve">hal-02652795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of two new members of the caffeoyl CoA &amp;lt;em&amp;gt;O&amp;lt;/em&amp;gt;-methyltransferase-like gene family from &amp;lt;em&amp;gt;Vanilla planifolia&amp;lt;/em&amp;gt; reveals a new class of plastid-localized &amp;lt;em&amp;gt;O&amp;lt;/em&amp;gt;-methyltransferases</w:t>
+                <w:t xml:space="preserve">HIGH NITROGEN INSENSITIVE 9 (HNI9)-mediated systemic repression of root NO3- uptake is associated with changes in histone methylation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Widiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas G. Hartman</w:t>
+                <w:t xml:space="preserve">El Sayed El Kafafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nativ Dudai</w:t>
+                <w:t xml:space="preserve">Thomas Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qing Yan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Lawton</w:t>
+                <w:t xml:space="preserve">Alexandre Berr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11103-011-9772-2⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (32), pp.13329-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1017863108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652795v1</w:t>
+                <w:t xml:space="preserve">hal-00623176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Arabidopsis mutants impaired in the systemic regulation of root nitrate uptake by the nitrogen status of the plant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Sayed El-Kafafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4082,51 +4082,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a 150 bp cis-acting element of the AtNRT2.1 promoter involved in the regulation of gene expression by the N and C status of the plant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4274,64 +4274,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël M A Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine M Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Martinant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Rogowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Widiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4644,90 +4644,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUTANTS FOR HAPLOID INDUCTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Widiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Rogowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Martinant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP22306616. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4745,90 +4745,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POLYNUCLEOTIDE RESPONSIBLE OF HAPLOID INDUCTION IN MAIZE PLANTS AND RELATED PROCESSES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Martinant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Comadran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Laffaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Rogowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Widiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5009,90 +5009,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss-of-function of gynoecium-expressed phospholipase triggers haploid induction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin Hoon Jang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hae Seong Seo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Widiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ok Ran Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5110,103 +5110,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid anchoring and electrostatic interactions target the phospholipase NOT-LIKE-DAD to pollen endo-plasma membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica La Padula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël M.A. Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Martinant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Rogowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5515,51 +5515,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="621C1470"/>
+    <w:nsid w:val="407778DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5746,51 +5746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-widiez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6002-2306" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113381700" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05318698v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Ottaviani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Widiez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Dall&#8217;asta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Giorni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf437" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136683v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M Doll" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fierlej" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eekhout" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Elias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bellot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koaf162" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119616v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Lefeuvre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-025-03544-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764035v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoya Sugi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Calhau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Jacquier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Millan-Blanquez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Becker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-024-01818-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205657v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Martinant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rogowsky" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad328" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088211v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Hoon Jang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hae Seong Seo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ok Ran Lee" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18898" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882819v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1010030" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506060v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-021-01030-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354700v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine M Gilles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea R M Calhau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica La Padula" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l M A Jacquier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lionnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202010077" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335618v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2021.02.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065548v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Doll" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Royek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fujita" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Okuda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chamot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaz4131" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065555v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Doll" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ca&#239;us" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Grimault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00756" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065544v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bovio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Gaiti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Marsollier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophy Chamot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.12.057" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153104v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Gilles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Pyott" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-020-0664-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423303v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stintzi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/809368" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349639v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Gerentes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Richard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-019-02378-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02155235v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Creff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Brocard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joub&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007847" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01760352v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Ullrich" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Fuchs" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Jenkins" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13801" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621438v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.07.055" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602727v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dep&#232;ge-Fargeix" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2017.01.008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606965v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelsabour Khaled" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Laffaire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chaignon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gendrot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201796603" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605069v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Moussu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.17.00016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633808v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Mclaughlin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anwar Bin-Umer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Finn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Mccormick" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130204" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538205v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Tommaso" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-015-0098-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536562v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabill&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13024" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631939v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Rao" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Krom" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhong Tang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphna Havkin-Frenkel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-964" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631645v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Symeonidi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongyuan Luo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lam" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lawton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12542" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623176v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Sayed El Kafafi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berr" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1017863108" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652795v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Hartman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nativ Dudai" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Yan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-011-9772-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5HB4MRMX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507517v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Sayed El-Kafafi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Erban" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Michael Hubberten" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.157354" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191105v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lejay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Wirth" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Palenchar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2007.01712.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335607v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1335-1_2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335594v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M Segu&#237;-Simarro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1315-3_1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366405v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwyneth Ingram" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Guti&#233;rrez-Marcos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cabebooks/ebook/20173341361" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781786391216.0095" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205767v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205750v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Comadran" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Laffaire" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542863v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Grazer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelsabour G A Khaled" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Langer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03816093v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205933v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l M.A. Jacquier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823108v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02789545v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-widiez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6002-2306" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113381700" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05318698v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Ottaviani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Widiez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Dall&#8217;asta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Giorni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf437" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136683v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M Doll" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fierlej" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eekhout" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Elias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bellot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koaf162" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119616v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Lefeuvre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-025-03544-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764035v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoya Sugi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Calhau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Jacquier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Millan-Blanquez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Becker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-024-01818-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088211v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Hoon Jang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hae Seong Seo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ok Ran Lee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18898" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205657v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Martinant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rogowsky" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad328" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882819v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1010030" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506060v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-021-01030-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354700v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine M Gilles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea R M Calhau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica La Padula" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l M A Jacquier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lionnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202010077" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335618v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2021.02.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065548v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Doll" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Royek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fujita" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Okuda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chamot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaz4131" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065555v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Doll" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ca&#239;us" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Grimault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00756" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153104v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Gilles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Pyott" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-020-0664-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065544v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bovio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Gaiti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Marsollier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophy Chamot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.12.057" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423303v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stintzi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/809368" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349639v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Gerentes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Richard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-019-02378-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02155235v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Creff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Brocard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joub&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007847" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01760352v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Ullrich" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Fuchs" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Jenkins" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13801" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621438v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.07.055" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602727v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dep&#232;ge-Fargeix" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2017.01.008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606965v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelsabour Khaled" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Laffaire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chaignon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gendrot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201796603" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605069v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Moussu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.17.00016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633808v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Mclaughlin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anwar Bin-Umer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Finn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Mccormick" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130204" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538205v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Tommaso" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-015-0098-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536562v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabill&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13024" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631939v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Rao" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Krom" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhong Tang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphna Havkin-Frenkel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-964" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631645v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Symeonidi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongyuan Luo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lam" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lawton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12542" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652795v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Hartman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nativ Dudai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Yan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-011-9772-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5HB4MRMX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623176v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Sayed El Kafafi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berr" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1017863108" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507517v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Sayed El-Kafafi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Erban" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Michael Hubberten" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.157354" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191105v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lejay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Wirth" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Palenchar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2007.01712.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335607v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1335-1_2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335594v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M Segu&#237;-Simarro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1315-3_1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366405v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwyneth Ingram" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Guti&#233;rrez-Marcos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cabebooks/ebook/20173341361" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781786391216.0095" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205767v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205750v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Comadran" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Laffaire" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542863v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Grazer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelsabour G A Khaled" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Langer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03816093v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205933v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l M.A. Jacquier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823108v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02789545v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>