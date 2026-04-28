--- v1 (2026-04-05)
+++ v2 (2026-04-28)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> André Thomas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (115)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous study of cochleotoxicity and vestibulotoxicity of 3,3’- iminodipropionitrile in rats through several experimental approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Merlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroToxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 109, pp.108-118. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuro.2025.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toluene, styrene and methyl-ethyl-ketone inhalation: Effects on the power of cortical oscillations in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bernal Meléndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroToxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 110, pp.31-41. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuro.2025.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Phenomenological Symmetry Rule for Chemical Reactivity Under Vibrational Strong Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jayachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Patrahau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. G. Ricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. K. Mahato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (35), pp.e202503915. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202503915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactical-operational coordination of a divergent production systems with coproduction : the sawmilling challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Dumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gaudreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bril El-Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Lehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOR: Information Systems and Operational Research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (3), pp.377-399. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03155986.2021.1906057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent systems negotiation to deal with dynamic scheduling in disturbed industrial context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsegay Tesfay Mezgebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bril-El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Demesure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (6), pp.1367-1382. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-019-01515-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital transformation of manufacturing through cloud services and resource virtualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor Borangiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Barata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 108, pp.150-162. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2019.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrapolation to zero frequency with first time constant of ferri-ferrocyanide/Pt interface using Foster equivalent circuit and factorized modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lagonotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. Raileanu Ilie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martemianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 839, pp.256-263. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2019.03.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and evaluation of coordination mechanisms for a decentralized lumber production system with coproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Dumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gaudreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bril El-Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Lehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest products journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (4), pp.260-271. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13073/FPJ-D-19-00002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-network data storage protocols for wireless sensor networks: A state-of-the-art survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Distributed Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (4), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1550147719832487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Short Time Analysis for Proton Exchange Membrane Fuel Cell Diagnostic‐Application to Water Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Maizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martemianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.201900060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using temporal dominance of emotions at home. Impact of coffee advertisements on consumers’ behavior and methodological perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71, pp.311-319. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2018.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human imperative of stabilizing global climate change at 1.5°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hoegh-Guldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Guillén Bolaños</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 365 (6459), pp.1263 - +. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aaw6974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02360600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoMM: A consensus algorithm for multi-agent based manufacturing system to deal with perturbation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsegay Tesfay Mezgebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Demesure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bril El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105 (9), pp.3911-3926. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-019-03820-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuraxial analgesia is not associated with an increased risk of post-partum relapses in MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Rollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Durand-Dubief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiple Sclerosis Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (4), pp.591-600. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1352458518763080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skew Quadrupole Effect of Laser Plasma Electron Beam Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oumbarek Espinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Ghaith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kitegi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Sebdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (12), pp.2447. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app9122447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a classifier ensemble for proactive quality monitoring and control: the impact of the choice of classifiers types, selection criterion, and fusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bril  El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Suhner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99, pp.193-204. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2018.03.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des connaissances aux décisions : la mise en oeuvre des directives européennes sur l'eau douce et marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (21), pp.37-64. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/parti.021.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Low-Frequency Earthquake Families on the San Andreas Fault as Deep Creepmeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bletery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bürgmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Shelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (1), pp.457-475. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017jb014404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-optimisation based framework for Sales and Operations Planning taking into account new products opportunities in a co-production context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gaudreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 94, pp.41-51. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2017.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RaWPG: A data retrieval protocol in micro-sensor networks based on random walk and pull gossip for communicating materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zouinkhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (2), pp.414-426. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2016.2584620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating order acceptance policies for divergent production systems with co-production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Dumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gaudreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Lehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (13), pp.3631-3643. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2016.1193250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future industrial systems: best practices of the intelligent manufacturing & services systems (IMS²) French research group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (2), pp.704-713. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2016.2605624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A communicating object’s approach for smart logistics and safety issues in warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourour Trab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Bajic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zouinkhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Naceur Abdelkrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (1), pp.53-67. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1063293X16672508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging ICT concepts for smart, safe and sustainable industrial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor Borangiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2016.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-localized and localized data storage in large-scale communicating materials: Probabilistic and hop-counter approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zouinkhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Standards and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44, pp.243-257. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csi.2015.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reactive decision-making approach to reduce instability in a Master Production Schedule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Belmokhtar Berraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Parada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (8), pp.2394-2404. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2015.1078516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USEE: An uniform data dissemination and energy efficient protocol for communicating materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zouinkhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56, pp.651-663. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2015.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limiter l'impact de la non-qualité sur la gestion des flux de production dans les ateliers à forts taux de reprises. Application au cas d'un fabricant de mobiliers laqués de très haute qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (2), pp.179-198. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/JESA.49.179-198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration process for neuronal classification models: Application to a quality monitoring problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83, pp.78-91. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2016.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mega-earthquakes rupture flat megathrusts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Bletery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rempel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Karlstrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 354 (6315), pp.1027 - 1031. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aag0482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced product lifecycle information management using &amp;quot;communicating materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kary Främling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59, pp.192-200. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cad.2013.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plio–Pleistocene palaeogeography of the Llanura Costera del Caribe in eastern Hispaniola (Dominican Republic): Interplay of geomorphic evolution and sedimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Díaz de Neira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mediato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Monthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 325, pp.90 - 105. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2015.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling predictive scheduling and reactive control in manufacturing hybrid control architectures: state of the art and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (7), pp.1503-1517. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-015-1139-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and genetics reveal an intriguing pattern of differentiation at a very small geographic scale in a bird species, the forest thrush Turdus lherminieri.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Eraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Tougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113 (6), pp.514-525. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2014.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group fuzzy AHP approach to embed relevant data on &amp;quot; communicating material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65 (4), pp.675-692. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2014.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long QT mutation substitutes cholesterol for phosphatidylinositol-4,5-bisphosphate in KCNQ1 channel regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. C. Coyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abderemane-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Y. Amarouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (3), pp.e93255. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0093255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding data on &amp;quot;communicating materials&amp;quot; from context-sensitive information analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (5), pp.1053-1064. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-013-0745-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for embedding context-sensitive information on &amp;quot;communicating textiles&amp;quot; via Fuzzy AHP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (2), pp.597-610. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/IFS-120753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A product-driven system approach for multilevel decisions in manufacturing planning and control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Parada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production &amp; Manufacturing Research: An Open Access Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (1), pp.756-766. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21693277.2014.949895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variance sensitivity analysis of parameters for pruning of a multilayer perceptron: application to a sawmill supply chain simulation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Suhner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Artificial Neural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.ID 284570. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/284570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incomplete Ionization and Carrier Mobility in Compensated p -Type and n-Type Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Forster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiacre Emile Rougieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dehestru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (1), pp.108 - 113. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOTOV.2012.2210032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information dissemination framework for context-aware products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kary Främling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66 (2), pp.485-500. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2013.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nsights into the mechanism by which Interferon-g basic amino acid clusters mediate protein binding to heparan sulfate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Saesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laguri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sadir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.9384-9390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence of new communicating material paradigm: A first step towards wood mass marking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Jover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Canet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 416 (1), pp.012 031. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/416/1/012031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtualisation de la qualité esthétique d'un produit bois avant sciage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Jover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bombardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (4-8), pp.361-384. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.47.361-384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative drifts and stability of satellite and ground-based stratospheric ozone profiles at NDACC lidar stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prijitha J. Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Godin-Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. E. Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Zawodny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (6063), pp.1301-1318. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-5-1301-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another interpretation of stigmergy for product-driven systems architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (6), pp.2587-2599. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-011-0588-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional Model of Oxygen Transport Impedance Accounting for Convection Perpendicular to the Electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (5), pp.848 - 861. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.201100193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent distributed production control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Valckenaers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (6), pp.2507-2512. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-011-0601-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE BIPBOP PROGRAMME: Providing access to reliable, affordable and clean energy with a combined approach of investment, offers and training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vermot Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Actions Science Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, special issue (6), pp.article 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of weaning and finishing feeding treatment on fatty acids, especially cis and trans C18:1 isomers, in the Longissimus thoracis muscle of Galician Blond calves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Bispo Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Monserrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (5), pp.802 - 812. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731110002338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of internal currents during the start-up of a proton exchange membrane fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 196 (22), pp.9451 - 9458. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2011.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilayer perceptron for simulation models reduction: application to a sawmill workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (4), pp.646-657. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2011.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Frequency of gene defects in selected European retriever populations]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Owczarek-Lipska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hölzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schweizer Archiv für Tierheilkunde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 153 (9), pp.418--420. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/0036-7281/a000236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term summer (AD751-2008) temperature fluctuation in the French Alps based on tree-ring data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Édouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boreas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (2), pp.351-366. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1502-3885.2010.00185.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A polarized 3He target for the photon beam at MAMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Krimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aguar Bartolomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ahrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Altieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.J. Arends</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 648, pp.35-40. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2011.05.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00842355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrink-fitting and dowel welding in mortise and tenon structural wood joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (1-3), pp.213-221. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/016942410X503320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neural network for the reduction of a Product Driven System emulation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Suhner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production Planning and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (8), pp.767-781. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537287.2010.543560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569837v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated risks and the value of information.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Eeckhoudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Treich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (1), pp.77-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of ultrasonographic, mri and tenoscopical findings in chronic tenosynovitis of the digital flexor tendon sheath - an ex-vivo study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Verwilghen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Sagerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Audigié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Radiology and Ultrasound</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (2), pp.203-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charged-particle multiplicities in pp interactions at sqrt(s) = 900 GeV measured with the ATLAS detector at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Abat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 688, pp.21-42. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2010.03.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00464800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Echocardiographic and Tissue Doppler Imaging Screening of a Population of Maine Coon Cats Tested for the A31P Mutation in the Myosin-Binding Protein C Gene: A Specific Analysis of the Heterozygous Status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carlos Sampedrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chetboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Veterinary Internal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (1), pp.91-99. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1939-1676.2008.0218.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An emulation-based execution control system evaluation tool Application to a furniture manufacturing group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Simulation and Process Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Accepted paper</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un environnement d'évaluation pour la mise en oeuvre d'un pilotage par le produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (4-5), pp.487-511. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.43.487-511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and validation of a product-driven control system based on a six sigma methodology and discrete event simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production Planning and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (6), pp.510-524. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537280902938589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture de systèmes contrôlés par la produit pour un environnement de juste à temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Herrera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (4-5), pp.513-535. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.43.513-535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Thermomyces lanuginosa Lipase in the Presence of Tributyrylglycerol and Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Crowet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vandenbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96 (12), pp.4814 - 4825. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2009.03.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes Contrôlés par le Produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (4-5), pp.377-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The performance of product-driven manufacturing control: An emulation-based benchmarking study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (3), pp.195-203. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2008.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities to reconsider decision making processes due to Auto-ID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 121 (1), pp.99-111. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2008.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Programming Approaches for Stable Tactical and Operational Planning in Supply Chain and APS Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Lamouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Decision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (3), pp.425-455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to reusability and modularity of Manufacturing Systems Simulation Models: application to distributed control simulation within DFT context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pétin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (1), pp.48-61. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2006.12.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-facilities tactical planning robustness with experimental design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Lamouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production Planning and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (2), pp.171-182. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537280801896250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ATLAS experiment at the CERN Large Hadron Collider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Abat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, pp.S08003. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/3/08/S08003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00315956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid-destabilizing properties of the hydrophobic helices H8 and H9 from colicin E1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. El Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Charloteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Flore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Stroobant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Membrane Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24, pp.419-430. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09687860701228254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of accidental coal immersion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jaffrenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Giamarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Burel-Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54 (12), pp.1932-9. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2007.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to manage a tactical planning with an APS (Advanced Planning Systems)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Lamouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Genin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (2), pp.209-221. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-007-0015-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric radiative effects of an in-situ measured Saharan dust plume and the role of large particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Reus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Trautmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wendisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (3), pp.7767-7817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00302848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the robustness of a supply chain tactical plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Lamouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric radiative effects of an in situ measured Saharan dust plume and the role of large particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Reus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Trautmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wendisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (18), pp.4887-4903</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00296337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets de recherche génétiques chez le Chien et le Chat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tiret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007/05-06-07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et lyophilisation de matrices fromagères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (1), pp.89-102. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/sda.26.89-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter interactions in two-block welding and the wood nail concept in wood dowel welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ganne-Chédeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel J.-M. Leban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (12), pp.13-14. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/156856105774429037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptide microarrays for the detection of molecular interactions in cellular signal transduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oda Stoevesandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Elbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Köhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie C Lellouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (8), pp.2010-7. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.200401095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of H3PW12O40 and H4SiW12O40 heteropolyacids supported on silica by 1H MAS NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dablemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8, pp.1869</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'utilisation d'un plan de référence sur la robustesse de la planification tactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Lamouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39, pp.777-798</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusogenic Alzheimer's peptide fragment AΒ (29-42) in interaction with lipid bilayers : Secondary structure, dynamics, and specific interaction with phosphatidyl ethanolamine polar heads as revealed by solid-state NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ravault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Soubias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14, pp.1181-1189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the DNA repair process by the formamidopyrimidine-DNA glycosylase investigated by molecular dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Castaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (8), pp.2009-2021. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1110/ps.04772404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and future simulations of NO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; from a coupled chemistry-climate model in comparison with observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Struthers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kreher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schofield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bodeker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (8), pp.2227-2239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and future simulations of NO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; from a coupled chemistry-climate model in comparison with observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Struthers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kreher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schofield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bodeker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (4), pp.4545-4579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00301384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrathin Tropical Tropopause Clouds (UTTCs): I. Cloud morphology and occurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kiemle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Flentje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (4), pp.1083-1091</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrathin Tropical Tropopause Clouds (UTTCs): I. Cloud morphology and occurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wernli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kiemle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (2), pp.1557-1578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00300984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrathin Tropical Tropopause Clouds (UTTCs): II. Stabilization mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wernli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fueglistaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (4), pp.1093-1100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrathin Tropical Tropopause Clouds (UTTCs): II. Stabilization mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wernli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fueglistaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (2), pp.1579-1597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00300985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double fertilization in maize: the two male gametes from a pollen grain have the ability to fuse with egg cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ml Rusche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Keim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33, pp.1051-1062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00314510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3xP3-EGFP marker facilitates screening for transgenic silkworm Bombyx mori L. from the embryonic stage onwards.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Mauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chavancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32 (3), pp.247-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations sur la mise en place du cerne chez le pin d'Alep (Pinus halepensis Mill.) : confrontation entre les mesures de croissance radiale, de densité et les facteurs climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Nicault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58 (7), pp.769-784. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2001162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la consommation d'eau potable des ménages : une étude sur un panel de communes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Nauges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 143-144, pp.175-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental changes in cyclin B1 and cyclin dependent kinase 1 (CDK1) levels in the different populations of spermatogenic cells of the post-natal rat testis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rudkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 79, pp.816-823</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental changes in cyclin B1 and cyclin-dependent kinase 1 (CDK1) levels in the different populations of spermatogenic cells of the post-natal rat testis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian B. Rudkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European J. Cell Biol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 79, pp.816-823</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privately operated water utilities, municipal price negotiation and estimation of residential water demand : the case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Nauges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 76 (1), pp.68-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information value and risk premium in agricultural production : the case of split nitrogen application for corn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 82 (1), pp.59-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic analysis of land prices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 81, pp.772-784</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The xenotransplantation of goat and human hematopoietic cells to sheep fetuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hollands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 67 (7), pp.984-990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des modèles de données de panel avec régresseurs temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boumahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 46, pp.23-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of nerve growth factor on the expression of cell cycle regulatory proteins in PC12 cells : dissection of the neurotrophic response from the anti-mitogenic response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. van Grunsven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelle Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Savatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Urdiales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncogene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 12, pp.1347-1356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for the lightest chargino at $\sqrt{s}$ = 130 and 136 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 382, pp.323-336. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(96)00769-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer l'efficacité d'une régulation d'agents pollueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Salanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 39-40, pp.15-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of inclusive k$*^0$(892) $\phi$(1020) and k*$_2^0$(1430) production in hadronic Z decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 73, pp.61-72. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002880050296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulating pollution under asymmetric information : the case of industrial wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 28 (3), pp.357-373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations into fine grinding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 13, p.113-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation et performances de l'activité de dépollution : une analyse économétrique sur données individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualite Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 70 (2), pp.113-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and fate of artificial radionuclides in the Scheldt estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wollast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Loijens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 46 (41306), pp.189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes to the occupied and unoccupied electronic structure of TiO2(100) upon alkali metal reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Purdie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Reihl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hardman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Muryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 04 (C9), pp.C9-163-C9-166. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1994926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00253487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des modèles à deux régimes avec des données de panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boumahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 28, pp.125-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (112)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A negotiation-based control approach for disturbed industrial context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsegay Tesfay Mezgebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Demesure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.1255-1260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The e-BOM to m-BOM transformation for building management systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bril El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Workshop on Service Orientation in Holonic and Multi-agent Manufacturing, SOHOMA'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-automatic 3D BIM modeling of existing buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel-Eddine Benarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bombardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFIP International Conference on Product Lifecycle Management (PLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Turin, Italy. pp.56-68, </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01614-2_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903840v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicating aircraft structure for solving black-box loss on ocean crash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing, SOHOMA'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la nocivité des défauts dans les soudures et les pièces obtenues par fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Figliuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ryckelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque MECAMAT Fatigue des Structures et des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Aussois, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation awareness in product lifecycle information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing, SOHOMA'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural network inverse model for quality monitoring: Application to a high quality lackering process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Suhner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bril El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Joint Conference on Computational Intelligence, IJCCI’17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Funchal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case study of an Intelligent Manufacturing Control based on multi-agents' system to deal with batching and sequencing on rework context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing, SOHOMA’17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A negotiation scenario using an agent-based modeling approach to deal with dynamic scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsegay Tesfay Mezgebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bril El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Demesure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pannequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Service Orientation in Holonic and Multi Agent Manufacturing, SOHOMA'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smartness versus embeddability: a tradeoff for the deployment of smart AGVs in industry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Demesure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing, SOHOMA'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A batching and scheduling optimisation for a cutting work-center: Acta-Mobilier case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Noyel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Industrial Engineering and Systems Management, IESM'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital transformation in service and computing oriented manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor Borangiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Barata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing, SOHOMA'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lisbon, Portugal. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51100-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATP vs CTP policies in co-production context: the winner is not always the expected one</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Dumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gaudreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Lehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain, ILS’16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivre les médiations entre connaissances et décisions dans les dispositifs participatifs de gestion de l’eau : nouveau cadre pour comparer l’application de la DCSMM et de la DCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter-Eau, Au-delà des dispositifs institutionnels : quelles formes alternatives de participation à la démocratie de l’eau ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Limoges, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product driven systems facing unexpected perturbations: how operational research models and approaches can be useful?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Jacomino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th workshop on Service Orientation in Holonic and Multi-Agent Manufacturing, SOHOMA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51100-9_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-means clustering based method for production flow management facing rework disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain, ILS’16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New communicating concrete for data storage and retrieval through integrated micro sensor nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zouinkhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Future Internet of Things and Cloud, FiCloud 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of measurement-based AHP to product-driven system control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing, SOHOMA’16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réordonnancement dynamique rapide dans un contexte de système contrôlé par le produit sur un poste de travail soumis à un fort taux de reprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Produits Intelligents, JPI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving a hardwood flooring cutting system through simulation and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gaudreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Winter Simulation Conference, WSC'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Huntington Beach, California, United States. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WSC.2015.7408330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced simulation model for flow analysis in a sawmill internal supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Suhner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management, IESM'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports potentiels du concept de closed-loop lifecycle management dans une perspective de développement durable : étude d’un cas d’application concret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Produits Intelligents 2015, JPI2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la qualité sur la gestion des flux de production dans les ateliers à forts taux de reprises Application au cas d'un fabricant de mobiliers laqués de très haute qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès International Pluridisciplinaire en Qualité, Sûreté de Fonctionnement et Développement Durable, QUALITA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la qualité sur la gestion des flux de production dans les ateliers à forts taux de reprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès International Pluridisciplinaire en Qualité, Sûreté de Fonctionnement et Développement Durable, QUALITA'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation framework for the evaluation of production planning and order management strategies in the sawmilling industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Dumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gaudreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Lehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada. pp.622-627, </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-of-Life information sharing for a circular economy : existing literature and research opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing, SOHOMA’2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes de réalisation d’un fond cartographique pour la carte des végétations de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Commagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacqueminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Janik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Journées de la Recherche IGN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Saint-Mandé, France. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction et génération automatique de modèle Arena© en exploitant des arbres de régression : cas d'une scierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Suhner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence Francophone de Modélisation, Optimisation et Simulation, MOSIM'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison d'indicateurs pour évaluer la perturbation des flux dans les ateliers à forts taux de reprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence Francophone de Modélisation, Optimisation et Simulation, MOSIM'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CART for supply chain simulation models reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Suhner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems, APMS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.530-537, </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44733-8_66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tri qualité des produits bois par virtualisation de la matière première</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bombardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence Francophone de Modélisation, Optimisation et Simulation, MOSIM'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRAN, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow disturbance analysis in workshops with high reworks rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems, APMS'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.280-287, </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44733-8_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CART for supply chain simulation models reduction: application to a sawmill internal supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Suhner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems, APMS'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44733-8_66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards data exchange interoperability in building lifecycle management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manik Madhikermi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Buda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kary Främling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on Emerging Technologies and Factory Automation, ETFA'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Barcelonne, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration dynamique d'une ligne d'assemblage par recherche d'atteignabilité sur un réseau d'automates communicants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Manceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bril El-Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Munier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence Francophone de Modélisation, Optimisation et Simulation, MOSIM'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy decision-making method for product holons en- countered emergency breakdown in product-driven sys- tem: an industrial case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bril-El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnould Guidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing, SOHOMA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-making framework for tactical planning taking into account market opportunities (new products and new suppliers) in a co-production context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gaudreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence Francophone de Modélisation, Optimisation et Simulation, MOSIM'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling predictive scheduling and reactive control in manufacturing: state of the art and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing, SOHOMA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic rebalancing of an assembly line with a reachability analysis of communicating automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Manceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bril El-Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pétin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems, APMS'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.597-604, </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44739-0_73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are intelligent manufacturing systems sustainable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing and Robotics, SOHOMA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Valenciennes, France. pp.105-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00837905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded data on intelligent products -- impact on real-time applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kary Främling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Mobile Web Information Systems, MobiWIS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paphos, Cyprus. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Networks ensemble for quality monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Suhner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Neural Computation Theory and Application, NCTA'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Vilamoura, Portugal. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation of an on-line quality process monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management, IESM'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rabat, Morocco. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product-driven control: concept, literature review and future trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Service Orientation in Holonic and Multi Agent Manufacturing Control, SOHOMA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bucarest, Romania. pp. 135-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood piece quality evaluation using Choquet integral and fuzzy merging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Jover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bombardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Fuzzy Computation Theory and Application, FCTA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Vilamoura, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product quality classification using X ray tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Jover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Almecija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bombardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference IUFRO, MeMoWood - Measurement methods and Modeling approaches for predicting desirable futures Wood properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POCRB-Anim, a network of biological resource centers for genomic and reproductive materials of domestic animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blesbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Magistrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Congress on controversies in cryopreservation of stem cells, reproductive cells, tissue and organs (Cryo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of new communicating material paradigm: An attempt in wood industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Canet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th France-Russia Conference on New Achievements Materials and Environmental Sciences (NAMES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nancy, France. pp.8, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/416/1/012031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods of aggregation of expert opinions in the framework of intelligent products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kary Främling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Workshop on Intelligent Manufacturing Systems, IMS'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, São Paulo, Brazil. pp.163-168, </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130522-3-BR-4036.00053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving production process performance thanks to neuronal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Beaupretre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Workshop on Intelligent Manufacturing System, IMS'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Sao Paulo, Brazil. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtualisation de la qualité esthétique de produits bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Jover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bombardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Journées Doctorales / Journées Nationales MACS, JD-JN-MACS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Strasbourg, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Adaptive Modelling & Simulation for IMS: The Adaptive Capability Maturity Model and Future Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Workshop on Intelligent Manufacturing Systems, IMS'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Sao Paulo, Brazil. pp.174-179, </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130522-3-BR-4036.00104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding information on communicating materials from context-sensitive information analysis based on Fuzzy AHP theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Besançon, France. pp.240--243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RETOUR D'EXPÉRIENCE INDUSTRIELLE SUR LE CHOIX D'UNE TECHNOLOGIE D'INFORMATION PORTÉES PAR LES PRODUITS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Beaupretre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NQR detection of sodium nitrite recrystallized in wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Jover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Canet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO ARW workshop on magnetic resonnance detection of explosives and illicites materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage of information on manufactured products using &amp;quot;communicating materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI Problems and Approaches for Intelligent Environments, AI@IE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information dissemination process for context-aware products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bucharest, Romania. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience industrielle sur le choix d'une technologie d'information portée par les produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Beaupretre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Conférence Internationale de Modélisation, Optimisation et Simulation, MOSIM'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving sawmill agility through log classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gaudreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Information Systems, Logistics and Supply Chain, ILS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One approach of data-mining for Product Driven Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bucarest, Romania. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy analytic hierarchy process for group decision making: application for embedding information on communicating materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications, Computing and Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Marseille, France. pp.270--276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la pertinence d'un kanban adaptatif avec des contraintes multicritères: Cas d'une cellule de découpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Guion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Doctorales / Journées Nationales MACS, JD-JN-MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Marseille, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viable System Model approach for holonic product-driven manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Service Orientation in Holonic and Multi Agent Manufacturing Control, SOHOMA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping of a communicating textile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management, IESM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Metz, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marquage du bois dans la masse : intérêts et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Jover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bombardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès International de Génie Industriel, CIGI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, St Sauveur, Canada. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A viable system model for product-driven systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pannequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management, IESM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Metz, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préconisations pour la réduction de la durée de l'essai de comportement en compression des géotextiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Djab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Touze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres Géosynthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tours, France. p. 239 - p. 244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri net control of a kanban loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Belmokhtar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management, IESM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Metz, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last-millennium summer-temperature variations in Brianconnais (French Alps) based on a composite tree-ring larch chronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Édouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert Georges Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Scientia artis 7, Tree rings, art, archeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Bruxelles, Belgium. pp.26-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key factors for information dissemination on communicating products and fixed databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Service Orientation in Holonic and Multi Agent Manufacturing Control, SOHOMA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité des bonnes informations dans les systèmes contrôlés par les produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Internationale Conception et Production Intégrées, CPI'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Oujda, Maroc. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une procédure de détermination de temps unitaire de pièces découpées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence Internationale de Modélisation et Simulation, MOSIM'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisie. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general approach for hierarchical production planning considering stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Information Systems, Logistics and Supply Chain - Creating value through green supply chains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Casablanca, Morocco. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of less master production schedule nervousness model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing, INCOM'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Moscou, Russia. pp.1585-1590, </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20090603-3-RU-2001.0554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problem definition methodology for the &amp;quot;Communicating Material&amp;quot; paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Workshop on Intelligent Manufacturing Systems, IMS'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lisbonne, Portugal. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulica: an emulation-based benchmarking framework for production control experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Workshop on Intelligent Manufacturing Systems, IMS'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lisbone, Portugal. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage d'une boucle KANBAN modélisée par réseau de Petri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Belmokhtar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence Internationale de Modélisation et Simulation, MOSIM'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisie. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle pour limiter la nervosité et l'instabilité du Programme Directeur de Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bagnères de Bigorre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID et nouvelles technologies de communication; enjeux économiques incontournables et problèmes d'éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Internationale Conception et Production Integrées, CPI'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How deals with discrete data for the reduction of simulation models using neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing, INCOM'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Moscou, Russia. pp.1177-1182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stigmergy: a design pattern for product-driven systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing, INCOM'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Moscou, Russia. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of Product Driven System emulation models based on neural network: impact of discrete data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Suhner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management, IESM' 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Montréal, Canada. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation for less master production schedule instability under rolling horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management, IESM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Montréal, Canada. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Reduction Models Approach Using Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Choffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computer Modelling and Simulation, EUROSIM'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Cambridge, United Kingdom. pp.679-684</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elagage d'un perceptron multicouches : utilisation de l'analyse de la variance de la sensibilité des paramètres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence Internationale Francophone d'Automatique, CIFA'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation as a support of design and validation of a product-driven control system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological and neuro-behavioral effects of an exposure to a 60 Hz magnetic field at 1800 microtesla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mcnamee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioelectromagnetics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un environnement d'évaluation pour la mise en oeuvre d'un pilotage par le produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Internationale de Modélisation, Optimisation et Simulation des Systèmes, MOSIM 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France. pp.148-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture de systèmes contrôlés par le produit pour un environnement en juste à temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Belmokhtar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Internationale de Modélisation, Optimisation et Simulation des Systèmes, MOSIM 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France. pp.175-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de la structure d'un perceptron multicouches pour la réduction dun modèle de simulation d'une scierie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence Internationale Francophone d'Automatique, CIFA'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPRESSION ARTIFACTS REDUCTION USING VARIATIONAL METHODS : ALGORITHMS AND EXPERIMENTAL STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Blanc-Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2008 - 2008 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, France. pp.1173-1176, </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4517824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation-based decision support system The example of a furniture manufacturer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El Haouzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp.562-568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation de la réduction d'un modèle de simulation par réseau de neurones : cas d'une scierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Internationale de Modélisation, Optimisation et Simulation des Systèmes, MOSIM 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France. pp.2030-2038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities to reconsider decision making processes due to Auto-ID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management, IESM 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Beijing, China. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération automatique de plateformes de simulation pour des systèmes organisés en flux tirés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois Rivières, Canada. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID business case based on six sigma methodology and discrete event simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pétin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management, IESM 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Pékin, China. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient RFID Services Infrastructure & RFID Deployment in Wood industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Bajic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU RFID Forum 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00140295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking issues for product-driven decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on the Modern Information Technology in the Innovation Processes of the Industrial Enterprise, MITIP'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Florence, Italy. pp.219-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un modèle de simulation pour l'évaluation des systèmes de pilotage distribués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Francophone de Modélisation et Simulation Modélisation, MOSIM'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation between business and holonic manufacturing decision systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing INCOM'2006, May 17-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, St Etienne, France. pp.423-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage de la modélisation et de la simulation pour l'étude et la conception de systèmes contrôlés par le produit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR MACS - Sixièmes journées du pôlé STP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation testbed for decision system evaluation in a furniture manufacturing group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing Information control : a complex challenge for the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Saint Etienne, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une plateforme d'expérimentation sur le contrôle par le produit des flux de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Francophone de Modélisation et Simulation, MOSIM'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed supply chain control system simulation, application to a furniture manufacturer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain, ILS'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Lyon, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the motion coding error for MCWT video coders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Andrée Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barlaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics Speech and Signal Processing (ICASSP 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage de la modélisation et de la simulation pour le pilotage de flux de produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Villeminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Muhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études GdR MACS - GT Vendôme-OGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les subventions aux cultures : un levier pour réduire la pollution nitrique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Salanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Psdr. Programme Pour Et Sur Le Développement Régionalgrenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international INRA-PSDR : Territoires et enjeux du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Lyon, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable motion coding for video coders based on lifted MCWT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Andrée Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barlaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Very Low Bitrate Video coding (VLBV 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codage scalable des vecteurs mouvement pour la compression de vidéos basée ondelettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Andrée Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barlaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on COmpression et REprésentation des Signaux Audiovisuels (CORESA 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, France. pp 261-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodological Approach to Build Simulation Models of Manufacturing Systems with Distributed Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management, IESM05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Marrakech, Morocco. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulating nitrogen pollution with risk-averse farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on risk and uncertainty in environmental and resource economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Wageningen, Netherlands. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Private information in delegated water utilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Salanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Meeting of the Canadian Resource and Environmental Economics Study Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, St Catharines, Canada. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d’une Pile A Combustible Réversible : A trois chambres nommée Q-URFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boulevard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amangoua Jean-Jacques Kadjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grondin-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Plénière Groupement de Recherche HySPàC UMR CNRS 7285</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Grenoble, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Integrated Framework to grasp transforming Science-Politics ‘coupling practices’: Participatory European coastal & marine water management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Caill Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine Coastal Sciences Association conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bremen, Germany. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor Borangiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Cavalieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 803, 2019, Studies in Computational Intelligence, 978-3-030-03003-2. </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03003-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtriser les progiciels ERP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Lamouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Economica, 2015, 978-2-7178-6799-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing and Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor Borangiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theodor Borangiu, Damien Trentesaux, Andre Thomas. Springer, pp.365, 2014, Series: Studies in Computational Intelligence, Vol. 544, 978-3-319-04734-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi Agent Manufacturing and Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor Borangiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theodor Borangiu, André Thomas, Damien Trentesaux. Springer, 472, pp.390, 2013, Studies in Computational Intelligence, ISBN 978-3-642-35851-7. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35852-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service orientation in holonic and multi agent manufacturing and robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor Borangiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theodor Borangiu, André Thomas, Damien Trentesaux. Springer, pp.356, 2012, Studies in Computational Intelligence, vol. 402, 978-3-642-27449-7. </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-27449-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation for Supply Chain Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE and John Wiley &amp; Sons, pp.360, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation pour la gestion des chaînes logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science Publications - Lavoisier, pp.386, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Econométrie des variables qualitatives. Manuel et exercices corrigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 179 p., 2000, 2-10-004665-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural production, attitude towards risk and the demand for irrigation water : the case of Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bel Haj Hassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">34 p., 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smartness Versus Embeddability: A Tradeoff for the Deployment of Smart AGVs in Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Demesure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theodor Borangiu; Damien Trentesaux; André Thomas; Olivier Cardin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing. Proceedings of SOHOMA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 762, Springer International Publishing, pp.395-406, 2018, Studies in Computational Intelligence, 978-3-319-89257-3. </w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73751-5_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicating aircraft structure for solving black-box loss on ocean crash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, Cham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 762, pp.79-92, 2018, 978-3-319-73751-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Predictive Scheduling and Reactive Control in Manufacturing: State of the Art and Future Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 594, </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-37, 2015, Studies in Computational Intelligence, 978-3-319-15159-5. </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15159-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology of virtual wood piece quality evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Jover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bombardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kurosh Madani, António Dourado, Agostinho Rosa and Joaquim Filipe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 613, Springer, pp 245-262, 2015, Computational Intelligence, IJCCI 2013, Revised Selected Papers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are intelligent manufacturing systems sustainable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theodor Borangiu and Damien Trentesaux and André Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 544, Springer International Publishing, pp.3-14, 2014, Studies in Computational Intelligence, 978-3-319-04735-5. </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04735-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product-driven control: concept, literature review and future trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theodor Borangiu, André Thomas, Damien Trentesaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.390, 2013, Studies in Computational Intelligence, vol. 472, 978-3-642-35851-7. </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35852-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autosomal Recessive Ichthyosis in Golden Retriever Dogs: Distribution and Frequency of the Pnpla1 Mutant Allele in Different Populations (chap 11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guaguere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. M. F. Torres, L. A. Frank and A. M. Hargis (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Veterinary Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, John Wiley &amp; Sons, 2013, </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118644317.ch11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to data-mining for product driven systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theodor Borangiu, André Thomas, Damien Trentesaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.181-194, 2013, Studies in Computational Intelligence, vol. 472, 978-3-642-35851-7. </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35852-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key factors for information dissemination on communicating products and fixed databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.360, 2012, Studies in Computational Intelligence, Vol. 402, </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1000/ISBN978-3-642-27448-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viable system model approach for holonic product driven manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Belmokhtar Berraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theodor Borangiu; André Thomas; Damien Trentesaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.169-181, 2012, Studies in Computational Intelligence, Vol. 402, 978-3-642-27448-0. </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-27449-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation for Product Driven Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Thierry, André Thomas, Gérard Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation for Supply Chain Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE and John Wiley &amp; Sons, pp.221-255, 2008, Control Systems, robotics and manufacturing series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation pour les système pilotés par le produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Thierry, André Thomas, Gérard Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La simulation pour la gestion des chaînes logistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes science - Lavoisier, pp.261-296, 2008, Traité IC2 Information - Commande - Communication, série Systèmes Automatisés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - La simulation pour la gestion des chaînes logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Thierry; André Thomas; Gérard Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La simulation pour la gestion des chaînes logistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publications - Lavoisier, pp.1-36, 2008, Traité IC2, série systèmes automatisés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply chain management simulation: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Thierry; André Thomas; Gérard Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation For Supply Chain Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE and John Wiley &amp; Sons, pp.1-36, 2008, Control Systems, robotics and manufacturing series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sales and operations planning optimisation. Contribution and limits of linear programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Lamouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Dolgui, Jerzy Soldek and Oleg Zaikin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.191-204, 2005, </w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-23581-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-run study of residential water consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Nauges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current issues in the economics of water resource management. Theory, applications and policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, 2002, 1-4020-0542-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique environnementale et régulation contractuelle : une approche économétrique appliquée aux Agences de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Salanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulation environnementale. Jeux, coalitions, contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, 2002, 2-7178-4453-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: High-precision radial velocities for HD 221416 (Huber+, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. J. Chaplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chontos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kjeldsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Christensen-Dalsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'information embarquée dans des matériaux communicants à l'aide de protocole de réseaux de capteurs sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie et Bois au CRAN-ISET.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bombardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le curage et les fonctions biologiques des fossés en marais doux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Anras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning and coordination for decentralised business units in a lumber production company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Dumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gaudreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bril El-Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Lehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Base of the Pyramid as a Business Opportunity : A Longitudinal Field Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ponssard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSTITUTIONALIZATION OF IMPACT INVESTING THROUGH SOCIETAL MANAGEMENT PRESSURES: AN ACTION RESEARCH INQUIRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate Social Responsibility Boosts Value Creation at the Base of the Pyramid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structural model for evaluating preferential trade agreements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Chaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Import demand estimation with country and product effects : application of multi-way unbalanced panel data models to Lebanese imports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boumahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Chaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irrigation water management under risk : an application to Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin David Groom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Koundouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Nauges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of public utilities under asymmetric information : the case of municipal water supply en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient estimation with panel data : a comment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boumahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture durable et pollutions diffuses dans la plaine de Bièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grappey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold effects for static and dynamic panel data models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Nauges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demande domestique en eau et choix de délégation : le cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent estimation of dynamic panel data models with time-varying individual effets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Nauges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privately-operated water utilities, municipal price negotiation and estimation of residential water demand : the case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Nauges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous monitoring and polluter incentives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Millock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic analysis of land prices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient estimation of residential water demand with panel data : the case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Nauges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating an adverse selection model of pollution control, using French individual data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Salanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation efficace des modèles à erreurs composées et régresseurs endogènes. Application à la pollution d'origine industrielle de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boumahdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market valuation and expected risk : empirical investigation using threshold GARCH-Mean models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Babsiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests de racine unitaire avec des données spatio-temporelles : une application des modèles à erreurs composées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boumahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la vulnérabilité de la forêt méditerranéenne face à une sécheresse accrue. Rapport final du projet DROUGHT+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rambal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA. 2011, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse des forêts méditerranéennes françaises aux changements climatiques, rapport de fin de contrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland R. Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rambal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2007, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse des forêts méditerranéennes françaises aux changements climatiques, rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland R. Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rambal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2007, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des systèmes de production agricole sur la qualité de la ressource en eau et régulation économique des pollutions diffuses en Rhône-Alpes. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sauboua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation de la pollution industrielle par les agences de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Salanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.H. Vuong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2900 A, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion et transports solides dans le bassin du Haut Drac (en amont de la retenue du Sautet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vivian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1982, pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId794"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> André Thomas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (115)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toluene, styrene and methyl-ethyl-ketone inhalation: Effects on the power of cortical oscillations in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bernal Meléndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroToxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 110, pp.31-41. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuro.2025.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous study of cochleotoxicity and vestibulotoxicity of 3,3’- iminodipropionitrile in rats through several experimental approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Merlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroToxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 109, pp.108-118. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuro.2025.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Phenomenological Symmetry Rule for Chemical Reactivity Under Vibrational Strong Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jayachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Patrahau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. G. Ricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. K. Mahato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (35), pp.e202503915. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202503915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactical-operational coordination of a divergent production systems with coproduction : the sawmilling challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Dumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gaudreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bril El-Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Lehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOR: Information Systems and Operational Research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (3), pp.377-399. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03155986.2021.1906057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent systems negotiation to deal with dynamic scheduling in disturbed industrial context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsegay Tesfay Mezgebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bril-El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Demesure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (6), pp.1367-1382. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-019-01515-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-network data storage protocols for wireless sensor networks: A state-of-the-art survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Distributed Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (4), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1550147719832487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Short Time Analysis for Proton Exchange Membrane Fuel Cell Diagnostic‐Application to Water Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Maizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martemianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.201900060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoMM: A consensus algorithm for multi-agent based manufacturing system to deal with perturbation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsegay Tesfay Mezgebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Demesure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bril El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105 (9), pp.3911-3926. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-019-03820-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuraxial analgesia is not associated with an increased risk of post-partum relapses in MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Rollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Durand-Dubief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiple Sclerosis Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (4), pp.591-600. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1352458518763080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human imperative of stabilizing global climate change at 1.5°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hoegh-Guldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Guillén Bolaños</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 365 (6459), pp.1263 - +. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aaw6974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02360600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using temporal dominance of emotions at home. Impact of coffee advertisements on consumers’ behavior and methodological perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71, pp.311-319. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2018.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skew Quadrupole Effect of Laser Plasma Electron Beam Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oumbarek Espinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Ghaith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kitegi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Sebdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (12), pp.2447. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app9122447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital transformation of manufacturing through cloud services and resource virtualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor Borangiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Barata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 108, pp.150-162. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2019.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and evaluation of coordination mechanisms for a decentralized lumber production system with coproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Dumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gaudreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bril El-Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Lehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest products journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (4), pp.260-271. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13073/FPJ-D-19-00002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrapolation to zero frequency with first time constant of ferri-ferrocyanide/Pt interface using Foster equivalent circuit and factorized modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lagonotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. Raileanu Ilie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martemianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 839, pp.256-263. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2019.03.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a classifier ensemble for proactive quality monitoring and control: the impact of the choice of classifiers types, selection criterion, and fusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bril  El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Suhner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99, pp.193-204. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2018.03.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des connaissances aux décisions : la mise en oeuvre des directives européennes sur l'eau douce et marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (21), pp.37-64. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/parti.021.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Low-Frequency Earthquake Families on the San Andreas Fault as Deep Creepmeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bletery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bürgmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Shelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (1), pp.457-475. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017jb014404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-optimisation based framework for Sales and Operations Planning taking into account new products opportunities in a co-production context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gaudreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 94, pp.41-51. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2017.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RaWPG: A data retrieval protocol in micro-sensor networks based on random walk and pull gossip for communicating materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zouinkhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (2), pp.414-426. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2016.2584620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating order acceptance policies for divergent production systems with co-production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Dumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gaudreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Lehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (13), pp.3631-3643. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2016.1193250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future industrial systems: best practices of the intelligent manufacturing & services systems (IMS²) French research group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (2), pp.704-713. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2016.2605624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A communicating object’s approach for smart logistics and safety issues in warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourour Trab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Bajic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zouinkhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Naceur Abdelkrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (1), pp.53-67. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1063293X16672508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reactive decision-making approach to reduce instability in a Master Production Schedule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Belmokhtar Berraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Parada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (8), pp.2394-2404. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2015.1078516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USEE: An uniform data dissemination and energy efficient protocol for communicating materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zouinkhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56, pp.651-663. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2015.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-localized and localized data storage in large-scale communicating materials: Probabilistic and hop-counter approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zouinkhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Standards and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44, pp.243-257. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csi.2015.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging ICT concepts for smart, safe and sustainable industrial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor Borangiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2016.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limiter l'impact de la non-qualité sur la gestion des flux de production dans les ateliers à forts taux de reprises. Application au cas d'un fabricant de mobiliers laqués de très haute qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (2), pp.179-198. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/JESA.49.179-198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration process for neuronal classification models: Application to a quality monitoring problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83, pp.78-91. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2016.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mega-earthquakes rupture flat megathrusts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Bletery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rempel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Karlstrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 354 (6315), pp.1027 - 1031. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aag0482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling predictive scheduling and reactive control in manufacturing hybrid control architectures: state of the art and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (7), pp.1503-1517. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-015-1139-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plio–Pleistocene palaeogeography of the Llanura Costera del Caribe in eastern Hispaniola (Dominican Republic): Interplay of geomorphic evolution and sedimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Díaz de Neira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mediato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Monthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 325, pp.90 - 105. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2015.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced product lifecycle information management using &amp;quot;communicating materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kary Främling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59, pp.192-200. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cad.2013.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group fuzzy AHP approach to embed relevant data on &amp;quot; communicating material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65 (4), pp.675-692. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2014.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for embedding context-sensitive information on &amp;quot;communicating textiles&amp;quot; via Fuzzy AHP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (2), pp.597-610. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/IFS-120753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding data on &amp;quot;communicating materials&amp;quot; from context-sensitive information analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (5), pp.1053-1064. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-013-0745-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long QT mutation substitutes cholesterol for phosphatidylinositol-4,5-bisphosphate in KCNQ1 channel regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. C. Coyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abderemane-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Y. Amarouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (3), pp.e93255. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0093255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A product-driven system approach for multilevel decisions in manufacturing planning and control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Parada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production &amp; Manufacturing Research: An Open Access Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (1), pp.756-766. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21693277.2014.949895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and genetics reveal an intriguing pattern of differentiation at a very small geographic scale in a bird species, the forest thrush Turdus lherminieri.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Eraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Tougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113 (6), pp.514-525. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2014.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incomplete Ionization and Carrier Mobility in Compensated p -Type and n-Type Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Forster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiacre Emile Rougieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dehestru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (1), pp.108 - 113. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOTOV.2012.2210032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information dissemination framework for context-aware products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kary Främling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66 (2), pp.485-500. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2013.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nsights into the mechanism by which Interferon-g basic amino acid clusters mediate protein binding to heparan sulfate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Saesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laguri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sadir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.9384-9390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence of new communicating material paradigm: A first step towards wood mass marking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Jover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Canet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 416 (1), pp.012 031. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/416/1/012031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtualisation de la qualité esthétique d'un produit bois avant sciage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Jover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bombardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (4-8), pp.361-384. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.47.361-384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variance sensitivity analysis of parameters for pruning of a multilayer perceptron: application to a sawmill supply chain simulation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Suhner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Artificial Neural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.ID 284570. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/284570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative drifts and stability of satellite and ground-based stratospheric ozone profiles at NDACC lidar stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prijitha J. Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Godin-Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. E. Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Zawodny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (6063), pp.1301-1318. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-5-1301-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional Model of Oxygen Transport Impedance Accounting for Convection Perpendicular to the Electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (5), pp.848 - 861. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.201100193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another interpretation of stigmergy for product-driven systems architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (6), pp.2587-2599. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-011-0588-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent distributed production control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Valckenaers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (6), pp.2507-2512. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-011-0601-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE BIPBOP PROGRAMME: Providing access to reliable, affordable and clean energy with a combined approach of investment, offers and training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vermot Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Actions Science Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, special issue (6), pp.article 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A polarized 3He target for the photon beam at MAMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Krimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aguar Bartolomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ahrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Altieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.J. Arends</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 648, pp.35-40. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2011.05.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00842355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term summer (AD751-2008) temperature fluctuation in the French Alps based on tree-ring data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Édouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boreas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (2), pp.351-366. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1502-3885.2010.00185.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Frequency of gene defects in selected European retriever populations]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Owczarek-Lipska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hölzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schweizer Archiv für Tierheilkunde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 153 (9), pp.418--420. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/0036-7281/a000236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilayer perceptron for simulation models reduction: application to a sawmill workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (4), pp.646-657. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2011.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neural network for the reduction of a Product Driven System emulation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Suhner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production Planning and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (8), pp.767-781. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537287.2010.543560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569837v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrink-fitting and dowel welding in mortise and tenon structural wood joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (1-3), pp.213-221. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/016942410X503320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated risks and the value of information.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Eeckhoudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Treich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (1), pp.77-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of internal currents during the start-up of a proton exchange membrane fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 196 (22), pp.9451 - 9458. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2011.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of weaning and finishing feeding treatment on fatty acids, especially cis and trans C18:1 isomers, in the Longissimus thoracis muscle of Galician Blond calves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Bispo Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Monserrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (5), pp.802 - 812. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731110002338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of ultrasonographic, mri and tenoscopical findings in chronic tenosynovitis of the digital flexor tendon sheath - an ex-vivo study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Verwilghen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Sagerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Audigié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Radiology and Ultrasound</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (2), pp.203-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charged-particle multiplicities in pp interactions at sqrt(s) = 900 GeV measured with the ATLAS detector at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Abat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 688, pp.21-42. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2010.03.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00464800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture de systèmes contrôlés par la produit pour un environnement de juste à temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Herrera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (4-5), pp.513-535. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.43.513-535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and validation of a product-driven control system based on a six sigma methodology and discrete event simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production Planning and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (6), pp.510-524. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537280902938589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un environnement d'évaluation pour la mise en oeuvre d'un pilotage par le produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (4-5), pp.487-511. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.43.487-511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Thermomyces lanuginosa Lipase in the Presence of Tributyrylglycerol and Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Crowet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vandenbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96 (12), pp.4814 - 4825. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2009.03.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes Contrôlés par le Produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (4-5), pp.377-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The performance of product-driven manufacturing control: An emulation-based benchmarking study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (3), pp.195-203. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2008.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities to reconsider decision making processes due to Auto-ID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 121 (1), pp.99-111. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2008.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Echocardiographic and Tissue Doppler Imaging Screening of a Population of Maine Coon Cats Tested for the A31P Mutation in the Myosin-Binding Protein C Gene: A Specific Analysis of the Heterozygous Status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carlos Sampedrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chetboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Veterinary Internal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (1), pp.91-99. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1939-1676.2008.0218.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An emulation-based execution control system evaluation tool Application to a furniture manufacturing group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Simulation and Process Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Accepted paper</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Programming Approaches for Stable Tactical and Operational Planning in Supply Chain and APS Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Lamouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Decision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (3), pp.425-455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to reusability and modularity of Manufacturing Systems Simulation Models: application to distributed control simulation within DFT context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pétin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (1), pp.48-61. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2006.12.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-facilities tactical planning robustness with experimental design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Lamouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production Planning and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (2), pp.171-182. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537280801896250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ATLAS experiment at the CERN Large Hadron Collider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Abat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, pp.S08003. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/3/08/S08003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00315956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric radiative effects of an in-situ measured Saharan dust plume and the role of large particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Reus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Trautmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wendisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (3), pp.7767-7817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00302848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric radiative effects of an in situ measured Saharan dust plume and the role of large particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Reus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Trautmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wendisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (18), pp.4887-4903</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00296337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the robustness of a supply chain tactical plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Lamouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets de recherche génétiques chez le Chien et le Chat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tiret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007/05-06-07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of accidental coal immersion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jaffrenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Giamarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Burel-Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54 (12), pp.1932-9. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2007.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to manage a tactical planning with an APS (Advanced Planning Systems)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Lamouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Genin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (2), pp.209-221. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-007-0015-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid-destabilizing properties of the hydrophobic helices H8 and H9 from colicin E1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. El Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Charloteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Flore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Stroobant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Membrane Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24, pp.419-430. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09687860701228254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et lyophilisation de matrices fromagères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (1), pp.89-102. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/sda.26.89-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter interactions in two-block welding and the wood nail concept in wood dowel welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ganne-Chédeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel J.-M. Leban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (12), pp.13-14. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/156856105774429037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptide microarrays for the detection of molecular interactions in cellular signal transduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oda Stoevesandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Elbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Köhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie C Lellouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (8), pp.2010-7. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.200401095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'utilisation d'un plan de référence sur la robustesse de la planification tactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Lamouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39, pp.777-798</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusogenic Alzheimer's peptide fragment AΒ (29-42) in interaction with lipid bilayers : Secondary structure, dynamics, and specific interaction with phosphatidyl ethanolamine polar heads as revealed by solid-state NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ravault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Soubias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14, pp.1181-1189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of H3PW12O40 and H4SiW12O40 heteropolyacids supported on silica by 1H MAS NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dablemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8, pp.1869</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and future simulations of NO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; from a coupled chemistry-climate model in comparison with observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Struthers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kreher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schofield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bodeker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (8), pp.2227-2239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and future simulations of NO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; from a coupled chemistry-climate model in comparison with observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Struthers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kreher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schofield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bodeker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (4), pp.4545-4579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00301384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the DNA repair process by the formamidopyrimidine-DNA glycosylase investigated by molecular dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Castaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (8), pp.2009-2021. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1110/ps.04772404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrathin Tropical Tropopause Clouds (UTTCs): II. Stabilization mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wernli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fueglistaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (4), pp.1093-1100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrathin Tropical Tropopause Clouds (UTTCs): II. Stabilization mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wernli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fueglistaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (2), pp.1579-1597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00300985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double fertilization in maize: the two male gametes from a pollen grain have the ability to fuse with egg cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ml Rusche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Keim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33, pp.1051-1062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00314510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrathin Tropical Tropopause Clouds (UTTCs): I. Cloud morphology and occurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kiemle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Flentje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (4), pp.1083-1091</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrathin Tropical Tropopause Clouds (UTTCs): I. Cloud morphology and occurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wernli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kiemle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (2), pp.1557-1578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00300984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3xP3-EGFP marker facilitates screening for transgenic silkworm Bombyx mori L. from the embryonic stage onwards.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Mauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chavancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32 (3), pp.247-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations sur la mise en place du cerne chez le pin d'Alep (Pinus halepensis Mill.) : confrontation entre les mesures de croissance radiale, de densité et les facteurs climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Nicault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rathgeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58 (7), pp.769-784. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2001162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental changes in cyclin B1 and cyclin-dependent kinase 1 (CDK1) levels in the different populations of spermatogenic cells of the post-natal rat testis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian B. Rudkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European J. Cell Biol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 79, pp.816-823</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental changes in cyclin B1 and cyclin dependent kinase 1 (CDK1) levels in the different populations of spermatogenic cells of the post-natal rat testis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rudkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 79, pp.816-823</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la consommation d'eau potable des ménages : une étude sur un panel de communes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Nauges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 143-144, pp.175-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privately operated water utilities, municipal price negotiation and estimation of residential water demand : the case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Nauges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 76 (1), pp.68-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information value and risk premium in agricultural production : the case of split nitrogen application for corn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 82 (1), pp.59-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The xenotransplantation of goat and human hematopoietic cells to sheep fetuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hollands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 67 (7), pp.984-990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic analysis of land prices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 81, pp.772-784</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des modèles de données de panel avec régresseurs temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boumahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 46, pp.23-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of nerve growth factor on the expression of cell cycle regulatory proteins in PC12 cells : dissection of the neurotrophic response from the anti-mitogenic response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. van Grunsven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelle Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Savatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Urdiales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncogene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 12, pp.1347-1356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for the lightest chargino at $\sqrt{s}$ = 130 and 136 GeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 382, pp.323-336. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(96)00769-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer l'efficacité d'une régulation d'agents pollueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Salanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 39-40, pp.15-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of inclusive k$*^0$(892) $\phi$(1020) and k*$_2^0$(1430) production in hadronic Z decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Agasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Azhinenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 73, pp.61-72. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002880050296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations into fine grinding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 13, p.113-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulating pollution under asymmetric information : the case of industrial wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 28 (3), pp.357-373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and fate of artificial radionuclides in the Scheldt estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wollast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Loijens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 46 (41306), pp.189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes to the occupied and unoccupied electronic structure of TiO2(100) upon alkali metal reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Purdie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Reihl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hardman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Muryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 04 (C9), pp.C9-163-C9-166. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1994926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00253487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation et performances de l'activité de dépollution : une analyse économétrique sur données individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualite Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 70 (2), pp.113-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des modèles à deux régimes avec des données de panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boumahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 28, pp.125-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (112)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A negotiation-based control approach for disturbed industrial context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsegay Tesfay Mezgebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Demesure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.1255-1260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The e-BOM to m-BOM transformation for building management systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bril El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Workshop on Service Orientation in Holonic and Multi-agent Manufacturing, SOHOMA'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-automatic 3D BIM modeling of existing buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel-Eddine Benarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bombardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFIP International Conference on Product Lifecycle Management (PLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Turin, Italy. pp.56-68, </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01614-2_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903840v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicating aircraft structure for solving black-box loss on ocean crash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing, SOHOMA'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la nocivité des défauts dans les soudures et les pièces obtenues par fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Figliuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ryckelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque MECAMAT Fatigue des Structures et des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Aussois, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation awareness in product lifecycle information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing, SOHOMA'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smartness versus embeddability: a tradeoff for the deployment of smart AGVs in industry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Demesure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing, SOHOMA'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case study of an Intelligent Manufacturing Control based on multi-agents' system to deal with batching and sequencing on rework context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing, SOHOMA’17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A negotiation scenario using an agent-based modeling approach to deal with dynamic scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsegay Tesfay Mezgebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bril El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Demesure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pannequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Service Orientation in Holonic and Multi Agent Manufacturing, SOHOMA'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural network inverse model for quality monitoring: Application to a high quality lackering process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Suhner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bril El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Joint Conference on Computational Intelligence, IJCCI’17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Funchal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A batching and scheduling optimisation for a cutting work-center: Acta-Mobilier case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Noyel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Industrial Engineering and Systems Management, IESM'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital transformation in service and computing oriented manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor Borangiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Barata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing, SOHOMA'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lisbon, Portugal. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51100-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product driven systems facing unexpected perturbations: how operational research models and approaches can be useful?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Jacomino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th workshop on Service Orientation in Holonic and Multi-Agent Manufacturing, SOHOMA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51100-9_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivre les médiations entre connaissances et décisions dans les dispositifs participatifs de gestion de l’eau : nouveau cadre pour comparer l’application de la DCSMM et de la DCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter-Eau, Au-delà des dispositifs institutionnels : quelles formes alternatives de participation à la démocratie de l’eau ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Limoges, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATP vs CTP policies in co-production context: the winner is not always the expected one</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Dumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gaudreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Lehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain, ILS’16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-means clustering based method for production flow management facing rework disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain, ILS’16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New communicating concrete for data storage and retrieval through integrated micro sensor nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zouinkhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Future Internet of Things and Cloud, FiCloud 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of measurement-based AHP to product-driven system control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing, SOHOMA’16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports potentiels du concept de closed-loop lifecycle management dans une perspective de développement durable : étude d’un cas d’application concret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Produits Intelligents 2015, JPI2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced simulation model for flow analysis in a sawmill internal supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Suhner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management, IESM'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving a hardwood flooring cutting system through simulation and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gaudreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Winter Simulation Conference, WSC'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Huntington Beach, California, United States. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WSC.2015.7408330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réordonnancement dynamique rapide dans un contexte de système contrôlé par le produit sur un poste de travail soumis à un fort taux de reprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Produits Intelligents, JPI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la qualité sur la gestion des flux de production dans les ateliers à forts taux de reprises Application au cas d'un fabricant de mobiliers laqués de très haute qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès International Pluridisciplinaire en Qualité, Sûreté de Fonctionnement et Développement Durable, QUALITA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la qualité sur la gestion des flux de production dans les ateliers à forts taux de reprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès International Pluridisciplinaire en Qualité, Sûreté de Fonctionnement et Développement Durable, QUALITA'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation framework for the evaluation of production planning and order management strategies in the sawmilling industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Dumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gaudreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Lehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada. pp.622-627, </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-of-Life information sharing for a circular economy : existing literature and research opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing, SOHOMA’2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tri qualité des produits bois par virtualisation de la matière première</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bombardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence Francophone de Modélisation, Optimisation et Simulation, MOSIM'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRAN, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CART for supply chain simulation models reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Suhner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems, APMS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.530-537, </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44733-8_66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes de réalisation d’un fond cartographique pour la carte des végétations de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Commagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacqueminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Janik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Journées de la Recherche IGN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Saint-Mandé, France. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction et génération automatique de modèle Arena© en exploitant des arbres de régression : cas d'une scierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Suhner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence Francophone de Modélisation, Optimisation et Simulation, MOSIM'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison d'indicateurs pour évaluer la perturbation des flux dans les ateliers à forts taux de reprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence Francophone de Modélisation, Optimisation et Simulation, MOSIM'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards data exchange interoperability in building lifecycle management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manik Madhikermi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Buda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kary Främling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on Emerging Technologies and Factory Automation, ETFA'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Barcelonne, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CART for supply chain simulation models reduction: application to a sawmill internal supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Suhner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems, APMS'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44733-8_66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow disturbance analysis in workshops with high reworks rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems, APMS'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.280-287, </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44733-8_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration dynamique d'une ligne d'assemblage par recherche d'atteignabilité sur un réseau d'automates communicants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Manceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bril El-Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Munier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence Francophone de Modélisation, Optimisation et Simulation, MOSIM'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-making framework for tactical planning taking into account market opportunities (new products and new suppliers) in a co-production context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gaudreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence Francophone de Modélisation, Optimisation et Simulation, MOSIM'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy decision-making method for product holons en- countered emergency breakdown in product-driven sys- tem: an industrial case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bril-El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnould Guidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing, SOHOMA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling predictive scheduling and reactive control in manufacturing: state of the art and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing, SOHOMA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic rebalancing of an assembly line with a reachability analysis of communicating automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Manceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bril El-Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pétin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems, APMS'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.597-604, </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44739-0_73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood piece quality evaluation using Choquet integral and fuzzy merging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Jover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bombardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Fuzzy Computation Theory and Application, FCTA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Vilamoura, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods of aggregation of expert opinions in the framework of intelligent products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kary Främling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Workshop on Intelligent Manufacturing Systems, IMS'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, São Paulo, Brazil. pp.163-168, </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130522-3-BR-4036.00053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of new communicating material paradigm: An attempt in wood industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Canet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th France-Russia Conference on New Achievements Materials and Environmental Sciences (NAMES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nancy, France. pp.8, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/416/1/012031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving production process performance thanks to neuronal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Beaupretre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Workshop on Intelligent Manufacturing System, IMS'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Sao Paulo, Brazil. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product quality classification using X ray tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Jover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Almecija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bombardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference IUFRO, MeMoWood - Measurement methods and Modeling approaches for predicting desirable futures Wood properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POCRB-Anim, a network of biological resource centers for genomic and reproductive materials of domestic animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blesbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Magistrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Congress on controversies in cryopreservation of stem cells, reproductive cells, tissue and organs (Cryo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Adaptive Modelling & Simulation for IMS: The Adaptive Capability Maturity Model and Future Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Workshop on Intelligent Manufacturing Systems, IMS'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Sao Paulo, Brazil. pp.174-179, </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130522-3-BR-4036.00104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtualisation de la qualité esthétique de produits bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Jover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bombardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Journées Doctorales / Journées Nationales MACS, JD-JN-MACS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Strasbourg, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation of an on-line quality process monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management, IESM'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rabat, Morocco. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Networks ensemble for quality monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Suhner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Neural Computation Theory and Application, NCTA'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Vilamoura, Portugal. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded data on intelligent products -- impact on real-time applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kary Främling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Mobile Web Information Systems, MobiWIS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paphos, Cyprus. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are intelligent manufacturing systems sustainable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing and Robotics, SOHOMA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Valenciennes, France. pp.105-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00837905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product-driven control: concept, literature review and future trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Service Orientation in Holonic and Multi Agent Manufacturing Control, SOHOMA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bucarest, Romania. pp. 135-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RETOUR D'EXPÉRIENCE INDUSTRIELLE SUR LE CHOIX D'UNE TECHNOLOGIE D'INFORMATION PORTÉES PAR LES PRODUITS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Beaupretre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NQR detection of sodium nitrite recrystallized in wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Jover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Canet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO ARW workshop on magnetic resonnance detection of explosives and illicites materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience industrielle sur le choix d'une technologie d'information portée par les produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Beaupretre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Conférence Internationale de Modélisation, Optimisation et Simulation, MOSIM'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information dissemination process for context-aware products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bucharest, Romania. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage of information on manufactured products using &amp;quot;communicating materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI Problems and Approaches for Intelligent Environments, AI@IE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving sawmill agility through log classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gaudreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Information Systems, Logistics and Supply Chain, ILS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One approach of data-mining for Product Driven Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bucarest, Romania. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy analytic hierarchy process for group decision making: application for embedding information on communicating materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications, Computing and Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Marseille, France. pp.270--276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding information on communicating materials from context-sensitive information analysis based on Fuzzy AHP theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Besançon, France. pp.240--243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préconisations pour la réduction de la durée de l'essai de comportement en compression des géotextiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Djab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Touze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres Géosynthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tours, France. p. 239 - p. 244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A viable system model for product-driven systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pannequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management, IESM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Metz, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping of a communicating textile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management, IESM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Metz, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marquage du bois dans la masse : intérêts et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Jover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bombardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès International de Génie Industriel, CIGI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, St Sauveur, Canada. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri net control of a kanban loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Belmokhtar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management, IESM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Metz, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last-millennium summer-temperature variations in Brianconnais (French Alps) based on a composite tree-ring larch chronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Édouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert Georges Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Scientia artis 7, Tree rings, art, archeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Bruxelles, Belgium. pp.26-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key factors for information dissemination on communicating products and fixed databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Service Orientation in Holonic and Multi Agent Manufacturing Control, SOHOMA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité des bonnes informations dans les systèmes contrôlés par les produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Internationale Conception et Production Intégrées, CPI'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Oujda, Maroc. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viable System Model approach for holonic product-driven manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Service Orientation in Holonic and Multi Agent Manufacturing Control, SOHOMA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la pertinence d'un kanban adaptatif avec des contraintes multicritères: Cas d'une cellule de découpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Guion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Doctorales / Journées Nationales MACS, JD-JN-MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Marseille, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une procédure de détermination de temps unitaire de pièces découpées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence Internationale de Modélisation et Simulation, MOSIM'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisie. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problem definition methodology for the &amp;quot;Communicating Material&amp;quot; paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Workshop on Intelligent Manufacturing Systems, IMS'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lisbonne, Portugal. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of less master production schedule nervousness model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing, INCOM'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Moscou, Russia. pp.1585-1590, </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20090603-3-RU-2001.0554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general approach for hierarchical production planning considering stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Information Systems, Logistics and Supply Chain - Creating value through green supply chains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Casablanca, Morocco. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulica: an emulation-based benchmarking framework for production control experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Workshop on Intelligent Manufacturing Systems, IMS'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lisbone, Portugal. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage d'une boucle KANBAN modélisée par réseau de Petri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Belmokhtar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence Internationale de Modélisation et Simulation, MOSIM'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisie. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stigmergy: a design pattern for product-driven systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing, INCOM'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Moscou, Russia. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID et nouvelles technologies de communication; enjeux économiques incontournables et problèmes d'éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Internationale Conception et Production Integrées, CPI'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How deals with discrete data for the reduction of simulation models using neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing, INCOM'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Moscou, Russia. pp.1177-1182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of Product Driven System emulation models based on neural network: impact of discrete data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Suhner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management, IESM' 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Montréal, Canada. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation for less master production schedule instability under rolling horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management, IESM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Montréal, Canada. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle pour limiter la nervosité et l'instabilité du Programme Directeur de Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bagnères de Bigorre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological and neuro-behavioral effects of an exposure to a 60 Hz magnetic field at 1800 microtesla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mcnamee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioelectromagnetics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation as a support of design and validation of a product-driven control system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPRESSION ARTIFACTS REDUCTION USING VARIATIONAL METHODS : ALGORITHMS AND EXPERIMENTAL STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Blanc-Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2008 - 2008 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, France. pp.1173-1176, </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4517824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un environnement d'évaluation pour la mise en oeuvre d'un pilotage par le produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Internationale de Modélisation, Optimisation et Simulation des Systèmes, MOSIM 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France. pp.148-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture de systèmes contrôlés par le produit pour un environnement en juste à temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Belmokhtar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Internationale de Modélisation, Optimisation et Simulation des Systèmes, MOSIM 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France. pp.175-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de la structure d'un perceptron multicouches pour la réduction dun modèle de simulation d'une scierie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence Internationale Francophone d'Automatique, CIFA'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation de la réduction d'un modèle de simulation par réseau de neurones : cas d'une scierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Internationale de Modélisation, Optimisation et Simulation des Systèmes, MOSIM 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France. pp.2030-2038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation-based decision support system The example of a furniture manufacturer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El Haouzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp.562-568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Reduction Models Approach Using Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Choffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computer Modelling and Simulation, EUROSIM'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Cambridge, United Kingdom. pp.679-684</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elagage d'un perceptron multicouches : utilisation de l'analyse de la variance de la sensibilité des paramètres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence Internationale Francophone d'Automatique, CIFA'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID business case based on six sigma methodology and discrete event simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pétin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management, IESM 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Pékin, China. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities to reconsider decision making processes due to Auto-ID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management, IESM 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Beijing, China. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération automatique de plateformes de simulation pour des systèmes organisés en flux tirés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois Rivières, Canada. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient RFID Services Infrastructure & RFID Deployment in Wood industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Bajic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU RFID Forum 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00140295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking issues for product-driven decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on the Modern Information Technology in the Innovation Processes of the Industrial Enterprise, MITIP'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Florence, Italy. pp.219-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un modèle de simulation pour l'évaluation des systèmes de pilotage distribués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Francophone de Modélisation et Simulation Modélisation, MOSIM'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation between business and holonic manufacturing decision systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing INCOM'2006, May 17-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, St Etienne, France. pp.423-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage de la modélisation et de la simulation pour l'étude et la conception de systèmes contrôlés par le produit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR MACS - Sixièmes journées du pôlé STP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation testbed for decision system evaluation in a furniture manufacturing group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing Information control : a complex challenge for the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Saint Etienne, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une plateforme d'expérimentation sur le contrôle par le produit des flux de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Francophone de Modélisation et Simulation, MOSIM'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed supply chain control system simulation, application to a furniture manufacturer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain, ILS'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Lyon, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the motion coding error for MCWT video coders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Andrée Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barlaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics Speech and Signal Processing (ICASSP 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage de la modélisation et de la simulation pour le pilotage de flux de produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Villeminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Muhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études GdR MACS - GT Vendôme-OGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les subventions aux cultures : un levier pour réduire la pollution nitrique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Salanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Psdr. Programme Pour Et Sur Le Développement Régionalgrenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international INRA-PSDR : Territoires et enjeux du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Lyon, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable motion coding for video coders based on lifted MCWT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Andrée Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barlaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Very Low Bitrate Video coding (VLBV 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codage scalable des vecteurs mouvement pour la compression de vidéos basée ondelettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Andrée Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antonini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barlaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on COmpression et REprésentation des Signaux Audiovisuels (CORESA 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, France. pp 261-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodological Approach to Build Simulation Models of Manufacturing Systems with Distributed Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management, IESM05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Marrakech, Morocco. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulating nitrogen pollution with risk-averse farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on risk and uncertainty in environmental and resource economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Wageningen, Netherlands. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Private information in delegated water utilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Salanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Meeting of the Canadian Resource and Environmental Economics Study Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, St Catharines, Canada. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d’une Pile A Combustible Réversible : A trois chambres nommée Q-URFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boulevard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amangoua Jean-Jacques Kadjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grondin-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Plénière Groupement de Recherche HySPàC UMR CNRS 7285</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Grenoble, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Integrated Framework to grasp transforming Science-Politics ‘coupling practices’: Participatory European coastal & marine water management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Caill Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine Coastal Sciences Association conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bremen, Germany. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor Borangiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Cavalieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 803, 2019, Studies in Computational Intelligence, 978-3-030-03003-2. </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03003-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtriser les progiciels ERP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Lamouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Economica, 2015, 978-2-7178-6799-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing and Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor Borangiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theodor Borangiu, Damien Trentesaux, Andre Thomas. Springer, pp.365, 2014, Series: Studies in Computational Intelligence, Vol. 544, 978-3-319-04734-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi Agent Manufacturing and Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor Borangiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theodor Borangiu, André Thomas, Damien Trentesaux. Springer, 472, pp.390, 2013, Studies in Computational Intelligence, ISBN 978-3-642-35851-7. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35852-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service orientation in holonic and multi agent manufacturing and robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor Borangiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theodor Borangiu, André Thomas, Damien Trentesaux. Springer, pp.356, 2012, Studies in Computational Intelligence, vol. 402, 978-3-642-27449-7. </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-27449-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation pour la gestion des chaînes logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science Publications - Lavoisier, pp.386, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation for Supply Chain Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE and John Wiley &amp; Sons, pp.360, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Econométrie des variables qualitatives. Manuel et exercices corrigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 179 p., 2000, 2-10-004665-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural production, attitude towards risk and the demand for irrigation water : the case of Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bel Haj Hassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">34 p., 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smartness Versus Embeddability: A Tradeoff for the Deployment of Smart AGVs in Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Demesure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bekrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theodor Borangiu; Damien Trentesaux; André Thomas; Olivier Cardin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing. Proceedings of SOHOMA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 762, Springer International Publishing, pp.395-406, 2018, Studies in Computational Intelligence, 978-3-319-89257-3. </w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73751-5_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicating aircraft structure for solving black-box loss on ocean crash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, Cham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 762, pp.79-92, 2018, 978-3-319-73751-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Predictive Scheduling and Reactive Control in Manufacturing: State of the Art and Future Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 594, </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-37, 2015, Studies in Computational Intelligence, 978-3-319-15159-5. </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15159-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology of virtual wood piece quality evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Jover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bombardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kurosh Madani, António Dourado, Agostinho Rosa and Joaquim Filipe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 613, Springer, pp 245-262, 2015, Computational Intelligence, IJCCI 2013, Revised Selected Papers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are intelligent manufacturing systems sustainable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theodor Borangiu and Damien Trentesaux and André Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 544, Springer International Publishing, pp.3-14, 2014, Studies in Computational Intelligence, 978-3-319-04735-5. </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04735-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autosomal Recessive Ichthyosis in Golden Retriever Dogs: Distribution and Frequency of the Pnpla1 Mutant Allele in Different Populations (chap 11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guaguere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. M. F. Torres, L. A. Frank and A. M. Hargis (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Veterinary Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, John Wiley &amp; Sons, 2013, </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118644317.ch11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product-driven control: concept, literature review and future trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theodor Borangiu, André Thomas, Damien Trentesaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.390, 2013, Studies in Computational Intelligence, vol. 472, 978-3-642-35851-7. </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35852-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to data-mining for product driven systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theodor Borangiu, André Thomas, Damien Trentesaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.181-194, 2013, Studies in Computational Intelligence, vol. 472, 978-3-642-35851-7. </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35852-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key factors for information dissemination on communicating products and fixed databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.360, 2012, Studies in Computational Intelligence, Vol. 402, </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1000/ISBN978-3-642-27448-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viable system model approach for holonic product driven manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Belmokhtar Berraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theodor Borangiu; André Thomas; Damien Trentesaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.169-181, 2012, Studies in Computational Intelligence, Vol. 402, 978-3-642-27448-0. </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-27449-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation for Product Driven Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Thierry, André Thomas, Gérard Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation for Supply Chain Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE and John Wiley &amp; Sons, pp.221-255, 2008, Control Systems, robotics and manufacturing series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - La simulation pour la gestion des chaînes logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Thierry; André Thomas; Gérard Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La simulation pour la gestion des chaînes logistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publications - Lavoisier, pp.1-36, 2008, Traité IC2, série systèmes automatisés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation pour les système pilotés par le produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Thierry, André Thomas, Gérard Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La simulation pour la gestion des chaînes logistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes science - Lavoisier, pp.261-296, 2008, Traité IC2 Information - Commande - Communication, série Systèmes Automatisés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply chain management simulation: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Thierry; André Thomas; Gérard Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation For Supply Chain Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE and John Wiley &amp; Sons, pp.1-36, 2008, Control Systems, robotics and manufacturing series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sales and operations planning optimisation. Contribution and limits of linear programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Lamouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Dolgui, Jerzy Soldek and Oleg Zaikin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.191-204, 2005, </w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-23581-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique environnementale et régulation contractuelle : une approche économétrique appliquée aux Agences de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Salanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulation environnementale. Jeux, coalitions, contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, 2002, 2-7178-4453-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-run study of residential water consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Nauges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current issues in the economics of water resource management. Theory, applications and policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, 2002, 1-4020-0542-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: High-precision radial velocities for HD 221416 (Huber+, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. J. Chaplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chontos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kjeldsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Christensen-Dalsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'information embarquée dans des matériaux communicants à l'aide de protocole de réseaux de capteurs sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie et Bois au CRAN-ISET.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bombardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le curage et les fonctions biologiques des fossés en marais doux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Anras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning and coordination for decentralised business units in a lumber production company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Dumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gaudreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bril El-Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Lehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSTITUTIONALIZATION OF IMPACT INVESTING THROUGH SOCIETAL MANAGEMENT PRESSURES: AN ACTION RESEARCH INQUIRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Base of the Pyramid as a Business Opportunity : A Longitudinal Field Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ponssard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate Social Responsibility Boosts Value Creation at the Base of the Pyramid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structural model for evaluating preferential trade agreements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Chaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Import demand estimation with country and product effects : application of multi-way unbalanced panel data models to Lebanese imports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boumahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Chaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irrigation water management under risk : an application to Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin David Groom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Koundouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Nauges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of public utilities under asymmetric information : the case of municipal water supply en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold effects for static and dynamic panel data models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Nauges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient estimation with panel data : a comment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boumahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture durable et pollutions diffuses dans la plaine de Bièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grappey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demande domestique en eau et choix de délégation : le cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent estimation of dynamic panel data models with time-varying individual effets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Nauges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous monitoring and polluter incentives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Millock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privately-operated water utilities, municipal price negotiation and estimation of residential water demand : the case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Nauges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic analysis of land prices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient estimation of residential water demand with panel data : the case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Nauges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating an adverse selection model of pollution control, using French individual data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Salanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation efficace des modèles à erreurs composées et régresseurs endogènes. Application à la pollution d'origine industrielle de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boumahdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market valuation and expected risk : empirical investigation using threshold GARCH-Mean models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Babsiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests de racine unitaire avec des données spatio-temporelles : une application des modèles à erreurs composées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boumahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la vulnérabilité de la forêt méditerranéenne face à une sécheresse accrue. Rapport final du projet DROUGHT+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rambal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA. 2011, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse des forêts méditerranéennes françaises aux changements climatiques, rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland R. Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rambal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2007, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse des forêts méditerranéennes françaises aux changements climatiques, rapport de fin de contrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland R. Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rambal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2007, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des systèmes de production agricole sur la qualité de la ressource en eau et régulation économique des pollutions diffuses en Rhône-Alpes. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sauboua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation de la pollution industrielle par les agences de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Salanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.H. Vuong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2900 A, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion et transports solides dans le bassin du Haut Drac (en amont de la retenue du Sautet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vivian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1982, pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId794"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05163235v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chalansonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boucard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Merlen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guenot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2025.06.004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05261580v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernal Mel&#233;ndez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Venet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2025.07.001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441791v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jayachandran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Patrahau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Ricca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Mahato" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202503915" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319752v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Dumetz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudreault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El-Haouzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thomas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lehoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03155986.2021.1906057" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384288v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsegay Tesfay Mezgebe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril-El Haouzi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pannequin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-019-01515-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426598v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor Borangiu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Leit&#227;o" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barata" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2019.01.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285055v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagonotte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Raileanu Ilie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martemianov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2019.03.047" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017951v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13073/FPJ-D-19-00002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109791v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Mekki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1550147719832487" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297861v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dib" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maizia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201900060" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173253v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visalli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2018.08.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02360600v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hoegh-Guldberg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacob" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Taylor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Guill&#233;n Bola&#241;os" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bindi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaw6974" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126766v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El Haouzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-019-03820-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02158735v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lavie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rollot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Durand-Dubief" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marignier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Ionescu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458518763080" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348963v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Oumbarek Espinos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Ghaith" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kitegi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Sebdaoui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9122447" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757831v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril  El Haouzi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Suhner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Zimmermann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2018.03.038" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608265v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.021.0037" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383079v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beeler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bletery" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B&#252;rgmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shelly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017jb014404" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620006v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wery" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2017.10.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356596v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zouinkhi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2016.2584620" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319726v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1193250" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408476v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Ounnar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2016.2605624" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411105v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Trab" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Bajic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Naceur Abdelkrim" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X16672508" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315583v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2016.05.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198624v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csi.2015.08.010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5S0MB1C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181276v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Herrera" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Belmokhtar Berraf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Parada" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2015.1078516" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205596v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2015.09.015" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6J9QPFZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308813v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Noyel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charpentier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.49.179-198" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374907v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Noyel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2016.09.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417120v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bletery" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rempel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Karlstrom" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sladen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aag0482" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852088v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kubler" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kary Fr&#228;mling" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2013.08.009" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27FSM0PJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01400809v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#237;az de Neira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mediato" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Monthel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2015.05.008" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182909v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castagna" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-015-1139-0" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083654v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Arnoux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Eraud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tougard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2014.56" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960349v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voisin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2014.01.018" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFSG0LKH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363771v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C. Coyan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abderemane-Ali" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Y. Amarouch" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mordel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093255" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798609v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-013-0745-y" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798610v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IFS-120753" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137718v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21693277.2014.949895" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862091v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/284570" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890802v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forster" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiacre Emile Rougieux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuevas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dehestru" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2012.2210032" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846680v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2013.07.015" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FQXQD6P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849903v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saesen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarrazin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laguri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sadir" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maurin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544003v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Jover" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leban" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Canet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/416/1/012031" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992277v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bombardier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.47.361-384" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-11PQJCFH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660493v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prijitha J. Nair" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Godin-Beekmann" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Froidevaux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Flynn" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Zawodny" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-5-1301-2012" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641694v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-011-0588-3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A073D24FF17A252CB200315258125ACE11E3C651/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486130v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mainka" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maranzana" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dillet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Didierjean" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201100193" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5CGDH801-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639675v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Valckenaers" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-011-0601-x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744236v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vermot Desroches" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645030v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Bispo Villar" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moreno" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monserrat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110002338" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567998v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamibrac" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lottin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.07.013" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JQH42B5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569936v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2011.01.004" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068340v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Owczarek-Lipska" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Andr&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#246;lzer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leeb" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/0036-7281/a000236" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457751v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1502-3885.2010.00185.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/76F4612A9DB6988F9FCD40295EAFDCD2B7F714D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00842355v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krimmer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aguar Bartolom&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ahrens" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Altieri" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Arends" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.05.051" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0R49X49-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541133v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mougel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Segovia" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pizzi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016942410X503320" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569837v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2010.543560" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780314v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eeckhoudt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Treich" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667861v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thomas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Verwilghen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sagerman" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Simon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audigi&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00464800v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aad" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abbott" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abdallah" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Abdelalim" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.03.064" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-02484659v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carlos Sampedrano" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chetboul" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mary" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Tissier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abitbol" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-1676.2008.0218.x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342074v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klein" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389097v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Morel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.43.487-511" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341768v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind El Haouzi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;tin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537280902938589" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542384v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Belmokhtar" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.43.513-535" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05371005v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Santini" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Crowet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paquot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandenbol" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.03.040" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212609v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pujo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341877v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2008.12.007" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342062v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2008.04.017" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G5JDL5F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325681v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Genin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Lamouri" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121149v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2006.12.067" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121146v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537280801896250" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00315956v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Abdesselam" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/3/08/S08003" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178323v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lins" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kirat" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charloteaux" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Flore" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stroobant" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09687860701228254" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770983v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaffrenou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giamarchi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cabon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stephan" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel-Deschamps" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2007.08.017" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W2DZJBN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083532v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-007-0015-y" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4271B280E39506640A257124005ABE28E538CF32/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302848v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otto" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Reus" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trautmann" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wendisch" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121363v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296337v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654205v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tiret" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653766v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;al" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Marin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.26.89-102" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682302v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ganne-Ch&#233;deville" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Leban" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bocquet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856105774429037" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165697v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oda Stoevesandt" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Elbs" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten K&#246;hler" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie C Lellouch" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Fischer" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200401095" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305424v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dablemont" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Basset" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefebvre" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093708v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078700v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravault" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Soubias" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Saurel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brasseur" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088335v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Amara" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castaing" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.04772404" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295549v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Struthers" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kreher" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Austin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schofield" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bodeker" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301384v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295304v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Peter" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Luo" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wirth" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kiemle" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flentje" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300984v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peter" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wernli" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295305v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fueglistaler" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300985v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314510v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je Faure" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Rusche" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keim" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007174v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M da Rocha" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Besse" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mauchamp" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chavancy" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884178v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nicault" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rathgeber" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Tessier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001162" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685499v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Nauges" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697131v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Godet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rudkin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023800v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian B. Rudkin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697479v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685197v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686130v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chavas" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689445v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Colas" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hollands" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Locatelli" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685286v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumahdi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687364v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. van Grunsven" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Billon" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Savatier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Urdiales" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066713v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abreu" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Adam" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adye" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Agasi" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Azhinenko" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00769-1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685640v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Salanie" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002452v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050296" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710002v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846948v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Frances" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guignon" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706802v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779559v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martin" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wollast" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loijens" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253487v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Purdie" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reihl" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hardman" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Muryn" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994926" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA3CA9AB06CC213E03736E2690618959C65FCE6D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701609v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823475v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003925v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903840v2" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel-Eddine Benarab" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brie" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_6" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638574v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678663v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacourt" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Figliuzzi" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willot" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018016v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630234v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615343v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622023v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643083v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoort" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bekrar" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614692v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03415041v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51100-9_1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425808v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604983v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429707v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aubry" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jacomino" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51100-9_23" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415418v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356595v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484770v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robert" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134907v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281212v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chabot" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC.2015.7408330" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225373v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250054v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149791v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134897v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281160v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.151" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250061v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605361v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commagnac" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacqueminet" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Janik" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086859v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086864v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brault" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387317v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_66" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095544v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086913v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_35" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086870v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095045v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manik Madhikermi" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Buda" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094668v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Manceaux" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Munier" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094792v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnould Guidat" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094799v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094788v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094679v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_73" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837905v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852087v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879477v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879491v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467532v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921944v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921946v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Almecija" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190591v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233;" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749845v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jover" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Canet" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870764v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130522-3-BR-4036.00053" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833669v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaupretre" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840263v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854840v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130522-3-BR-4036.00104" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756546v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728684v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777031v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Aissani" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laou&#232;s Guendouz" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715488v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697477v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760266v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281174v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760257v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762807v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583986v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guion" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607688v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595957v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653153v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607682v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584159v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Djab" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gallo" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touze" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601725v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128489v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Georges No&#235;l" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602582v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637519v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525896v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542217v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511733v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090603-3-RU-2001.0554" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518474v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518096v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525891v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511865v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442873v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393987v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441998v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388829v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546710v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282804v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Choffel" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320832v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344891v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401302v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legros" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcnamee" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beuter" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brown" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287762v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326557v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320824v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03101401v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4517824" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342091v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282833v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151583v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168539v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152379v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140295v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170254v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079313v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081846v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122754v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079321v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081985v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079318v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417419v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Andr&#233;e Agostini" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121781v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Petitjean" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Villeminot" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Muhl" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826864v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bel" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacroix" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Psdr. Programme Pour Et Sur Le D&#233;veloppement R&#233;gionalgrenoble" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417421v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417423v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082413v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831856v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826557v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01953489v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boulevard" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amangoua Jean-Jacques Kadjo" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benne" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grondin-Perez" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604767v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caill Milly" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morandeau" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03518574v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Cavalieri" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03003-2" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139350v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baglin" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952284v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759575v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35852-4" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766208v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27449-7" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326868v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thierry" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bel" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353966v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836310v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838101v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bel Haj Hassine" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411175v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73751-5_30" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714657v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660209v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-15159-5_3" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_3" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992298v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470266v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04735-5_1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762591v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35852-4_9" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RQ5T1J85-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117513v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guaguere" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grall" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourrat" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lagoutte" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118644317.ch11" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913300v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35852-4_12" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C48FAA9677E5764DBDA406C933C2E344FF6001B7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644848v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1000/ISBN978-3-642-27448-0" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765624v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27449-7_13" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RCNZ0TLV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341987v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341856v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanc" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353967v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321232v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121159v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23581-7_14" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/692422D055AFC17D28762B06B9037C884BF3819D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826041v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826058v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318572v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huber" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Chaplin" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chontos" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kjeldsen" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christensen-Dalsgaard" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250072v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095525v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581291v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Anras" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudet" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Masse" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rigaud" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425811v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221651v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ponssard" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180070v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989791v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829872v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chaaban" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832810v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829133v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin David Groom" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Koundouri" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829355v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837140v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838660v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollard" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grappey" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vachaud" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834450v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837139v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Reynaud" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837967v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834833v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837297v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Millock" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837318v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836893v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844051v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846256v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845554v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Babsiri" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851945v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595600v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misson" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Huc" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589259v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guiot" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guibal" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589258v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825052v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sauboua" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844954v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.H. Vuong" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581026v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vivian" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05261580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernal Mel&#233;ndez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Venet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boucard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guenot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2025.07.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05163235v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chalansonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Merlen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2025.06.004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441791v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jayachandran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Patrahau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Ricca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Mahato" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202503915" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319752v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Dumetz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudreault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El-Haouzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thomas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lehoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03155986.2021.1906057" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384288v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsegay Tesfay Mezgebe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril-El Haouzi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pannequin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-019-01515-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109791v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Mekki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1550147719832487" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297861v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dib" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maizia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martemianov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201900060" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126766v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El Haouzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-019-03820-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02158735v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lavie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rollot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Durand-Dubief" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marignier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Ionescu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1352458518763080" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02360600v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hoegh-Guldberg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacob" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Taylor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Guill&#233;n Bola&#241;os" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bindi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaw6974" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173253v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visalli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2018.08.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348963v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Oumbarek Espinos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Ghaith" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kitegi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Sebdaoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9122447" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426598v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor Borangiu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Leit&#227;o" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barata" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2019.01.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017951v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13073/FPJ-D-19-00002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285055v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagonotte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Raileanu Ilie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2019.03.047" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757831v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril  El Haouzi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Suhner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Zimmermann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2018.03.038" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608265v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.021.0037" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383079v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beeler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bletery" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B&#252;rgmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shelly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017jb014404" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620006v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wery" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2017.10.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356596v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zouinkhi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2016.2584620" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319726v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1193250" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408476v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Ounnar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2016.2605624" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411105v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Trab" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Bajic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Naceur Abdelkrim" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X16672508" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181276v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Herrera" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Belmokhtar Berraf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Parada" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2015.1078516" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205596v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2015.09.015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6J9QPFZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198624v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csi.2015.08.010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5S0MB1C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315583v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2016.05.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308813v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Noyel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charpentier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.49.179-198" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374907v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Noyel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2016.09.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417120v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bletery" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rempel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Karlstrom" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sladen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aag0482" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182909v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castagna" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-015-1139-0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01400809v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#237;az de Neira" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mediato" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Monthel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2015.05.008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852088v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kubler" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kary Fr&#228;mling" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2013.08.009" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27FSM0PJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960349v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voisin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2014.01.018" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFSG0LKH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798610v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IFS-120753" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798609v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-013-0745-y" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363771v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C. Coyan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abderemane-Ali" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Y. Amarouch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mordel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093255" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137718v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21693277.2014.949895" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083654v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Arnoux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Eraud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tougard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2014.56" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890802v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forster" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiacre Emile Rougieux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuevas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dehestru" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2012.2210032" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846680v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2013.07.015" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FQXQD6P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849903v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saesen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarrazin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laguri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sadir" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maurin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544003v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Jover" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leban" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Canet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/416/1/012031" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992277v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bombardier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.47.361-384" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-11PQJCFH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862091v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/284570" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660493v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prijitha J. Nair" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Godin-Beekmann" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Froidevaux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Flynn" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Zawodny" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-5-1301-2012" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486130v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mainka" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maranzana" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dillet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Didierjean" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201100193" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5CGDH801-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641694v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-011-0588-3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A073D24FF17A252CB200315258125ACE11E3C651/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639675v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Valckenaers" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-011-0601-x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744236v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vermot Desroches" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00842355v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krimmer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aguar Bartolom&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ahrens" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Altieri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Arends" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.05.051" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0R49X49-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457751v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1502-3885.2010.00185.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/76F4612A9DB6988F9FCD40295EAFDCD2B7F714D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068340v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Owczarek-Lipska" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Andr&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#246;lzer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leeb" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/0036-7281/a000236" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569936v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2011.01.004" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569837v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2010.543560" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541133v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mougel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Segovia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pizzi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016942410X503320" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780314v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eeckhoudt" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Treich" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567998v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamibrac" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lottin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.07.013" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JQH42B5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645030v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Bispo Villar" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moreno" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monserrat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110002338" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667861v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thomas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Verwilghen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sagerman" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Simon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audigi&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00464800v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aad" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abbott" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abdallah" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Abdelalim" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.03.064" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542384v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind El Haouzi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klein" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Belmokhtar" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.43.513-535" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341768v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;tin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537280902938589" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389097v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Morel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.43.487-511" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05371005v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Santini" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Crowet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paquot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandenbol" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.03.040" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212609v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pujo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341877v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2008.12.007" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342062v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2008.04.017" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G5JDL5F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-02484659v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carlos Sampedrano" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chetboul" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mary" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Tissier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abitbol" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-1676.2008.0218.x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342074v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325681v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Genin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Lamouri" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121149v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2006.12.067" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121146v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537280801896250" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00315956v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Abdesselam" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/3/08/S08003" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302848v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otto" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Reus" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trautmann" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wendisch" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296337v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121363v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654205v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andre" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tiret" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770983v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaffrenou" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giamarchi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cabon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stephan" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel-Deschamps" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2007.08.017" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W2DZJBN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083532v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-007-0015-y" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4271B280E39506640A257124005ABE28E538CF32/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178323v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lins" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kirat" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charloteaux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Flore" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stroobant" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09687860701228254" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653766v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;al" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Marin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.26.89-102" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682302v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ganne-Ch&#233;deville" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Leban" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bocquet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856105774429037" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165697v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oda Stoevesandt" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Elbs" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten K&#246;hler" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie C Lellouch" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Fischer" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200401095" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093708v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078700v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravault" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Soubias" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Saurel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brasseur" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305424v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dablemont" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Basset" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefebvre" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295549v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Struthers" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kreher" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Austin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schofield" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bodeker" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301384v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088335v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Amara" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serre" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castaing" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.04772404" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295305v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Luo" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Peter" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wernli" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fueglistaler" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wirth" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300985v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peter" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314510v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je Faure" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Rusche" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keim" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295304v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kiemle" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flentje" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300984v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007174v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M da Rocha" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Besse" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mauchamp" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chavancy" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884178v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nicault" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rathgeber" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Tessier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001162" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023800v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Godet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian B. Rudkin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697131v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rudkin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685499v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Nauges" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697479v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685197v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689445v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Colas" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hollands" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Locatelli" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686130v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chavas" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685286v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumahdi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687364v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. van Grunsven" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Billon" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Savatier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Urdiales" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066713v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abreu" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Adam" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adye" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Agasi" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Azhinenko" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00769-1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685640v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Salanie" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002452v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050296" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846948v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Frances" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guignon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710002v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779559v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wollast" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loijens" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253487v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Purdie" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reihl" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hardman" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Muryn" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994926" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA3CA9AB06CC213E03736E2690618959C65FCE6D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706802v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701609v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823475v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003925v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903840v2" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel-Eddine Benarab" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brie" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_6" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638574v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678663v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacourt" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Figliuzzi" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willot" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018016v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643083v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoort" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bekrar" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615343v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622023v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630234v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614692v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03415041v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51100-9_1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429707v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aubry" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jacomino" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51100-9_23" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604983v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425808v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415418v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356595v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484770v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robert" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250054v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225373v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281212v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chabot" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC.2015.7408330" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134907v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149791v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134897v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281160v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.151" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250061v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095544v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387317v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_66" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605361v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commagnac" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacqueminet" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Janik" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086859v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086864v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brault" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095045v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manik Madhikermi" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Buda" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086870v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086913v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_35" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094668v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Manceaux" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Munier" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094799v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094792v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnould Guidat" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094788v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094679v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_73" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921944v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870764v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130522-3-BR-4036.00053" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749845v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jover" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Canet" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833669v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaupretre" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921946v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Almecija" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190591v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233;" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854840v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130522-3-BR-4036.00104" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840263v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879491v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879477v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852087v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837905v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467532v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728684v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777031v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Aissani" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laou&#232;s Guendouz" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760266v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697477v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715488v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281174v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760257v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762807v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756546v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584159v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Djab" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gallo" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touze" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607682v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595957v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653153v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601725v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128489v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Georges No&#235;l" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602582v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637519v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607688v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583986v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guion" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525896v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518474v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511733v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090603-3-RU-2001.0554" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542217v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518096v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525891v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441998v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442873v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393987v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388829v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546710v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511865v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401302v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legros" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcnamee" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beuter" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brown" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344891v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03101401v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4517824" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287762v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326557v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320824v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282833v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342091v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282804v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Choffel" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320832v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152379v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151583v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168539v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140295v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170254v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079313v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081846v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122754v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079321v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081985v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079318v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417419v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Andr&#233;e Agostini" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121781v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Petitjean" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Villeminot" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Muhl" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826864v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bel" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacroix" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Psdr. Programme Pour Et Sur Le D&#233;veloppement R&#233;gionalgrenoble" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417421v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417423v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082413v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831856v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826557v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01953489v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boulevard" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amangoua Jean-Jacques Kadjo" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benne" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grondin-Perez" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604767v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caill Milly" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morandeau" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03518574v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Cavalieri" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03003-2" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139350v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baglin" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952284v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759575v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35852-4" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766208v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27449-7" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353966v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thierry" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bel" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326868v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836310v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838101v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bel Haj Hassine" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411175v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73751-5_30" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714657v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660209v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-15159-5_3" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_3" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992298v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470266v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04735-5_1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117513v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guaguere" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grall" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourrat" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lagoutte" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118644317.ch11" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762591v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35852-4_9" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RQ5T1J85-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913300v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35852-4_12" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C48FAA9677E5764DBDA406C933C2E344FF6001B7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644848v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1000/ISBN978-3-642-27448-0" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765624v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27449-7_13" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RCNZ0TLV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341987v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353967v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341856v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanc" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321232v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121159v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23581-7_14" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/692422D055AFC17D28762B06B9037C884BF3819D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826058v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826041v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318572v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huber" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Chaplin" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chontos" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kjeldsen" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christensen-Dalsgaard" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250072v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095525v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581291v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Anras" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudet" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Masse" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rigaud" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425811v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180070v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221651v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ponssard" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989791v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829872v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chaaban" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832810v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829133v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin David Groom" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Koundouri" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829355v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834450v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837140v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838660v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollard" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grappey" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vachaud" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837139v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Reynaud" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837967v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837297v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Millock" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834833v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837318v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836893v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844051v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846256v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845554v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Babsiri" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851945v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595600v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misson" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Huc" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589258v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guiot" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guibal" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589259v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825052v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sauboua" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844954v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.H. Vuong" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581026v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vivian" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>