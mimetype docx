--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1731,291 +1731,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DiAna, an ImageJ tool for object-based 3D co-localization and distance analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc dos Santos</w:t>
+                <w:t xml:space="preserve">Biomineralization Patterns of Intracellular Carbonatogenesis in Cyanobacteria: Molecular Hypotheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinhua Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Margaret-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nithavong Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2016.11.016⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min6010010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01408946v1</w:t>
+                <w:t xml:space="preserve">hal-01310553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomineralization Patterns of Intracellular Carbonatogenesis in Cyanobacteria: Molecular Hypotheses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nithavong Cam</w:t>
+                <w:t xml:space="preserve">DiAna, an ImageJ tool for object-based 3D co-localization and distance analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Bolte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Heck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 115, pp.55-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2016.11.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/min6010010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01310553v1</w:t>
+                <w:t xml:space="preserve">hal-01408946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Assessment of Genetic Variants with Outcomes Adapted to Clinical Decision-Making</w:t>
               </w:r>
@@ -2288,51 +2288,51 @@
                 <w:t xml:space="preserve">A generic classification-based method for segmentation of nuclei in 3D images of early embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaza Gul-Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Arganda Carreras</w:t>
+                <w:t xml:space="preserve">Ignacio Arganda-Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2342,127 +2342,127 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 15, pp.9. </w:t>
+              <w:t xml:space="preserve">, 2014, 15 (1), pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2105-15-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204103v1</w:t>
+                <w:t xml:space="preserve">hal-03953904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic classification-based method for segmentation of nuclei in 3D images of early embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaza Gul-Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Arganda-Carreras</w:t>
+                <w:t xml:space="preserve">Ignacio Arganda Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2472,78 +2472,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 15 (1), pp.9. </w:t>
+              <w:t xml:space="preserve">, 2014, 15, pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2105-15-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03953904v1</w:t>
+                <w:t xml:space="preserve">hal-01204103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The architecture of Rhodobacter sphaeroides chromatophores</w:t>
               </w:r>
@@ -2791,554 +2791,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-speed atomic force microscopy: cooperative adhesion and dynamic equilibrium of junctional microdomain membrane proteins.</w:t>
+                <w:t xml:space="preserve">Software for drift compensation, particle tracking and particle analysis of high-speed atomic force microscopy image series †</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adai Colom</w:t>
+                <w:t xml:space="preserve">Mohamed Husain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ignacio Casuso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Scheuring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2012.07.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 ((5)), pp.292-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmr.2187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01363148v1</w:t>
+                <w:t xml:space="preserve">inserm-01363229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangentially Migrating Neurons Assemble a Primary Cilium that Promotes Their Reorientation to the Cortical Plate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sergio Espeso Gil</w:t>
+                <w:t xml:space="preserve">Multiple binding of repressed mRNAs by the P-body protein Rck/p54</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Ernoult-Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Baconnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryannick Harper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Minshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Souquere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2012.10.027⟩</w:t>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (9), pp.1702-1715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1261/rna.034314.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01541253v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple binding of repressed mRNAs by the P-body protein Rck/p54</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Souquere</w:t>
+                <w:t xml:space="preserve">Tangentially Migrating Neurons Assemble a Primary Cilium that Promotes Their Reorientation to the Cortical Plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Viou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Serge Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Luccardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Espeso Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1261/rna.034314.112⟩</w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 76 (6), pp.1108 - 1122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2012.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994882v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software for drift compensation, particle tracking and particle analysis of high-speed atomic force microscopy image series †</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Husain</w:t>
+                <w:t xml:space="preserve">High-speed atomic force microscopy: cooperative adhesion and dynamic equilibrium of junctional microdomain membrane proteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adai Colom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Casuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boudier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Casuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Scheuring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmr.2187⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 423 (2), pp.249-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2012.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-01363229v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01363148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple binding of repressed mRNAs by the P-body protein Rck/p54</w:t>
               </w:r>
@@ -4478,278 +4478,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NucleiNet: A convolutional encoder-decoder network for bio-image denoising</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A dictionary-based approach to reduce noise in fluorescent microscopy images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamees Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zichuan Liu</w:t>
+                <w:t xml:space="preserve">Paula Coronado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yifei Hu</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etienne David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 39th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2017.8037240⟩</w:t>
+              <w:t xml:space="preserve">2017 IEEE 2nd International Conference on Signal and Image Processing (ICSIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Singapore, France. pp.144-148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SIPROCESS.2017.8124522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02090779v1</w:t>
+                <w:t xml:space="preserve">hal-02090787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dictionary-based approach to reduce noise in fluorescent microscopy images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NucleiNet: A convolutional encoder-decoder network for bio-image denoising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zichuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifei Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamees Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne David</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE 2nd International Conference on Signal and Image Processing (ICSIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Singapore, France. pp.144-148, </w:t>
+              <w:t xml:space="preserve">2017 39th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Seogwipo, France. pp.1986-1989, </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SIPROCESS.2017.8124522⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2017.8037240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02090787v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId175"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4904,51 +4904,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109584v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prithwidip Saha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fernandez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidan Sumbul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valotteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Kostrz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-025-01908-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876006v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gilles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mailly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Ferreira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.146327.2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237254v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Eroles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Lopez-Alonso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ortega" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Gharzeddine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR00757J" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163183v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine R Keenan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Mlodzianoski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah D Coughlan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara G Bediaga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Naselli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102161" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03369334v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gilles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.26977.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090769v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamees Nasser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41683-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02279607v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Arrojo E Drigo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jacob" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concha F. Garc&#237;a-Prieto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Zheng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Fukuda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11517-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003475v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Bennabi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kolano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201745225" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01500913v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc dos Santos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Salery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Forget" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alexandra Garcia Perez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Betuing" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2017.03.014" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492461v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Tran Thi Nhu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Olof Berggren" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Arrojo E. Drigo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44261" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365856v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Caboche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dos Santos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alexandra" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429384v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960218v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bolte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2016.11.016" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408946v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310553v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Li" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Margaret-Oliver" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithavong Cam" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blondeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min6010010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360165v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thouvenot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ben Yamin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Fourri&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurianne Lescure" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006096" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372576v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Amairi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Besnard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-014-0837-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204103v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaza Gul-Mohammed" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Arganda Carreras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Galy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-15-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953904v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Arganda-Carreras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01356860v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Scheuring" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinat Nevo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu-Ning Liu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mangenot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Charuvi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2014.03.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065208v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ernoult-Lange" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Baconnais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryannick Harper" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Minshall" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Souquere" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.034314.112" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01363148v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adai Colom" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Casuso" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2012.07.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01541253v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Baudoin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Viou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Serge Launay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Luccardini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Espeso Gil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2012.10.027" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994882v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01363229v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Husain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Paul-Gilloteaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2187" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9596210B9A16025FA734F28C8BBAB33337B87A88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01540245v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662443v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Iannuccelli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mompart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gellin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325687v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halary" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Riou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaill" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duperron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2008.3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578096v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Archambault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Awad" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420166v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417268v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Anderson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lechaire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Frebourg" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133088v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Messaoudi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garreau de Loubresse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dupuis-Williams" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Marco" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20050097" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089199v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gu&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Sheng Sun" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-6-20" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198917v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Messaoudi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mory" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090779v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichuan Liu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Hu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Xu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coquet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2017.8037240" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090787v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Coronado" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne David" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIPROCESS.2017.8124522" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109584v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prithwidip Saha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fernandez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidan Sumbul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valotteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Kostrz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-025-01908-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876006v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gilles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mailly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Ferreira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.146327.2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237254v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Eroles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Lopez-Alonso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ortega" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Gharzeddine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR00757J" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163183v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine R Keenan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Mlodzianoski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah D Coughlan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara G Bediaga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Naselli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102161" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03369334v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gilles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.26977.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090769v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamees Nasser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41683-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02279607v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Arrojo E Drigo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jacob" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concha F. Garc&#237;a-Prieto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Zheng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Fukuda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11517-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003475v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Bennabi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kolano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201745225" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01500913v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc dos Santos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Salery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Forget" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alexandra Garcia Perez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Betuing" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2017.03.014" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492461v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Tran Thi Nhu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Olof Berggren" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Arrojo E. Drigo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44261" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365856v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Caboche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dos Santos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alexandra" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429384v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960218v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bolte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2016.11.016" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310553v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Margaret-Oliver" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithavong Cam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blondeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min6010010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408946v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360165v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thouvenot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ben Yamin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Fourri&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurianne Lescure" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006096" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372576v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Amairi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Besnard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-014-0837-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953904v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaza Gul-Mohammed" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Arganda-Carreras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Galy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-15-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204103v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Arganda Carreras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01356860v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Scheuring" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinat Nevo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu-Ning Liu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mangenot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Charuvi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2014.03.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065208v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ernoult-Lange" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Baconnais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryannick Harper" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Minshall" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Souquere" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.034314.112" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01363229v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Husain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Paul-Gilloteaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Casuso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2187" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9596210B9A16025FA734F28C8BBAB33337B87A88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994882v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01541253v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Baudoin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Viou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Serge Launay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Luccardini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Espeso Gil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2012.10.027" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01363148v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adai Colom" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2012.07.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01540245v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662443v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Iannuccelli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mompart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gellin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325687v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halary" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Riou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaill" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duperron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2008.3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578096v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Archambault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Awad" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420166v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417268v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Anderson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lechaire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Frebourg" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133088v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Messaoudi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garreau de Loubresse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dupuis-Williams" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Marco" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20050097" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089199v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gu&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Sheng Sun" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-6-20" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198917v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Messaoudi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mory" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090787v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Coronado" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne David" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIPROCESS.2017.8124522" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090779v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichuan Liu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Hu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Xu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coquet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2017.8037240" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>