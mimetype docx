--- v1 (2026-04-07)
+++ v2 (2026-05-15)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1467,177 +1467,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid Synaptogenesis in the Nucleus Accumbens Is Induced by a Single Cocaine Administration and Stabilized by Mitogen-Activated Protein Kinase Interacting Kinase-1 Activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Betuing</w:t>
+                <w:t xml:space="preserve">Biomineralization Patterns of Intracellular Carbonatogenesis in Cyanobacteria: Molecular Hypotheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinhua Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Margaret-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nithavong Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2017.03.014⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min6010010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03429384v1</w:t>
+                <w:t xml:space="preserve">hal-01310553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DiAna, an ImageJ tool for object-based 3D co-localization and distance analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1646,2821 +1646,2427 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Bolte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 115, pp.55-64. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+              <w:t xml:space="preserve">, 2016, 115, pp.55-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ymeth.2016.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960218v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomineralization Patterns of Intracellular Carbonatogenesis in Cyanobacteria: Molecular Hypotheses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nithavong Cam</w:t>
+                <w:t xml:space="preserve">Functional Assessment of Genetic Variants with Outcomes Adapted to Clinical Decision-Making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Ben Yamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Fourrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurianne Lescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boudier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (6), pp.e1006096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/min6010010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01310553v1</w:t>
+                <w:t xml:space="preserve">hal-01360165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DiAna, an ImageJ tool for object-based 3D co-localization and distance analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Gilles</w:t>
+                <w:t xml:space="preserve">A new automated 3D detection of synaptic contacts reveals the formation of cortico-striatal synapses upon cocaine treatment in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Heck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Amairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Salery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2016.11.016⟩</w:t>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 220 (5), pp.2953-2966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00429-014-0837-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01408946v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Assessment of Genetic Variants with Outcomes Adapted to Clinical Decision-Making</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurianne Lescure</w:t>
+                <w:t xml:space="preserve">A generic classification-based method for segmentation of nuclei in 3D images of early embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaza Gul-Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Arganda Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Andrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boudier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006096⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15, pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-15-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360165v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new automated 3D detection of synaptic contacts reveals the formation of cortico-striatal synapses upon cocaine treatment in vivo</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Besnard</w:t>
+                <w:t xml:space="preserve">The architecture of Rhodobacter sphaeroides chromatophores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Scheuring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinat Nevo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu-Ning Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Charuvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00429-014-0837-2⟩</w:t>
+              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1837, pp.1263-1270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2014.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372576v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01356860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic classification-based method for segmentation of nuclei in 3D images of early embryos</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multiple binding of repressed mRNAs by the P-body protein Rck/p54</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Ernoult-Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Baconnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryannick Harper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Minshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Souquere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-15-9⟩</w:t>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (9), pp.1702-1715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1261/rna.034314.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953904v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic classification-based method for segmentation of nuclei in 3D images of early embryos</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Galy</w:t>
+                <w:t xml:space="preserve">Software for drift compensation, particle tracking and particle analysis of high-speed atomic force microscopy image series †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Husain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Casuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Scheuring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-15-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 ((5)), pp.292-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmr.2187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204103v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01363229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The architecture of Rhodobacter sphaeroides chromatophores</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple binding of repressed mRNAs by the P-body protein Rck/p54</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Mangenot</w:t>
+                <w:t xml:space="preserve">Michèle Ernoult-Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dana Charuvi</w:t>
+                <w:t xml:space="preserve">Sonia Baconnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryannick Harper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Minshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Souquere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2014.03.011⟩</w:t>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (9), pp.1702-1715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1261/rna.034314.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01356860v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple binding of repressed mRNAs by the P-body protein Rck/p54</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Souquere</w:t>
+                <w:t xml:space="preserve">Tangentially Migrating Neurons Assemble a Primary Cilium that Promotes Their Reorientation to the Cortical Plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Viou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Serge Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Luccardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Espeso Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1261/rna.034314.112⟩</w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 76 (6), pp.1108 - 1122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2012.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065208v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software for drift compensation, particle tracking and particle analysis of high-speed atomic force microscopy image series †</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Husain</w:t>
+                <w:t xml:space="preserve">High-speed atomic force microscopy: cooperative adhesion and dynamic equilibrium of junctional microdomain membrane proteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adai Colom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Casuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Scheuring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmr.2187⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 423 (2), pp.249-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2012.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-01363229v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01363148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple binding of repressed mRNAs by the P-body protein Rck/p54</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Ernoult-Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Baconnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryannick Harper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Minshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Souquere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 18 (9), pp.1702-1715. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+              <w:t xml:space="preserve">, 2012, pp.1702-1715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1261/rna.034314.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994882v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangentially Migrating Neurons Assemble a Primary Cilium that Promotes Their Reorientation to the Cortical Plate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sergio Espeso Gil</w:t>
+                <w:t xml:space="preserve">NEMO: a tool for analyzing gene and chromosome territory distributions from 3D-FISH experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddie Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mompart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Yerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2012.10.027⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (5), pp.696-697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btq013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01541253v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-speed atomic force microscopy: cooperative adhesion and dynamic equilibrium of junctional microdomain membrane proteins.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Casuso</w:t>
+                <w:t xml:space="preserve">3D FISH for the quantification of methane- and sulphur-oxidizing endosymbionts in bacteriocytes of the hydrothermal vent mussel Bathymodiolus azoricus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Halary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Scheuring</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2012.07.004⟩</w:t>
+              <w:t xml:space="preserve">international society for microbiological ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (3), pp.284-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2008.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01363148v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00325687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple binding of repressed mRNAs by the P-body protein Rck/p54</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Souquere</w:t>
+                <w:t xml:space="preserve">Rapport préliminaire sur les activités de la mission archéologique franco-syrienne dans la micro-région d'Al-Rawda (Shamiyeh) : quatrième et cinquième campagnes (2005 et 2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazir Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Akkadica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 129 (1), pp.5-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540245v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00578096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NEMO: a tool for analyzing gene and chromosome territory distributions from 3D-FISH experiments</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D FISH for the quantification of methane- and sulphur-oxidising endosymbionts in bacteriocytes of the hydrothermal vent mussel Bathymodiolus azoricus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
+                <w:t xml:space="preserve">Sébastien Halary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine M. Yerle</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virginie Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gaill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2(3), pp.284-292</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662443v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D FISH for the quantification of methane- and sulphur-oxidizing endosymbionts in bacteriocytes of the hydrothermal vent mussel Bathymodiolus azoricus.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Tomography of bacteria-mineral associations within the deep sea hydrothermal vent shrimp Rimicaris exoculata.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lechaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Halary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Frebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international society for microbiological ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.268-280</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00325687v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport préliminaire sur les activités de la mission archéologique franco-syrienne dans la micro-région d'Al-Rawda (Shamiyeh) : quatrième et cinquième campagnes (2005 et 2006)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Barge</w:t>
+                <w:t xml:space="preserve">Multiple-axis tomography: applications to basal bodies from Paramecium tetraurelia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Garreau de Loubresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Dupuis-Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Marco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Akkadica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 98 (7), pp.415-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BC20050097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00578096v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00133088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D FISH for the quantification of methane- and sulphur-oxidising endosymbionts in bacteriocytes of the hydrothermal vent mussel Bathymodiolus azoricus.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Gaill</w:t>
+                <w:t xml:space="preserve">Simultaneous localization of MLL, AF4 and ENL genes in interphase nuclei by 3D-FISH: MLL translocation revisited.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Gué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Sheng Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boudier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6, pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2407-6-20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00420166v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00089199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomography of bacteria-mineral associations within the deep sea hydrothermal vent shrimp Rimicaris exoculata.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">A public software for energy filtering transmission electron tomography (EFTET-J): application to the study of granular inclusions in bacteria from Riftia pachyptila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lechaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Frebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...190 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Gué</w:t>
+                <w:t xml:space="preserve">C. Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...141 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 151, pp.151-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4470,294 +4076,294 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dictionary-based approach to reduce noise in fluorescent microscopy images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamees Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Coronado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE 2nd International Conference on Signal and Image Processing (ICSIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Singapore, France. pp.144-148, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SIPROCESS.2017.8124522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02090787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NucleiNet: A convolutional encoder-decoder network for bio-image denoising</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zichuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifei Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamees Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 39th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Seogwipo, France. pp.1986-1989, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EMBC.2017.8037240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02090779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId175"/>
+      <w:footerReference w:type="default" r:id="rId171"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4904,51 +4510,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109584v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prithwidip Saha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fernandez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidan Sumbul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valotteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Kostrz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-025-01908-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876006v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gilles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mailly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Ferreira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.146327.2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237254v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Eroles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Lopez-Alonso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ortega" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Gharzeddine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR00757J" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163183v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine R Keenan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Mlodzianoski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah D Coughlan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara G Bediaga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Naselli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102161" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03369334v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gilles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.26977.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090769v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamees Nasser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41683-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02279607v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Arrojo E Drigo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jacob" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concha F. Garc&#237;a-Prieto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Zheng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Fukuda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11517-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003475v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Bennabi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kolano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201745225" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01500913v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc dos Santos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Salery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Forget" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alexandra Garcia Perez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Betuing" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2017.03.014" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492461v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Tran Thi Nhu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Olof Berggren" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Arrojo E. Drigo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44261" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365856v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Caboche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dos Santos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alexandra" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429384v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960218v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bolte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2016.11.016" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310553v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Margaret-Oliver" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithavong Cam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blondeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min6010010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408946v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360165v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thouvenot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ben Yamin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Fourri&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurianne Lescure" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006096" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372576v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Amairi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Besnard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-014-0837-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953904v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaza Gul-Mohammed" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Arganda-Carreras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Galy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-15-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204103v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Arganda Carreras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01356860v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Scheuring" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinat Nevo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu-Ning Liu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mangenot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Charuvi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2014.03.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065208v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ernoult-Lange" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Baconnais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryannick Harper" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Minshall" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Souquere" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.034314.112" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01363229v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Husain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Paul-Gilloteaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Casuso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2187" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9596210B9A16025FA734F28C8BBAB33337B87A88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994882v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01541253v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Baudoin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Viou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Serge Launay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Luccardini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Espeso Gil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2012.10.027" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01363148v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adai Colom" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2012.07.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01540245v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662443v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Iannuccelli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mompart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gellin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325687v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halary" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Riou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaill" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duperron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2008.3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578096v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Archambault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Awad" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420166v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417268v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Anderson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lechaire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Frebourg" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133088v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Messaoudi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garreau de Loubresse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dupuis-Williams" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Marco" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20050097" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089199v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gu&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Sheng Sun" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-6-20" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198917v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Messaoudi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mory" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090787v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Coronado" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne David" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIPROCESS.2017.8124522" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090779v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichuan Liu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Hu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Xu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coquet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2017.8037240" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109584v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prithwidip Saha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fernandez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidan Sumbul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valotteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Kostrz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-025-01908-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876006v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gilles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mailly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Ferreira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.146327.2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237254v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Eroles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Lopez-Alonso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ortega" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Gharzeddine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR00757J" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163183v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine R Keenan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Mlodzianoski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah D Coughlan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara G Bediaga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Naselli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102161" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03369334v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gilles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.26977.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090769v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamees Nasser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41683-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02279607v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Arrojo E Drigo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jacob" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concha F. Garc&#237;a-Prieto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Zheng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Fukuda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11517-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003475v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Bennabi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kolano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201745225" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01500913v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc dos Santos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Salery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Forget" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alexandra Garcia Perez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Betuing" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2017.03.014" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492461v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Tran Thi Nhu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Olof Berggren" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Arrojo E. Drigo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44261" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365856v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Caboche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dos Santos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alexandra" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310553v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Margaret-Oliver" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithavong Cam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blondeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min6010010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408946v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bolte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2016.11.016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360165v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thouvenot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ben Yamin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Fourri&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurianne Lescure" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006096" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372576v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Amairi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Besnard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-014-0837-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204103v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaza Gul-Mohammed" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Arganda Carreras" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Galy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-15-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01356860v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Scheuring" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinat Nevo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu-Ning Liu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mangenot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Charuvi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2014.03.011" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065208v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ernoult-Lange" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Baconnais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryannick Harper" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Minshall" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Souquere" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.034314.112" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01363229v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Husain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Paul-Gilloteaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Casuso" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2187" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9596210B9A16025FA734F28C8BBAB33337B87A88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994882v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01541253v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Baudoin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Viou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Serge Launay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Luccardini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Espeso Gil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2012.10.027" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01363148v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adai Colom" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2012.07.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01540245v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662443v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Iannuccelli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mompart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gellin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq013" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325687v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halary" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Riou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaill" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duperron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2008.3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578096v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Archambault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Awad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420166v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417268v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Anderson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lechaire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Frebourg" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133088v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Messaoudi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garreau de Loubresse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dupuis-Williams" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Marco" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20050097" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089199v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gu&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Sheng Sun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-6-20" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198917v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Messaoudi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mory" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090787v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Coronado" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne David" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIPROCESS.2017.8124522" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090779v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichuan Liu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Hu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Xu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coquet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2017.8037240" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>