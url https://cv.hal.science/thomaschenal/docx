--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -100,173 +100,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Besançon vers le milieu du XIXe siècle. Édition du plan cadastral et analyse morphologique</w:t>
+                <w:t xml:space="preserve">Plan historique de Besançon, 1/5000e</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chenal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bassi M.-L, Chenal Th. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas historique de Besançon. Vol. 1 - Notice générale. La formation de l'espace urbain des origines à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, Ausonius, pp.16-61, 2024, AHVF 55, 978-2-35613-604-6</w:t>
+              <w:t xml:space="preserve">Atlas historique de Besançon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Ausonius, 2024, AHVF 55, 978-2-35613-604-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506523v1</w:t>
+                <w:t xml:space="preserve">hal-05506550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plan historique de Besançon, 1/5000e</w:t>
+                <w:t xml:space="preserve">Besançon vers le milieu du XIXe siècle. Édition du plan cadastral et analyse morphologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chenal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bassi M.-L, Chenal Th. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas historique de Besançon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3, Ausonius, 2024, AHVF 55, 978-2-35613-604-6</w:t>
+              <w:t xml:space="preserve">Atlas historique de Besançon. Vol. 1 - Notice générale. La formation de l'espace urbain des origines à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Ausonius, pp.16-61, 2024, AHVF 55, 978-2-35613-604-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506550v1</w:t>
+                <w:t xml:space="preserve">hal-05506523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan historique de Besançon, 1/2500e</w:t>
               </w:r>
@@ -1430,286 +1430,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">’Le pagus du Portois (France, Haute-Saône) entre l’Antiquité tardive et le haut Moyen Âge : études de sites et premières perspectives de recherche</w:t>
+                <w:t xml:space="preserve">Programme collectif de recherches « Le Portois du IVe au XIIe siècle, évolution des pouvoirs et dynamiques du peuplement », problématique, méthodologie et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Chevassu</w:t>
+                <w:t xml:space="preserve">Valentin Chevassu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Saggese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Berger</w:t>
+                <w:t xml:space="preserve">Amélie Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Grzesznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'association pour l'Antiquité tardive</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cem.16736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03627171v1</w:t>
+                <w:t xml:space="preserve">halshs-02480748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme collectif de recherches « Le Portois du IVe au XIIe siècle, évolution des pouvoirs et dynamiques du peuplement », problématique, méthodologie et premiers résultats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Chevassu</w:t>
+                <w:t xml:space="preserve">’Le pagus du Portois (France, Haute-Saône) entre l’Antiquité tardive et le haut Moyen Âge : études de sites et premières perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chevassu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Saggese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Berger</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Grzesznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'association pour l'Antiquité tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02480748v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03627171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de Luxeuil</w:t>
               </w:r>
@@ -2119,541 +2119,541 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03612586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ArchéoGEographie du premier Remiremont et de ses abords : le Saint-Mont et le massif du Fossard (Communes de Saint-Etienne-lès-Remiremont, Saint-Amé, Cleurie, La Forge, Le Tholy, Tendon, Xamontarupt, Docelles, Cheniménil, Jarménil, Eloyes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Kraemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrile Delangle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 1, Université de Lorraine. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02896960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Saint-Mont (88), rapport d'activité 2018 - Le système d'enceintes anachroniques en pierre sèche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Grzesznik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Grand Est. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02878828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantier «Construction Historique des Espaces Forestiers»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fruchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Laplaige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bépoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] usr 3124 MSHE C.-N. Ledoux. 2015, pp.263-350</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasergrammetry and high precision topography measurements to study a complex fortified building: Tour de la Pelote (Besançon, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th Computer Applications and Quantitative Methods in Archaeology Conference (CAA 2018) “Human history and digital future”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Tübingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01860936v1</w:t>
-              </w:r>
-[...353 lines deleted...]
-                <w:t xml:space="preserve">hal-01968331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId84"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2808,51 +2808,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506523v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506550v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506541v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627183v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubry-Voirin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Botalla-Buscaglia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delangle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627178v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kreamer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506502v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bassi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04148896v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Oumarou Hama" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pible" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Miotello" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2023.03.019" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163001v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saggese" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.20243" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189641v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Even" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Grzesznik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Even" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2021-153-2021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149958v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbieri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. -H. -A. Mai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gandia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66917-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051555v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Guirou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mayer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24138" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03150805v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Hoang-Anh Mai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jonvel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Tanasi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239526" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627171v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chevassu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480748v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chevassu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Berger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.16736" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576227v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bully" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kraemer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bully" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03236655v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poszwa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grzesznik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gebhardt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Even" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612586v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martinez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaume" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860936v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vurpillot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878828v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896960v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cartier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrile Delangle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968331v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;poix" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506550v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506523v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506541v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627183v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubry-Voirin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Botalla-Buscaglia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delangle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627178v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kreamer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506502v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bassi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04148896v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Oumarou Hama" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pible" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Miotello" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2023.03.019" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163001v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saggese" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.20243" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189641v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Even" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Grzesznik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Even" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2021-153-2021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149958v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbieri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. -H. -A. Mai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gandia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66917-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051555v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Guirou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mayer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24138" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03150805v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Hoang-Anh Mai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jonvel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Tanasi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239526" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480748v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chevassu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Berger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.16736" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627171v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chevassu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576227v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bully" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kraemer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bully" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03236655v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poszwa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grzesznik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gebhardt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Even" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612586v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martinez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaume" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896960v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cartier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrile Delangle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878828v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968331v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;poix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860936v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vurpillot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>