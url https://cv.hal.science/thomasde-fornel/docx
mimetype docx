--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -21,51 +21,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Thomas de Fornel </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Maître assistant en FLE à l'Ecole de français langue étrangère (EFLE) de l'Université de Lausanne</w:t>
+        <w:t xml:space="preserve">Maître assistant en FLE (Université de Lausanne, Suisse), Associé LIDILEM (Université Grenoble Alpes, France)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -769,235 +769,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ações de promoção das literaturas contemporâneas em língua francesa na Universidade Federal do Paraná</w:t>
+                <w:t xml:space="preserve">L’intercompréhension comme clé pour la coopération académique du consortium Unita: une expérience formative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Helena Daher</w:t>
+                <w:t xml:space="preserve">Francisco Javier Calvo Del Olmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Araújo Alves da Costa Pereira</w:t>
+                <w:t xml:space="preserve">Teurra Fernandes Vailatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Fornel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">caleidoscópio: literatura e tradução</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5 (2), </w:t>
+              <w:t xml:space="preserve">Revista X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (2), pp.453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26512/caleidoscpio.v5i2.40786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5380/rvx.v17i2.83763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04895662v1</w:t>
+                <w:t xml:space="preserve">hal-04114487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intercompréhension comme clé pour la coopération académique du consortium Unita: une expérience formative</w:t>
+                <w:t xml:space="preserve">Ações de promoção das literaturas contemporâneas em língua francesa na Universidade Federal do Paraná</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Javier Calvo Del Olmo</w:t>
+                <w:t xml:space="preserve">Claudia Helena Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teurra Fernandes Vailatti</w:t>
+                <w:t xml:space="preserve">Viviane Araújo Alves da Costa Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Fornel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (2), pp.453. </w:t>
+              <w:t xml:space="preserve">caleidoscópio: literatura e tradução</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5380/rvx.v17i2.83763⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26512/caleidoscpio.v5i2.40786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04114487v1</w:t>
+                <w:t xml:space="preserve">hal-04895662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REPRESENTAÇÕES METALINGUÍSTICAS PRESENTES NA CONSTRUÇÃO DE SENTIDO NA LEITURA EM LÍNGUA APARENTADA</w:t>
               </w:r>
@@ -1247,277 +1247,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner et apprendre en intercompréhension entre langues romanes : retours d’expériences d’apprenant·es et de formateur·rices en contexte universitaire</w:t>
+                <w:t xml:space="preserve">Migrations et/en intercompréhension : perspectives historiques sur le contact des langues romanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Fornel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international ALADUN 2025. Débuter une langue à l'université : diversité des expériences vécues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">XIIIe Dies Romanicus Turicensis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Zürich, Oct 2025, Zürich, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05112912v1</w:t>
+                <w:t xml:space="preserve">hal-05444876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrations et/en intercompréhension : perspectives historiques sur le contact des langues romanes</w:t>
+                <w:t xml:space="preserve">Voyages artistiques et imaginaires plurilingues en biographie langagière : vers un portfolio réflexif multimodal en didactique du Français Langue Étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Fornel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIe Dies Romanicus Turicensis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Zürich, Oct 2025, Zürich, Suisse</w:t>
+              <w:t xml:space="preserve">PAAS : Pratiques artistiques et approches sensibles en didactique des langues-cultures - Contextes &amp; appropriations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLLE; CRIT; LLA-Créatis; SFR-AEF, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05444876v1</w:t>
+                <w:t xml:space="preserve">hal-04912461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voyages artistiques et imaginaires plurilingues en biographie langagière : vers un portfolio réflexif multimodal en didactique du Français Langue Étrangère</w:t>
+                <w:t xml:space="preserve">Enseigner et apprendre en intercompréhension entre langues romanes : retours d’expériences d’apprenant·es et de formateur·rices en contexte universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Fornel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAAS : Pratiques artistiques et approches sensibles en didactique des langues-cultures - Contextes &amp; appropriations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CLLE; CRIT; LLA-Créatis; SFR-AEF, May 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque international ALADUN 2025. Débuter une langue à l'université : diversité des expériences vécues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04912461v1</w:t>
+                <w:t xml:space="preserve">hal-05112912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribuções da intercompreensão entre línguas românicas para o desenvolvimento de uma reflexão metalinguística</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Fornel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Calvo Del Olmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">III Congresso Internazionale RELATE. Metalinguistica, Traduzione e Insegnamento/Apprendimento delle Lingue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università degli Studi di Trieste, Nov 2025, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1674,96 +1674,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04900914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fondements (socio)linguistiques de l’intercompréhension entre langues romanes : entre variation linguistique, standardisation et histoire externe</w:t>
+                <w:t xml:space="preserve">Nécessité pratique, manières de faire pragmatiques : approche diachronique de l’intercompréhension entre langues romanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Fornel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXI CILFR Congresso internazionale di linguistica e di filologia romanza</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università del Salento, Jun 2025, Lecce, Italie</w:t>
+              <w:t xml:space="preserve">3e Rencontres des jeunes chercheur·ses en linguistique historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Dec 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994892v1</w:t>
+                <w:t xml:space="preserve">hal-05444910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intercomprensione in classe per l’apprendimento delle lingue vicine: strumenti pedagogici e aspetti teorici</w:t>
               </w:r>
@@ -1825,316 +1825,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nécessité pratique, manières de faire pragmatiques : approche diachronique de l’intercompréhension entre langues romanes</w:t>
+                <w:t xml:space="preserve">Fondements (socio)linguistiques de l’intercompréhension entre langues romanes : entre variation linguistique, standardisation et histoire externe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Fornel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Rencontres des jeunes chercheur·ses en linguistique historique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Dec 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">XXXI CILFR Congresso internazionale di linguistica e di filologia romanza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università del Salento, Jun 2025, Lecce, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05444910v1</w:t>
+                <w:t xml:space="preserve">hal-04994892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche historiographique de l'intercompréhension entre langues romanes : appréciation épistémologique, orientations didactiques</w:t>
+                <w:t xml:space="preserve">Apports et limites de l’intercompréhension entre langues parentes dans la formation des sujets plurilingues à partir d’un retour de formation et de matériels didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Fornel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Calvo del Olmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première journée des jeunes chercheur.es en histoire du français langue étrangère et seconde: "Pourquoi faire de l’histoire en didactique des langues et des cultures au 21e siècle ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Internationale pour l'Histoire du Français Langue Étrangère ou Seconde (SIHFLES); DILTEC - Didactique des langues, des textes et des cultures - EA 2288 (Sorbonne Nouvelle); UR 4428 DYNADIV - DYNAMiques et enjeux de la DIVersité linguistique et culturelle (Tours), May 2024, Paris, France. https://histoireddlc.sciencesconf.org/</w:t>
+              <w:t xml:space="preserve">Colloque international [Retour] du Sujet et du Sens en Didactique des langues étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Liège, Apr 2024, Liège, Belgium. https://sujetsens2024.sciencesconf.org/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744831v1</w:t>
+                <w:t xml:space="preserve">hal-04744825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibilités écologiques en intercompréhension : modus operandi d’une analyse contrastive des imaginaires plurilingues au sein du projet ALPAGA</w:t>
+                <w:t xml:space="preserve">Approche historiographique de l'intercompréhension entre langues romanes : appréciation épistémologique, orientations didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Fornel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Etudes ALPAGA (Alternances Linguistiques Plurielles Avec Grenoble Alpes) - IRGA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Dec 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Première journée des jeunes chercheur.es en histoire du français langue étrangère et seconde: "Pourquoi faire de l’histoire en didactique des langues et des cultures au 21e siècle ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Internationale pour l'Histoire du Français Langue Étrangère ou Seconde (SIHFLES); DILTEC - Didactique des langues, des textes et des cultures - EA 2288 (Sorbonne Nouvelle); UR 4428 DYNADIV - DYNAMiques et enjeux de la DIVersité linguistique et culturelle (Tours), May 2024, Paris, France. https://histoireddlc.sciencesconf.org/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04900473v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports et limites de l’intercompréhension entre langues parentes dans la formation des sujets plurilingues à partir d’un retour de formation et de matériels didactiques</w:t>
+                <w:t xml:space="preserve">Sensibilités écologiques en intercompréhension : modus operandi d’une analyse contrastive des imaginaires plurilingues au sein du projet ALPAGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Fornel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Javier Calvo del Olmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international [Retour] du Sujet et du Sens en Didactique des langues étrangères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Liège, Apr 2024, Liège, Belgium. https://sujetsens2024.sciencesconf.org/</w:t>
+              <w:t xml:space="preserve">Journée d'Etudes ALPAGA (Alternances Linguistiques Plurielles Avec Grenoble Alpes) - IRGA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Dec 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744825v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaginaires et représentations de l’arabe dans les trajectoires d’enseignantes de FLE en formation initiale : entre honte et fierté</w:t>
               </w:r>
@@ -2390,329 +2390,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« On a le sentiment très net d’une langue commune » : vers une anthologie des sources épistémologiques de l'intercompréhension</w:t>
+                <w:t xml:space="preserve">Modus operandi d’une anthologie romanophone sur les sources de l’intercompréhension entre langues proches aux XIXème et XXème siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Fornel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctoral du Laboratoire Cultures – Éducation – Sociétés (LACES EA 7437)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux, Jun 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">24èmes Rencontres Jeunes Chercheurs (RJC 2021) « Du linguiste à son objet: la distance en question(s) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle, Jun 2021, Paris, France. http://www.univ-paris3.fr/24emes-rencontres-jeunes-chercheurs-rjc-2021--661004.kjsp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744775v1</w:t>
+                <w:t xml:space="preserve">hal-04744773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intercompréhension à l'Université Fédérale du Paraná : outil partagé pour la formation linguistique au-delà du bilinguisme</w:t>
+                <w:t xml:space="preserve">Perspectives actuelles d’applications didactiques dans la recherche en intercompréhension intégrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Fornel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francisco Javier Calvo del Olmo</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Manzato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international CCERBAL - « Le bilinguisme et au-delà : Faire avancer la réflexion sur les pédagogies, les politiques et les pratiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d’Ottawa, Apr 2021, Ottawa, Canada. https://ccerbal2020.sciencesconf.org/</w:t>
+              <w:t xml:space="preserve">IX Congrès International de l’Association EDiLiC « Approches plurielles, compétences plurilingues, appropriations langagières : l’apprenant·e au centre des réalités éducatives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Aristote de Thessalonique, Jul 2021, Thessalonique, Greece. https://www.edilic.org/copie-de-lisbonne-2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744772v1</w:t>
+                <w:t xml:space="preserve">hal-04744780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modus operandi d’une anthologie romanophone sur les sources de l’intercompréhension entre langues proches aux XIXème et XXème siècles</w:t>
+                <w:t xml:space="preserve">« On a le sentiment très net d’une langue commune » : vers une anthologie des sources épistémologiques de l'intercompréhension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Fornel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24èmes Rencontres Jeunes Chercheurs (RJC 2021) « Du linguiste à son objet: la distance en question(s) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Sorbonne Nouvelle, Jun 2021, Paris, France. http://www.univ-paris3.fr/24emes-rencontres-jeunes-chercheurs-rjc-2021--661004.kjsp</w:t>
+              <w:t xml:space="preserve">Séminaire doctoral du Laboratoire Cultures – Éducation – Sociétés (LACES EA 7437)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Jun 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744773v1</w:t>
+                <w:t xml:space="preserve">hal-04744775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives actuelles d’applications didactiques dans la recherche en intercompréhension intégrée</w:t>
+                <w:t xml:space="preserve">L'intercompréhension à l'Université Fédérale du Paraná : outil partagé pour la formation linguistique au-delà du bilinguisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Fornel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Typhaine Manzato</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Calvo del Olmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX Congrès International de l’Association EDiLiC « Approches plurielles, compétences plurilingues, appropriations langagières : l’apprenant·e au centre des réalités éducatives »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Aristote de Thessalonique, Jul 2021, Thessalonique, Greece. https://www.edilic.org/copie-de-lisbonne-2019</w:t>
+              <w:t xml:space="preserve">Colloque international CCERBAL - « Le bilinguisme et au-delà : Faire avancer la réflexion sur les pédagogies, les politiques et les pratiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Ottawa, Apr 2021, Ottawa, Canada. https://ccerbal2020.sciencesconf.org/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744780v1</w:t>
+                <w:t xml:space="preserve">hal-04744772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intercompréhension des langues et des cultures proches : orientations méthodologiques pour la coopération entre locuteurs romanophones en milieu universitaire</w:t>
               </w:r>
@@ -2899,234 +2899,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langues, lectures, littératures : vers l’expression du sujet plurilingue en classe de FLE</w:t>
+                <w:t xml:space="preserve">Olhares cruzados sobre a Romania em intercompreensão : un cenário de multiletramento plurilíngue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Fornel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII Congrès brésilien des professeurs de français « Le Français en action : variations et créations »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidade de Brasília, Oct 2019, Brasilia, Brazil. http://brasilia2019.fipf.org/</w:t>
+              <w:t xml:space="preserve">IC2019 : Au-delà des frontières - Más allá de las fronteras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche en Terminologie et Traduction (CRTT), le Centre de Langues et l’APICAD à l’Université Lumière Lyon 2, May 2019, Lyon, France. https://ic2019.sciencesconf.org/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744771v1</w:t>
+                <w:t xml:space="preserve">hal-04744760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’intercompréhension intégrée des langues et des cultures romanes pour un littératie plurilingue : une étude comparée franco-brésilienne</w:t>
+                <w:t xml:space="preserve">Langues, lectures, littératures : vers l’expression du sujet plurilingue en classe de FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Fornel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII Congrès brésilien des professeurs de français « Le Français en action : variations et créations »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Universidade de Brasília (UnB), Oct 2019, Brasilia, Brazil. http://brasilia2019.fipf.org/</w:t>
+              <w:t xml:space="preserve">, Universidade de Brasília, Oct 2019, Brasilia, Brazil. http://brasilia2019.fipf.org/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744767v1</w:t>
+                <w:t xml:space="preserve">hal-04744771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olhares cruzados sobre a Romania em intercompreensão : un cenário de multiletramento plurilíngue</w:t>
+                <w:t xml:space="preserve">De l’intercompréhension intégrée des langues et des cultures romanes pour un littératie plurilingue : une étude comparée franco-brésilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Fornel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC2019 : Au-delà des frontières - Más allá de las fronteras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherche en Terminologie et Traduction (CRTT), le Centre de Langues et l’APICAD à l’Université Lumière Lyon 2, May 2019, Lyon, France. https://ic2019.sciencesconf.org/</w:t>
+              <w:t xml:space="preserve">XXII Congrès brésilien des professeurs de français « Le Français en action : variations et créations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade de Brasília (UnB), Oct 2019, Brasilia, Brazil. http://brasilia2019.fipf.org/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744760v1</w:t>
+                <w:t xml:space="preserve">hal-04744767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intercompréhension des langues romanes : Trobadors, la prima en Europa</w:t>
               </w:r>
@@ -3725,51 +3725,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E8F9CA64"/>
+    <w:nsid w:val="F5507DA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3873,51 +3873,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5E833B3E"/>
+    <w:nsid w:val="8FFBD8BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4107,51 +4107,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomasde-fornel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8634-459X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04417897v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Fornel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023BORD0475" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418463v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cmy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377377v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12797/SI.25.2025.25.01" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295295v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532666v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Manzato" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1123084ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895617v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12u3g" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895662v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Helena Daher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Ara&#250;jo Alves da Costa Pereira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26512/caleidoscpio.v5i2.40786" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114487v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Calvo Del Olmo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teurra Fernandes Vailatti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/rvx.v17i2.83763" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599365v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dab&#232;ne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Felix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18817/rlj.v3i2.2044" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450838v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Kok Escalle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Zanchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112912v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444876v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912461v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444885v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994890v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900914v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994892v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444906v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444910v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744831v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900473v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744825v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Calvo del Olmo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900874v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900077v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744810v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744775v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744772v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744773v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744780v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744797v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744835v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744851v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744771v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744767v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744760v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744758v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744756v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744745v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744754v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744750v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011795v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011784v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomasde-fornel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8634-459X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04417897v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Fornel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023BORD0475" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418463v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cmy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377377v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12797/SI.25.2025.25.01" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295295v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532666v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Manzato" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1123084ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895617v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12u3g" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114487v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Calvo Del Olmo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teurra Fernandes Vailatti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/rvx.v17i2.83763" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895662v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Helena Daher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Ara&#250;jo Alves da Costa Pereira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26512/caleidoscpio.v5i2.40786" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599365v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dab&#232;ne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Felix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18817/rlj.v3i2.2044" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450838v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Kok Escalle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Zanchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444876v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912461v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112912v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444885v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994890v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900914v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444910v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444906v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994892v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744825v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Calvo del Olmo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744831v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900473v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900874v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900077v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744810v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744773v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744780v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744775v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744772v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744797v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744835v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744851v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744760v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744771v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744767v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744758v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744756v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744745v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744754v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744750v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011795v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011784v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>