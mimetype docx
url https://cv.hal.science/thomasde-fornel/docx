--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -1092,51 +1092,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03599365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1247,2225 +1247,2359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrations et/en intercompréhension : perspectives historiques sur le contact des langues romanes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imaginaires en dialogue : exploration télécollaborative et plurilingue autour du cinéma à visée créative. Analyses du projet ALPAGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Degache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kátia Bernardon de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Fornel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Di Vito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIe Dies Romanicus Turicensis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pratiques Artistiques et Approches Sensibles en didactique des langues-cultures - Contextes &amp; appropriations,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACEDLE, May 2025, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/skbw-5m80⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05444876v1</w:t>
+                <w:t xml:space="preserve">hal-05610893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voyages artistiques et imaginaires plurilingues en biographie langagière : vers un portfolio réflexif multimodal en didactique du Français Langue Étrangère</w:t>
+                <w:t xml:space="preserve">Contribuções da intercompreensão entre línguas românicas para o desenvolvimento de uma reflexão metalinguística</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Fornel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Calvo Del Olmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAAS : Pratiques artistiques et approches sensibles en didactique des langues-cultures - Contextes &amp; appropriations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CLLE; CRIT; LLA-Créatis; SFR-AEF, May 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">III Congresso Internazionale RELATE. Metalinguistica, Traduzione e Insegnamento/Apprendimento delle Lingue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli Studi di Trieste, Nov 2025, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04912461v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner et apprendre en intercompréhension entre langues romanes : retours d’expériences d’apprenant·es et de formateur·rices en contexte universitaire</w:t>
+                <w:t xml:space="preserve">Epistémè de l’intercompréhension entre langues romanes : regards historiographiques sur le multilinguisme européen et au-delà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Fornel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international ALADUN 2025. Débuter une langue à l'université : diversité des expériences vécues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque international inter-associations sur l’histoire de l’apprentissage et de l’enseignement des langues. Se tourner vers le passé pour comprendre le présent. Explorer l’interaction entre les évolutions socio-culturelles et politiques et l’enseignement des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli Studi dell'Insubria, Jun 2025, Côme, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05112912v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribuções da intercompreensão entre línguas românicas para o desenvolvimento de uma reflexão metalinguística</w:t>
+                <w:t xml:space="preserve">Voyages artistiques et imaginaires plurilingues en biographie langagière : vers un portfolio réflexif multimodal en didactique du Français Langue Étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Fornel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Javier Calvo Del Olmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">III Congresso Internazionale RELATE. Metalinguistica, Traduzione e Insegnamento/Apprendimento delle Lingue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università degli Studi di Trieste, Nov 2025, Trieste, Italy</w:t>
+              <w:t xml:space="preserve">PAAS : Pratiques artistiques et approches sensibles en didactique des langues-cultures - Contextes &amp; appropriations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLLE; CRIT; LLA-Créatis; SFR-AEF, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444885v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epistémè de l’intercompréhension entre langues romanes : regards historiographiques sur le multilinguisme européen et au-delà</w:t>
+                <w:t xml:space="preserve">Migrations et/en intercompréhension : perspectives historiques sur le contact des langues romanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Fornel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international inter-associations sur l’histoire de l’apprentissage et de l’enseignement des langues. Se tourner vers le passé pour comprendre le présent. Explorer l’interaction entre les évolutions socio-culturelles et politiques et l’enseignement des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università degli Studi dell'Insubria, Jun 2025, Côme, Italie</w:t>
+              <w:t xml:space="preserve">XIIIe Dies Romanicus Turicensis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Zürich, Oct 2025, Zürich, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04994890v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intercompréhension entre langues romanes : une relecture historiographique et épistémologique à travers le prisme des idéologies métalinguistiques</w:t>
+                <w:t xml:space="preserve">Enseigner et apprendre en intercompréhension entre langues romanes : retours d’expériences d’apprenant·es et de formateur·rices en contexte universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Fornel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Idéologies métalinguistiques. La discipline linguistique face à son miroir idéologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università degli Studi di Torino, Jan 2025, Turin, Italy</w:t>
+              <w:t xml:space="preserve">Colloque international ALADUN 2025. Débuter une langue à l'université : diversité des expériences vécues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04900914v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05112912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nécessité pratique, manières de faire pragmatiques : approche diachronique de l’intercompréhension entre langues romanes</w:t>
+                <w:t xml:space="preserve">L’intercompréhension entre langues romanes : une relecture historiographique et épistémologique à travers le prisme des idéologies métalinguistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Fornel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Rencontres des jeunes chercheur·ses en linguistique historique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Dec 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Idéologies métalinguistiques. La discipline linguistique face à son miroir idéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli Studi di Torino, Jan 2025, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444910v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intercomprensione in classe per l’apprendimento delle lingue vicine: strumenti pedagogici e aspetti teorici</w:t>
+                <w:t xml:space="preserve">Nécessité pratique, manières de faire pragmatiques : approche diachronique de l’intercompréhension entre langues romanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Fornel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Typhaine Manzato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Convegno Pluralita 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università della Svizzera italiana, Nov 2025, Bellinzona, Switzerland</w:t>
+              <w:t xml:space="preserve">3e Rencontres des jeunes chercheur·ses en linguistique historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Dec 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444906v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fondements (socio)linguistiques de l’intercompréhension entre langues romanes : entre variation linguistique, standardisation et histoire externe</w:t>
+                <w:t xml:space="preserve">L’intercomprensione in classe per l’apprendimento delle lingue vicine: strumenti pedagogici e aspetti teorici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Fornel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Manzato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXI CILFR Congresso internazionale di linguistica e di filologia romanza</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università del Salento, Jun 2025, Lecce, Italie</w:t>
+              <w:t xml:space="preserve">Convegno Pluralita 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università della Svizzera italiana, Nov 2025, Bellinzona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04994892v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports et limites de l’intercompréhension entre langues parentes dans la formation des sujets plurilingues à partir d’un retour de formation et de matériels didactiques</w:t>
+                <w:t xml:space="preserve">Fondements (socio)linguistiques de l’intercompréhension entre langues romanes : entre variation linguistique, standardisation et histoire externe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Fornel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Javier Calvo del Olmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international [Retour] du Sujet et du Sens en Didactique des langues étrangères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Liège, Apr 2024, Liège, Belgium. https://sujetsens2024.sciencesconf.org/</w:t>
+              <w:t xml:space="preserve">XXXI CILFR Congresso internazionale di linguistica e di filologia romanza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università del Salento, Jun 2025, Lecce, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744825v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche historiographique de l'intercompréhension entre langues romanes : appréciation épistémologique, orientations didactiques</w:t>
+                <w:t xml:space="preserve">Apports et limites de l’intercompréhension entre langues parentes dans la formation des sujets plurilingues à partir d’un retour de formation et de matériels didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Fornel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Calvo del Olmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première journée des jeunes chercheur.es en histoire du français langue étrangère et seconde: "Pourquoi faire de l’histoire en didactique des langues et des cultures au 21e siècle ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Internationale pour l'Histoire du Français Langue Étrangère ou Seconde (SIHFLES); DILTEC - Didactique des langues, des textes et des cultures - EA 2288 (Sorbonne Nouvelle); UR 4428 DYNADIV - DYNAMiques et enjeux de la DIVersité linguistique et culturelle (Tours), May 2024, Paris, France. https://histoireddlc.sciencesconf.org/</w:t>
+              <w:t xml:space="preserve">Colloque international [Retour] du Sujet et du Sens en Didactique des langues étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Liège, Apr 2024, Liège, Belgium. https://sujetsens2024.sciencesconf.org/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744831v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibilités écologiques en intercompréhension : modus operandi d’une analyse contrastive des imaginaires plurilingues au sein du projet ALPAGA</w:t>
+                <w:t xml:space="preserve">Approche historiographique de l'intercompréhension entre langues romanes : appréciation épistémologique, orientations didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Fornel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Etudes ALPAGA (Alternances Linguistiques Plurielles Avec Grenoble Alpes) - IRGA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Dec 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Première journée des jeunes chercheur.es en histoire du français langue étrangère et seconde: "Pourquoi faire de l’histoire en didactique des langues et des cultures au 21e siècle ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Internationale pour l'Histoire du Français Langue Étrangère ou Seconde (SIHFLES); DILTEC - Didactique des langues, des textes et des cultures - EA 2288 (Sorbonne Nouvelle); UR 4428 DYNADIV - DYNAMiques et enjeux de la DIVersité linguistique et culturelle (Tours), May 2024, Paris, France. https://histoireddlc.sciencesconf.org/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04900473v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaginaires et représentations de l’arabe dans les trajectoires d’enseignantes de FLE en formation initiale : entre honte et fierté</w:t>
+                <w:t xml:space="preserve">Sensibilités écologiques en intercompréhension : modus operandi d’une analyse contrastive des imaginaires plurilingues au sein du projet ALPAGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Fornel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La langue arabe en France au prisme du politique. Constructions, circulations et mutations des imaginaires hier, aujourd’hui et demain</w:t>
+              <w:t xml:space="preserve">Journée d'Etudes ALPAGA (Alternances Linguistiques Plurielles Avec Grenoble Alpes) - IRGA 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Grenoble Alpes, Dec 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04900874v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confluences épistémologiques de l’intercompréhension entre langues romanes : croisée des chemins entre linguistique et didactique</w:t>
+                <w:t xml:space="preserve">Imaginaires et représentations de l’arabe dans les trajectoires d’enseignantes de FLE en formation initiale : entre honte et fierté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Fornel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La linguistique et la didactique au miroir des découvertes académiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lausanne, Nov 2024, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">La langue arabe en France au prisme du politique. Constructions, circulations et mutations des imaginaires hier, aujourd’hui et demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Dec 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04900077v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lumières épistémologiques, historiographiques et didactiques de l’intercompréhension entre langues romanes en contexte francophone</w:t>
+                <w:t xml:space="preserve">Confluences épistémologiques de l’intercompréhension entre langues romanes : croisée des chemins entre linguistique et didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Fornel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Internationale de Diachronie du Français (SIDF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ludwig-Maximilians-Universität München, Mar 2023, Munich, Germany. https://www.romanistik.uni-muenchen.de/colloque-sidf-2023/index.html</w:t>
+              <w:t xml:space="preserve">La linguistique et la didactique au miroir des découvertes académiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, Nov 2024, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744810v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procès historiographique de l’intercompréhension entre langue romanes : bilan épistémologique, perspectives didactiques</w:t>
+                <w:t xml:space="preserve">Lumières épistémologiques, historiographiques et didactiques de l’intercompréhension entre langues romanes en contexte francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Fornel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC2023 : Intercompréhension - Bilans et perspectives: vers de nouveaux contextes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alliance UNITA Universitas Montium; Université Savoie Mont Blanc - Chambéry, Oct 2023, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Internationale de Diachronie du Français (SIDF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ludwig-Maximilians-Universität München, Mar 2023, Munich, Germany. https://www.romanistik.uni-muenchen.de/colloque-sidf-2023/index.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744815v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modus operandi d’une anthologie romanophone sur les sources de l’intercompréhension entre langues proches aux XIXème et XXème siècles</w:t>
+                <w:t xml:space="preserve">Procès historiographique de l’intercompréhension entre langue romanes : bilan épistémologique, perspectives didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Fornel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24èmes Rencontres Jeunes Chercheurs (RJC 2021) « Du linguiste à son objet: la distance en question(s) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Sorbonne Nouvelle, Jun 2021, Paris, France. http://www.univ-paris3.fr/24emes-rencontres-jeunes-chercheurs-rjc-2021--661004.kjsp</w:t>
+              <w:t xml:space="preserve">IC2023 : Intercompréhension - Bilans et perspectives: vers de nouveaux contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alliance UNITA Universitas Montium; Université Savoie Mont Blanc - Chambéry, Oct 2023, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744773v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives actuelles d’applications didactiques dans la recherche en intercompréhension intégrée</w:t>
+                <w:t xml:space="preserve">L’intercompréhension des langues et des cultures proches : orientations méthodologiques pour la coopération entre locuteurs romanophones en milieu universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Fornel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Typhaine Manzato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX Congrès International de l’Association EDiLiC « Approches plurielles, compétences plurilingues, appropriations langagières : l’apprenant·e au centre des réalités éducatives »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Aristote de Thessalonique, Jul 2021, Thessalonique, Greece. https://www.edilic.org/copie-de-lisbonne-2019</w:t>
+              <w:t xml:space="preserve">2ème édition des « Journées Jeunes Chercheurs en Sciences Humaines et Sociales (SHS) : regards croisés France-Brésil »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ambassade de France au Brésil; Universidade de Brasília, Apr 2021, Brasilia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744780v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« On a le sentiment très net d’une langue commune » : vers une anthologie des sources épistémologiques de l'intercompréhension</w:t>
+                <w:t xml:space="preserve">Modus operandi d’une anthologie romanophone sur les sources de l’intercompréhension entre langues proches aux XIXème et XXème siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Fornel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctoral du Laboratoire Cultures – Éducation – Sociétés (LACES EA 7437)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux, Jun 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">24èmes Rencontres Jeunes Chercheurs (RJC 2021) « Du linguiste à son objet: la distance en question(s) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle, Jun 2021, Paris, France. http://www.univ-paris3.fr/24emes-rencontres-jeunes-chercheurs-rjc-2021--661004.kjsp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744775v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intercompréhension à l'Université Fédérale du Paraná : outil partagé pour la formation linguistique au-delà du bilinguisme</w:t>
+                <w:t xml:space="preserve">Perspectives actuelles d’applications didactiques dans la recherche en intercompréhension intégrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Fornel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francisco Javier Calvo del Olmo</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Manzato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international CCERBAL - « Le bilinguisme et au-delà : Faire avancer la réflexion sur les pédagogies, les politiques et les pratiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d’Ottawa, Apr 2021, Ottawa, Canada. https://ccerbal2020.sciencesconf.org/</w:t>
+              <w:t xml:space="preserve">IX Congrès International de l’Association EDiLiC « Approches plurielles, compétences plurilingues, appropriations langagières : l’apprenant·e au centre des réalités éducatives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Aristote de Thessalonique, Jul 2021, Thessalonique, Greece. https://www.edilic.org/copie-de-lisbonne-2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744772v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intercompréhension des langues et des cultures proches : orientations méthodologiques pour la coopération entre locuteurs romanophones en milieu universitaire</w:t>
+                <w:t xml:space="preserve">« On a le sentiment très net d’une langue commune » : vers une anthologie des sources épistémologiques de l'intercompréhension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Fornel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème édition des « Journées Jeunes Chercheurs en Sciences Humaines et Sociales (SHS) : regards croisés France-Brésil »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ambassade de France au Brésil; Universidade de Brasília, Apr 2021, Brasilia, Brazil</w:t>
+              <w:t xml:space="preserve">Séminaire doctoral du Laboratoire Cultures – Éducation – Sociétés (LACES EA 7437)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Jun 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744797v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les traces d’une didactique de l’intercompréhension entre langues romanes : matériaux historiographiques, réflexions épistémologiques</w:t>
+                <w:t xml:space="preserve">L'intercompréhension à l'Université Fédérale du Paraná : outil partagé pour la formation linguistique au-delà du bilinguisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Fornel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Calvo del Olmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre de chercheurs en plurilinguisme : Circulation internationale des idées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bordeaux Montaigne, May 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque international CCERBAL - « Le bilinguisme et au-delà : Faire avancer la réflexion sur les pédagogies, les politiques et les pratiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Ottawa, Apr 2021, Ottawa, Canada. https://ccerbal2020.sciencesconf.org/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744835v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercompréhension intégrée et développement d’une littératie plurilingue romane: enjeux, principes didactiques et pistes pédagogiques</w:t>
+                <w:t xml:space="preserve">Sur les traces d’une didactique de l’intercompréhension entre langues romanes : matériaux historiographiques, réflexions épistémologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Fornel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II Colloque International DIPROling 2019 : “Langues en transit : défis et perspectives pour professeurs et formateurs”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidade Estadual de Campinas (UNICAMP - SP), Oct 2019, Campinas, São Paulo, Brésil. https://congressos.ufmg.br/index.php/diprolinguas/diproling2019/schedConf/presentations</w:t>
+              <w:t xml:space="preserve">Rencontre de chercheurs en plurilinguisme : Circulation internationale des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne, May 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744851v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olhares cruzados sobre a Romania em intercompreensão : un cenário de multiletramento plurilíngue</w:t>
+                <w:t xml:space="preserve">Intercompréhension intégrée et développement d’une littératie plurilingue romane: enjeux, principes didactiques et pistes pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Fornel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC2019 : Au-delà des frontières - Más allá de las fronteras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherche en Terminologie et Traduction (CRTT), le Centre de Langues et l’APICAD à l’Université Lumière Lyon 2, May 2019, Lyon, France. https://ic2019.sciencesconf.org/</w:t>
+              <w:t xml:space="preserve">II Colloque International DIPROling 2019 : “Langues en transit : défis et perspectives pour professeurs et formateurs”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Estadual de Campinas (UNICAMP - SP), Oct 2019, Campinas, São Paulo, Brésil. https://congressos.ufmg.br/index.php/diprolinguas/diproling2019/schedConf/presentations</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744760v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langues, lectures, littératures : vers l’expression du sujet plurilingue en classe de FLE</w:t>
+                <w:t xml:space="preserve">Olhares cruzados sobre a Romania em intercompreensão : un cenário de multiletramento plurilíngue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Fornel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII Congrès brésilien des professeurs de français « Le Français en action : variations et créations »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidade de Brasília, Oct 2019, Brasilia, Brazil. http://brasilia2019.fipf.org/</w:t>
+              <w:t xml:space="preserve">IC2019 : Au-delà des frontières - Más allá de las fronteras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche en Terminologie et Traduction (CRTT), le Centre de Langues et l’APICAD à l’Université Lumière Lyon 2, May 2019, Lyon, France. https://ic2019.sciencesconf.org/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744771v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’intercompréhension intégrée des langues et des cultures romanes pour un littératie plurilingue : une étude comparée franco-brésilienne</w:t>
+                <w:t xml:space="preserve">Langues, lectures, littératures : vers l’expression du sujet plurilingue en classe de FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Fornel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII Congrès brésilien des professeurs de français « Le Français en action : variations et créations »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Universidade de Brasília (UnB), Oct 2019, Brasilia, Brazil. http://brasilia2019.fipf.org/</w:t>
+              <w:t xml:space="preserve">, Universidade de Brasília, Oct 2019, Brasilia, Brazil. http://brasilia2019.fipf.org/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744767v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intercompréhension des langues romanes : Trobadors, la prima en Europa</w:t>
+                <w:t xml:space="preserve">De l’intercompréhension intégrée des langues et des cultures romanes pour un littératie plurilingue : une étude comparée franco-brésilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Fornel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II Journée d’études du Département de Lettres Françaises de l’UTFPR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidade Tecnológica Federal do Paraná, Oct 2018, Curitiba, Brazil</w:t>
+              <w:t xml:space="preserve">XXII Congrès brésilien des professeurs de français « Le Français en action : variations et créations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade de Brasília (UnB), Oct 2019, Brasilia, Brazil. http://brasilia2019.fipf.org/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744758v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langue française, langues minoritaires/minorisées et diversité culturelle : le cas de l'occitan du Limousin</w:t>
+                <w:t xml:space="preserve">Programme Français Sans Frontières : formation, qualification, professionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Fornel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V Semaine de la Langue Française et de la Francophonie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Ponta Grossa, May 2018, Ponta Grossa, Brazil</w:t>
+              <w:t xml:space="preserve">Journées d’études du Département de Lettres Françaises et de Linguistiques de l’Université Fédérale du Paraná</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Fédérale du Paraná (UFPR), May 2018, Curitiba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744756v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francophonie et langues régionales : chabatz d’entrar en lemosin!</w:t>
+                <w:t xml:space="preserve">L’intercompréhension des langues romanes : Trobadors, la prima en Europa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Fornel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée de la Francophonie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidade Tecnológica Federal do Paraná (UTFPR), Mar 2018, Curitiba, Brazil</w:t>
+              <w:t xml:space="preserve">II Journée d’études du Département de Lettres Françaises de l’UTFPR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Tecnológica Federal do Paraná, Oct 2018, Curitiba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744745v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme Français Sans Frontières : formation, qualification, professionnalisation</w:t>
+                <w:t xml:space="preserve">Langue française, langues minoritaires/minorisées et diversité culturelle : le cas de l'occitan du Limousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Fornel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études du Département de Lettres Françaises et de Linguistiques de l’Université Fédérale du Paraná</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Fédérale du Paraná (UFPR), May 2018, Curitiba, Brazil</w:t>
+              <w:t xml:space="preserve">V Semaine de la Langue Française et de la Francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Ponta Grossa, May 2018, Ponta Grossa, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744754v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francophonie et langues régionales : chabatz d’entrar en lemosin!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas de Fornel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ère Journée de la Francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Tecnológica Federal do Paraná (UTFPR), Mar 2018, Curitiba, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects socio-culturels dans l’enseignement supérieur français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Fornel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">III Forum das Licenciaturas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instituto Federal do Paraná - Campus Palmas, Oct 2016, Palmas, Brazil. https://ifpr.edu.br/palmas/2016/10/09/ifpr-palmas-realiza-iii-forum-de-licenciaturas-do-ifpr/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3475,189 +3609,189 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procès historiographique de l’intercompréhension entre langues romanes : bilan épistémologique, calibrage méthodologique</w:t>
+                <w:t xml:space="preserve">Considérations historiques et épistémologiques autour de l’intercompréhension en Italie et dans la Gallo-Romania au prisme de la variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Fornel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">A. Fiorentino; S. Mantegna; F. De Poli (dir.). </w:t>
+              <w:t xml:space="preserve">I. Wissner; A. Dufter (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'intercompréhension dans ses nouveaux contextes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de l'Université Savoie Mont Blanc., A paraître</w:t>
+              <w:t xml:space="preserve">La variation en diachronie : regards sur la Galloromania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , A paraître, Beihefte zur Zeitschrift für romanische Philologie. De Gruyter</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05011795v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considérations historiques et épistémologiques autour de l’intercompréhension en Italie et dans la Gallo-Romania au prisme de la variation</w:t>
+                <w:t xml:space="preserve">Procès historiographique de l’intercompréhension entre langues romanes : bilan épistémologique, calibrage méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Fornel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">I. Wissner; A. Dufter (dir.). </w:t>
+              <w:t xml:space="preserve">A. Fiorentino; S. Mantegna; F. De Poli (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La variation en diachronie : regards sur la Galloromania</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , A paraître, Beihefte zur Zeitschrift für romanische Philologie. De Gruyter</w:t>
+              <w:t xml:space="preserve">L'intercompréhension dans ses nouveaux contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de l'Université Savoie Mont Blanc., A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05011784v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId74"/>
+      <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3725,51 +3859,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F5507DA7"/>
+    <w:nsid w:val="3E6AEEBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3873,51 +4007,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8FFBD8BC"/>
+    <w:nsid w:val="78A34044"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4107,51 +4241,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomasde-fornel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8634-459X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04417897v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Fornel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023BORD0475" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418463v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cmy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377377v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12797/SI.25.2025.25.01" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295295v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532666v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Manzato" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1123084ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895617v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12u3g" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114487v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Calvo Del Olmo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teurra Fernandes Vailatti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/rvx.v17i2.83763" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895662v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Helena Daher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Ara&#250;jo Alves da Costa Pereira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26512/caleidoscpio.v5i2.40786" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599365v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dab&#232;ne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Felix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18817/rlj.v3i2.2044" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450838v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Kok Escalle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Zanchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444876v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912461v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112912v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444885v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994890v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900914v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444910v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444906v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994892v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744825v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Calvo del Olmo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744831v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900473v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900874v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900077v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744810v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744773v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744780v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744775v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744772v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744797v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744835v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744851v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744760v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744771v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744767v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744758v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744756v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744745v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744754v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744750v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011795v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011784v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomasde-fornel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8634-459X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04417897v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Fornel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023BORD0475" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418463v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cmy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377377v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12797/SI.25.2025.25.01" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295295v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532666v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Manzato" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1123084ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895617v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12u3g" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114487v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Calvo Del Olmo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teurra Fernandes Vailatti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/rvx.v17i2.83763" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895662v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Helena Daher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Ara&#250;jo Alves da Costa Pereira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26512/caleidoscpio.v5i2.40786" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599365v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dab&#232;ne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Felix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18817/rlj.v3i2.2044" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450838v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Kok Escalle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Zanchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610893v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;tia Bernardon de Oliveira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Di Vito" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/skbw-5m80" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444885v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994890v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912461v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444876v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112912v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900914v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444910v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444906v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994892v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744825v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Calvo del Olmo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744831v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900473v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900874v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900077v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744810v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744815v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744797v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744773v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744780v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744775v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744772v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744835v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744851v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744760v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744771v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744767v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744754v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744758v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744756v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744745v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744750v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011784v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011795v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>