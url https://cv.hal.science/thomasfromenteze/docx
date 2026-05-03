--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -217,308 +217,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-Diverse Bunching Metasurface Antenna for Microwave Computational Imaging</w:t>
+                <w:t xml:space="preserve">Morphogenetic Metasurface Antennas for Secure Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mengran Zhao</w:t>
+                <w:t xml:space="preserve">Raymundo Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shitao Zhu</w:t>
+                <w:t xml:space="preserve">Yann Marie-Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die Li</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2024.3376020⟩</w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2024.3405715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706081v1</w:t>
+                <w:t xml:space="preserve">hal-04706062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogenetic Metasurface Antennas for Secure Identification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frequency-Diverse Bunching Metasurface Antenna for Microwave Computational Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengran Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shitao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymundo Amorim</w:t>
+                <w:t xml:space="preserve">Die Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Marie-Joseph</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohsen Khalily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-5. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72 (5), pp.3950-3961. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2024.3405715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2024.3376020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706062v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Author Correction: Morphogenetic metasurfaces: unlocking the potential of Turing patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okan Yurduseven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -608,77 +608,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual-Polarized Frequency-Diverse Metaimager for Computational Polarimetric Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengran Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shitao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ali Babar Abbasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -742,90 +742,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Dimensional Computational Polarimetric Imaging With a Hyperuniform Frequency-Diverse Metacavity Transceiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengran Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shitao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qammer Abbasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1138,468 +1138,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogenetic Design of Self-Organized Correlated Disordered Electromagnetic Media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frequency-Diverse Metacavity Cassegrain Antenna for Differential Coincidence Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengran Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shitao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadhila Chehami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Decroze</w:t>
+                <w:t xml:space="preserve">Donal Patrick Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pasquet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Yiheng Nian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c00321⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71 (11), pp.9054-9059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2023.3304026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706169v1</w:t>
+                <w:t xml:space="preserve">hal-04706215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-Diverse Metacavity Cassegrain Antenna for Differential Coincidence Imaging</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Morphogenetic metasurfaces: unlocking the potential of Turing patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okan Yurduseven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chidinma Uche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2023.3304026⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.6249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-41775-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706215v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogenetic metasurfaces: unlocking the potential of Turing patterns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Morphogenetic Design of Self-Organized Correlated Disordered Electromagnetic Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhila Chehami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.6249. </w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (6), pp.1890-1898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-41775-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c00321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706114v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cylindrical MIMO-SAR Imaging and Associated 3-D Fourier Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1702,51 +1702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Viet Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupesh Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Garcia-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1823,51 +1823,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourier-Based Near-Field Three-Dimensional Image Reconstruction in a Multistatic Imaging Structure Using Dynamic Metasurface Antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Masoud Molaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoqing Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1940,90 +1940,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal Analysis of Electromagnetic Field Coherence in Complex Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okan Yurduseven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Marie-Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2083,51 +2083,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Fast Fourier-Compatible Image Reconstruction for 3D Near-Field Bistatic Microwave Imaging With Dynamic Metasurface Antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Masoud Molaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasiliki Skouroliakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2217,51 +2217,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unified Reciprocal Space Processing for Short-Range Active and Passive Imaging Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Diebold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettien Kpre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2332,663 +2332,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Polarimetric Imaging Using Two-Dimensional Dynamic Metasurface Apertures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Lowering latency and processing burden in computational imaging through dimensionality reduction of the sensing matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Okan Yurduseven</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Yurduseven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. del Hougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.R. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Open Journal of Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/OJAP.2021.3069320⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.3545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-83021-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706164v1</w:t>
+                <w:t xml:space="preserve">hal-03195840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coded-Aperture Computational Millimeter-Wave Image Classifier Using Convolutional Neural Network</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Computational Polarimetric Imaging Using Two-Dimensional Dynamic Metasurface Apertures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Viet Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okan Yurduseven</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3107782⟩</w:t>
+              <w:t xml:space="preserve">IEEE Open Journal of Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.488-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OJAP.2021.3069320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706202v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lowering latency and processing burden in computational imaging through dimensionality reduction of the sensing matrix</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Coded-Aperture Computational Millimeter-Wave Image Classifier Using Convolutional Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Hussung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Keil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Friederich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.3545. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.119830-119844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-83021-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3107782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195840v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and Reduction of Phase Noise Effects in Multi-Channel Microwave Photonic Systems</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Spatial diversity improvement in frequency-diverse computational imaging with a multi-port antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Viet Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ali Babar Abbasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Khalily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JLT.2021.3079167⟩</w:t>
+              <w:t xml:space="preserve">Results in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, pp.103906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rinp.2021.103906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706117v1</w:t>
+                <w:t xml:space="preserve">hal-04706247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial diversity improvement in frequency-diverse computational imaging with a multi-port antenna</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Analysis and Reduction of Phase Noise Effects in Multi-Channel Microwave Photonic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Hallak Elwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Di Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Boudesocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohsen Khalily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22, pp.103906. </w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (24), pp.7781-7787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rinp.2021.103906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2021.3079167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706247v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz Multi-Spectral Mueller Matrix Polarimetry on Leaf Using Only Orthogonal-Polarization Measurements</w:t>
               </w:r>
@@ -3236,642 +3236,642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Processing of 3D Computational Microwave Polarimetry Using a Near-Field Frequency-Diverse Antenna</w:t>
+                <w:t xml:space="preserve">Frequency-diverse multimode millimetre-wave constant-ϵr lens-loaded cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rixi Peng</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">M. Abbasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Yurduseven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3021418⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.22145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-78964-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706068v1</w:t>
+                <w:t xml:space="preserve">hal-04706220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive microwave spectral imaging with dynamic metasurface apertures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Review of Metasurface Antennas for Computational Microwave Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadreza F. Imani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonah Gollub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okan Yurduseven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Diebold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Boyarsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OPTICA.386516⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (3), pp.1860-1875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2020.2968795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706250v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Millimeter-Wave Computational Interferometric Imaging</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Advanced Processing of 3D Computational Microwave Polarimetry Using a Near-Field Frequency-Diverse Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rixi Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okan Yurduseven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 8, pp.101416-101425. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 8, pp.166261-166272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3021418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2997608⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03181819v1</w:t>
+                <w:t xml:space="preserve">hal-04706068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-diverse multimode millimetre-wave constant-ϵr lens-loaded cavity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Passive microwave spectral imaging with dynamic metasurface apertures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Diebold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadreza Imani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Marks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-78964-1⟩</w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (5), pp.527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.386516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706220v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of Metasurface Antennas for Computational Microwave Imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing Millimeter-Wave Computational Interferometric Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonah Gollub</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aaron Diebold</w:t>
+                <w:t xml:space="preserve">Sana Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Boyarsky</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 68 (3), pp.1860-1875. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.101416-101425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2020.2968795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2997608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02534584v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lens-Loaded Coded Aperture with Increased Information Capacity for Computational Microwave Imaging</w:t>
               </w:r>
@@ -3883,51 +3883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okan Yurduseven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ali Babar Abbasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3968,308 +3968,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-Diverse Computational Automotive Radar Technique for Debris Detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Microwave Photonic MIMO Radar for Short-Range 3D Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Boudescoque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Di Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Hallak Elwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.3004065⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.107326-107334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3000801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706133v1</w:t>
+                <w:t xml:space="preserve">hal-04706197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave Photonic MIMO Radar for Short-Range 3D Imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Frequency-Diverse Computational Automotive Radar Technique for Debris Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okan Yurduseven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, pp.107326-107334. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (22), pp.13167-13177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3000801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.3004065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706197v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Transverse Spectrum Deconvolution Technique for MIMO Short-Range Fourier Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okan Yurduseven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4277,51 +4277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 57 (9), pp.6311-6324. </w:t>
@@ -4385,51 +4385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okan Yurduseven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ali Babar Abbasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4502,77 +4502,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okan Yurduseven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengrong Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Designs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (3), pp.46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4600,200 +4600,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamically reconfigurable holographic metasurface aperture for a Mills-Cross monochromatic microwave camera</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Relaxation of Alignment Errors and Phase Calibration in Computational Frequency-Diverse Imaging using Phase Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okan Yurduseven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 26 (5), </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.26.005281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2816341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864733v1</w:t>
+                <w:t xml:space="preserve">hal-02416641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparsity-Driven Reconstruction Technique for Microwave/Millimeter-Wave Computational Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okan Yurduseven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4834,131 +4821,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation of Alignment Errors and Phase Calibration in Computational Frequency-Diverse Imaging using Phase Retrieval</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamically reconfigurable holographic metasurface aperture for a Mills-Cross monochromatic microwave camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okan Yurduseven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Marks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2816341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.26.005281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416641v1</w:t>
+                <w:t xml:space="preserve">hal-01864733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Imaging for Compressive Synthetic Aperture Interferometric Radiometer (CSAIR)</w:t>
               </w:r>
@@ -4970,64 +4970,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettien Kpre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1 - 1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5087,64 +5087,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettien Kpre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 66 (10), pp.5546-5557</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5195,64 +5195,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zerihun Gedeb Tegegne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Aupetit-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5293,719 +5293,719 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic aperture radar with dynamic metasurface antennas: a conceptual development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Experimental Synthetic Aperture Radar With Dynamic Metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Sleasman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Boyarsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pulido-Mancera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andreas Pedross-Engel</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadreza Imani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/josaa.34.000a22⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (12), pp.6864 - 6877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tap.2017.2758797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864768v1</w:t>
+                <w:t xml:space="preserve">hal-01864765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIMO radar pseudo-orthogonal waveform generation by a passive 1 × M mode-mixing microwave cavity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Computational polarimetric microwave imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okan Yurduseven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Boyarsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonah Gollub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Marks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s175907871700023x⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (22), pp.27488-27505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/oe.25.027488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864836v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIMO radar pseudo-orthogonal waveform generation by a passive 1 × M mode-mixing microwave cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettien Kpré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (7), pp.1357-1363. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S175907871700023X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Synthetic Aperture Radar With Dynamic Metasurfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthetic aperture radar with dynamic metasurface antennas: a conceptual development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Boyarsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Sleasman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pulido-Mancera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammadreza Imani</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Pedross-Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 65 (12), pp.6864 - 6877. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tap.2017.2758797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/josaa.34.000a22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864765v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational polarimetric microwave imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">MIMO radar pseudo-orthogonal waveform generation by a passive 1 × M mode-mixing microwave cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettien Kpre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 25 (22), pp.27488-27505. </w:t>
+              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (07), pp.1357 - 1363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/oe.25.027488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/s175907871700023x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864753v1</w:t>
+                <w:t xml:space="preserve">hal-01864836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency-Diverse Computational Microwave Phaseless Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okan Yurduseven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonah Gollub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.1 - 1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6078,64 +6078,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Flowers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengrong Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonah Gollub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (14), pp.1962 - 1969. </w:t>
@@ -6186,90 +6186,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millimeter-wave spotlight imager using dynamic holographic metasurface antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okan Yurduseven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonah Gollub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 25 (15), </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6316,90 +6316,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-frequency microwave imaging with dynamic metasurface apertures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Sleasman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Boyarsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadreza Imani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonah Gollub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 34 (8), </w:t>
@@ -6437,51 +6437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Shot Compressive Multiple-Inputs Multiple-Outputs Radar Imaging Using a Two-Port Passive Device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettien Lazare Kpré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6701,51 +6701,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive compression technique applied to UWB beamforming and imaging architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettien Lazare Kpré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6831,77 +6831,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of range migration algorithms to imaging with a dynamic metasurface antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pulido-Mancera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Sleasman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Boyarsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadreza Imani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6952,103 +6952,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phaseless computational imaging with a radiating metasurface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Boyarsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonah Gollub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (15), pp.815 - 823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7076,338 +7076,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLEAN Deconvolution Applied to Passive Compressed Beamforming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Passive Beamforming Using Surface Acoustic Wave Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ettien Lazare Kpré</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, pp.76-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2014.2354838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138886v1</w:t>
+                <w:t xml:space="preserve">hal-04706242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive Beamforming Using Surface Acoustic Wave Filters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">CLEAN Deconvolution Applied to Passive Compressed Beamforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettien Lazare Kpré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2014.2354838⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04706242v1</w:t>
+                <w:t xml:space="preserve">hal-01138886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational imaging using a mode-mixing cavity at microwave frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okan Yurduseven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadreza F. Imani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonah Gollub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7458,51 +7458,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waveform Coding for Passive Multiplexing: Application to Microwave Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7562,51 +7562,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precorrection Method for Passive UWB Time-Reversal Beamformer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7657,51 +7657,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Precorrection Method for Passive UWB Time-Reversal Beamformer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7753,614 +7753,614 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (53)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-Modulated Continuous Wave Computational Imaging : Preliminary Results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salah Skitioui</w:t>
+                <w:t xml:space="preserve">Morphogenetic Metasurface Antennas for Satellite Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chidinma Nnekwu Uche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasibeh Parsaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Symposium on Antennas and Propagation and INC/USNC‐URSI Radio Science Meeting (AP-S/INC-USNC-URSI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">42nd ESA Antenna Workshop - Antenna Technologies for Future Space Missions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Space Agency, Nov 2024, Noordwijk ( Pays-Bas ), Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04729954v1</w:t>
+                <w:t xml:space="preserve">hal-04926468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Field Bistatic Microwave Imaging with Dynamic Metasurface Antennas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rupesh Kumar</w:t>
+                <w:t xml:space="preserve">Frequency-Modulated Continuous Wave Computational Imaging : Preliminary Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Skitioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettien Kpré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okan Yurduseven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Glasgow, France. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2024 IEEE International Symposium on Antennas and Propagation and INC/USNC‐URSI Radio Science Meeting (AP-S/INC-USNC-URSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Firenze, France. pp.1131-1132, </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuCAP60739.2024.10501155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AP-S/INC-USNC-URSI52054.2024.10686672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706087v1</w:t>
+                <w:t xml:space="preserve">hal-04795831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-Modulated Continuous Wave Computational Imaging : Preliminary Results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Okan Yurduseven</w:t>
+                <w:t xml:space="preserve">Near-Field Bistatic Microwave Imaging with Dynamic Metasurface Antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Masoud Molaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Viet Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasiliki Skouroliakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupesh Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Symposium on Antennas and Propagation and INC/USNC‐URSI Radio Science Meeting (AP-S/INC-USNC-URSI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AP-S/INC-USNC-URSI52054.2024.10686672⟩</w:t>
+              <w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Glasgow, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP60739.2024.10501155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795831v1</w:t>
+                <w:t xml:space="preserve">hal-04706087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogenetic Metasurface Antennas for Satellite Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chidinma Nnekwu Uche</w:t>
+                <w:t xml:space="preserve">Frequency-Modulated Continuous Wave Computational Imaging : Preliminary Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Skitioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettien Kpré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okan Yurduseven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd ESA Antenna Workshop - Antenna Technologies for Future Space Missions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE International Symposium on Antennas and Propagation and INC/USNC‐URSI Radio Science Meeting (AP-S/INC-USNC-URSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Firenze, France. pp.1131-1132, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AP-S/INC-USNC-URSI52054.2024.10686672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926468v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multistatic 3-D microwave imaging with dynamic metasurface antennas: a Fourier-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Masoud Molaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasiliki Skouroliakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8562,103 +8562,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Reconfigurable Metacavity Antenna for Computational Imaging and DoA Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengran Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luyi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shitao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ali Babar Abbasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Glasgow, France. pp.1-5, </w:t>
@@ -8696,77 +8696,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphogenetic Metasurface Engineering for Computational Localization Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymundo Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Genoa, France. pp.631-635, </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8794,715 +8794,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System Level Analysis of Computational Channel Characterization using Compressive Surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphogenetic engineering of radiating metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromentèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okan Yurduseven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Garcia-Fernandez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David R. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 17th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">META 2023 Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706206v1</w:t>
+                <w:t xml:space="preserve">hal-05593378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogenetic Metasurface Engineering for Computational Localization Applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">System Level Analysis of Computational Channel Characterization using Compressive Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okan Yurduseven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ali Babar Abbasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Garcia-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Alvarez-Narciandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CAMA57522.2023.10352654⟩</w:t>
+              <w:t xml:space="preserve">2023 17th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Florence, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP57121.2023.10133429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04853369v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive Sensing as Applied to Channel Characterization and Beam Synthesis at Microwave Frequencies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Morphogenetic Metasurface Engineering for Computational Localization Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymundo Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marie-Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 3rd URSI Atlantic and Asia Pacific Radio Science Meeting (AT-AP-RASC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Genoa, Italy. pp.631-635, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMA57522.2023.10352654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/AT-AP-RASC54737.2022.9814308⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04706243v1</w:t>
+                <w:t xml:space="preserve">hal-04853369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis of Classification Algorithms for Millimeter-wave Imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphogenetic Design of Self-Organized Correlated Disordered Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhila Chehami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromentèze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 16th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">META 2023 Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706102v1</w:t>
+                <w:t xml:space="preserve">hal-05593385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space-time coherence processing of electromagnetic fields in complex media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okan Yurduseven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Marie-Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting, AP-S/URSI 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Denver, United States. pp.1844-1845, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/AP-S/USNC-URSI47032.2022.9886501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving the Phase Dispersion Issue in FMCW Photonic Time Multiplexed Radar Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Hallak Elwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Boudescoque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9511,1927 +9476,1975 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Aupetit-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCOM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFO, Jun 2022, Besancon, France. pp.1 - 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/eucap51087.2021.9411472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of analog multiplexing techniques applied to millimeter wave imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Performance Analysis of Classification Algorithms for Millimeter-wave Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Hussung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Keil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Friederich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Passive and Active Millimeter-Wave Imaging XXV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2618632⟩</w:t>
+              <w:t xml:space="preserve">2022 16th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Madrid, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP53622.2022.9769429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706129v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Metasurface Antenna for Computational Polarimetric Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">The Viet Hoang</w:t>
+                <w:t xml:space="preserve">Compressive Sensing as Applied to Channel Characterization and Beam Synthesis at Microwave Frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okan Yurduseven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ali Babar Abbasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fusco</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Okan Yurduseven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 16th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP53622.2022.9769592⟩</w:t>
+              <w:t xml:space="preserve">2022 3rd URSI Atlantic and Asia Pacific Radio Science Meeting (AT-AP-RASC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Gran Canaria, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/AT-AP-RASC54737.2022.9814308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706217v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principal component analysis for microwave and millimeter wave computational imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dynamic Metasurface Antenna for Computational Polarimetric Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Viet Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okan Yurduseven</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David R. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Antenna Technology (IWAT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/iWAT54881.2022.9811037⟩</w:t>
+              <w:t xml:space="preserve">2022 16th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Madrid, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP53622.2022.9769592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796610v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Striking Efficiency in Morphogenetic Metasurface Antennas with Low Modulation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Fromentèze</w:t>
+                <w:t xml:space="preserve">Principal component analysis for microwave and millimeter wave computational imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okan Yurduseven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp del Hougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732522⟩</w:t>
+              <w:t xml:space="preserve">International Workshop on Antenna Technology (IWAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iWAT54881.2022.9811037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795817v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the Phase Dispersion Issue in FMCW Photonic Time Multiplexed Radar Imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Boudescoque</w:t>
+                <w:t xml:space="preserve">Study of analog multiplexing techniques applied to millimeter wave imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Skitioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettien Kpre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 15th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP51087.2021.9411472⟩</w:t>
+              <w:t xml:space="preserve">Passive and Active Millimeter-Wave Imaging XXV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Orlando, France. pp.18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2618632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706213v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogenetic Design for Band Gap Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Chehami</w:t>
+                <w:t xml:space="preserve">Solving the Phase Dispersion Issue in FMCW Photonic Time Multiplexed Radar Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Hallak Elwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Boudescoque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Aupetit-Berthelemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 17th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP57121.2023.10133576⟩</w:t>
+              <w:t xml:space="preserve">2021 15th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Dusseldorf, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP51087.2021.9411472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706235v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating short range MIMO imaging with optimized Fourier processing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating Striking Efficiency in Morphogenetic Metasurface Antennas with Low Modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chidinma Uche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasibeh Parsaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromentèze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Passive and Active Millimeter-Wave Imaging XXIII</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2558152⟩</w:t>
+              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France. pp.612-615, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706073v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic Aperture Interferometric Imaging for noncooperative leack detection from shielded structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Montreal, Canada. pp.1087-1088, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEEECONF35879.2020.9329981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short range imaging system based on a new microwave photonic multiplexing technique</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Accelerating short range MIMO imaging with optimized Fourier processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okan Yurduseven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berland Fabien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decroze Cyril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Passive and Active Millimeter-Wave Imaging XXIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2020, Online Only, France. pp.6, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2558239⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2020, Online Only, France. pp.15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2558152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706101v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-band microwave photonic MIMO imaging system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Boudesocque</w:t>
+                <w:t xml:space="preserve">Morphogenetic Design for Band Gap Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chehami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUMW - 16th European Radar Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 17th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Florence, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP57121.2023.10133576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380179v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimentation based development of a simulation platform of a microwave photonics Mimo imaging system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short range imaging system based on a new microwave photonic multiplexing technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Hallak Elwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Boudesocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Optical Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Passive and Active Millimeter-Wave Imaging XXIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Online Only, France. pp.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2558239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477548v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From microwaves to submillimeter waves: modern advances in computational imaging, radar, and future trends</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C-band microwave photonic MIMO imaging system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Hallak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marie-Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Boudesocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terahertz, RF, Millimeter, and Submillimeter-Wave Technology and Applications XII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUMW - 16th European Radar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380254v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-Diverse Computational Polarimetic Imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Experimentation based development of a simulation platform of a microwave photonics Mimo imaging system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Boudesocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Hallak Elwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Conference on Antennas and Propagation (EuCAP 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">European Conference on Optical Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380219v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive Manufacturing of a Conductive Polymer Cavity-Backed Metasurface Antenna for Computational Microwave Imaging</w:t>
+                <w:t xml:space="preserve">From microwaves to submillimeter waves: modern advances in computational imaging, radar, and future trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okan Yurduseven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goutam Chattopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Smith</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Terahertz, RF, Millimeter, and Submillimeter-Wave Technology and Applications XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, San Francisco, France. pp.35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2515643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023034v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimeter-Wave Computational Interferometric Imaging using a Chaotic Cavity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Frequency-Diverse Computational Polarimetic Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okan Yurduseven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rixi Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Västerås, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">13th European Conference on Antennas and Propagation (EuCAP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02023027v1</w:t>
+                <w:t xml:space="preserve">hal-02380219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Retrieval in Frequency-Diverse Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okan Yurduseven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Boston, France. pp.1797-1798</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11450,801 +11463,744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational polarimetric localization with a radiating metasurface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Additive Manufacturing of a Conductive Polymer Cavity-Backed Metasurface Antenna for Computational Microwave Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okan Yurduseven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Boston, France. pp.233-234</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864742v1</w:t>
+                <w:t xml:space="preserve">hal-02023034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Compressive Millimeter-Wave Interferometric Imager for Security Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gaquière</w:t>
+                <w:t xml:space="preserve">Millimeter-Wave Computational Interferometric Imaging using a Chaotic Cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Västerås, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03181769v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Reconfigurable Metasurface Antenna for Dynamic Near-Field Focusing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computational polarimetric localization with a radiating metasurface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Boyarsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okan Yurduseven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Marks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonah Gollub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, San Diego, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/apusncursinrsm.2017.8072246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023036v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Millimeter-wave Spotlight Imaging using Holographic Metasurface Antennas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Compressive Millimeter-Wave Interferometric Imager for Security Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettien Kpre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, Boston, France. pp.1461-1462</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2018, Boston, United States. pp.619-620, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2018.8609122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023031v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimeter wave computational interferometric radiometer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Computational Millimeter-wave Spotlight Imaging using Holographic Metasurface Antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okan Yurduseven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Boston, France. pp.1461-1462</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03181767v1</w:t>
+                <w:t xml:space="preserve">hal-02023031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of frequency-diverse antennas for computational imaging at microwave frequencies</w:t>
+                <w:t xml:space="preserve">Design of a Reconfigurable Metasurface Antenna for Dynamic Near-Field Focusing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okan Yurduseven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 11th European Conference on Antennas and Propagation (EUCAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Boston, France. pp.1707-1708</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864750v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-frequency near-field MIMO imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Boyarsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonah Gollub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Sleasman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12253,1770 +12209,2030 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadreza Imani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 11th European Conference on Antennas and Propagation (EUCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/eucap.2017.7928576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational frequency-diverse microwave imaging using an air-filled cavity-backed antenna</w:t>
+                <w:t xml:space="preserve">Optimization of frequency-diverse antennas for computational imaging at microwave frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okan Yurduseven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonah Gollub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 11th European Conference on Antennas and Propagation (EUCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/eucap.2017.7928063⟩</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eucap.2017.7928064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864746v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave computational imaging: Simplifying RF architectures with cavities and metasurfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Millimeter wave computational interferometric radiometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettien Lazare Kpre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd URSI GASS, Montreal, 19–26 August 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, San Diego, United States. pp.841-842, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2017.8072463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706140v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting range migration techniques for imaging with metasurface antennas: analysis and limitations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Computational frequency-diverse microwave imaging using an air-filled cavity-backed antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okan Yurduseven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonah Gollub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Marks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Smith</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Defense + Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2262906⟩</w:t>
+              <w:t xml:space="preserve">2017 11th European Conference on Antennas and Propagation (EUCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eucap.2017.7928063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864756v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIMO radar transmit array fed by a 1 × M passive chaotic cavity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Microwave computational imaging: Simplifying RF architectures with cavities and metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th European Conference on Antennas and Propagation, to be held in Davos, Switzerland, on 10-15 April 2016.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, DAVOS, Switzerland</w:t>
+              <w:t xml:space="preserve">32nd URSI GASS, Montreal, 19–26 August 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306477v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtres à ondes de surface appliqués au multiplexage passif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Adapting range migration techniques for imaging with metasurface antennas: analysis and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pulido Mancera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Sleasman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Boyarsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadreza F. Imani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales micro-ondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Defense + Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Anaheim, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2262906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212259v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unification of compressed imaging techniques in the microwave range and deconvolution strategy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">MIMO radar transmit array fed by a 1 × M passive chaotic cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettien Lazare Kpré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week 2015 - Eurad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">The 10th European Conference on Antennas and Propagation, to be held in Davos, Switzerland, on 10-15 April 2016.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, DAVOS, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213874v1</w:t>
+                <w:t xml:space="preserve">hal-01306477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive UWB Beamforming: a N to M Compression Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Filtres à ondes de surface appliqués au multiplexage passif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week 2015 - Eurad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées nationales micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213875v1</w:t>
+                <w:t xml:space="preserve">hal-01212259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie MIMO ULB à haute résolution par un composant passif à port unique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Unification of compressed imaging techniques in the microwave range and deconvolution strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettien Lazare Kpré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okan Yurduseven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">European Microwave Week 2015 - Eurad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213878v1</w:t>
+                <w:t xml:space="preserve">hal-01213874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental implementation of an Ultra-Wide Band MIMO radar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Passive UWB Beamforming: a N to M Compression Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettien Lazare Kpré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eumw-Eurad 2015</w:t>
+              <w:t xml:space="preserve">European Microwave Week 2015 - Eurad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212081v1</w:t>
+                <w:t xml:space="preserve">hal-01213875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre expérimentale d’un Radar MIMO Ultra-Large Bande</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imagerie MIMO ULB à haute résolution par un composant passif à port unique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettien Lazare Kpré</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Mmicroondes</w:t>
+              <w:t xml:space="preserve">XIXèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212305v1</w:t>
+                <w:t xml:space="preserve">hal-01213878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithme de projection pour l’imagerie microonde à haute résolution en temps réel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Experimental implementation of an Ultra-Wide Band MIMO radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettien Lazare Kpré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Eumw-Eurad 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213880v1</w:t>
+                <w:t xml:space="preserve">hal-01212081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive UWB beamforming: A N to M compression study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mise en oeuvre expérimentale d’un Radar MIMO Ultra-Large Bande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettien Lazare Kpré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 European Radar Conference (EuRAD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales des Mmicroondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706151v1</w:t>
+                <w:t xml:space="preserve">hal-01212305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UWB passive beamforming for large antenna arrays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Algorithme de projection pour l’imagerie microonde à haute résolution en temps réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettien Lazare Kpré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonah Gollub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE International Conference on Ultra-WideBand (ICUWB)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XIXèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138890v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive UWB multiplexing device for a single-port MIMO RADAR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Passive UWB beamforming: A N to M compression study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettien Kpre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwave Symposium 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MWSYM.2014.6848444⟩</w:t>
+              <w:t xml:space="preserve">2015 European Radar Conference (EuRAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.169-172, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuRAD.2015.7346264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138888v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniaturized device for passive microwave UWB beamforming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th European Conference on Antennas and Propagation (EuCAP 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6901765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Passive UWB multiplexing device for a single-port MIMO RADAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Microwave Symposium 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Tampa, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2014.6848444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UWB passive beamforming for large antenna arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2014 IEEE International Conference on Ultra-WideBand (ICUWB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUWB.2014.6958949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Formation de faisceaux par codage de formes d'onde : Application à l'imagerie microonde passive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14031,51 +14247,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR ISIS - Paristech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14085,114 +14301,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une technique de compression passive appliquée à l'imagerie microonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electronique. Université de Limoges, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015LIMO0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01271795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId310"/>
+      <w:footerReference w:type="default" r:id="rId312"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14339,51 +14555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chidinma Uche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasibeh Parsaei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decroze" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Froment&#232;ze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2025.3609217" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706081v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengran Zhao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shitao Zhu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Die Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fromenteze" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Khalily" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2024.3376020" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706062v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymundo Amorim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marie-Joseph" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2024.3405715" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706056v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okan Yurduseven" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arnaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Smith" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47832-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706245v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ali Babar Abbasi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2024.3403453" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706078v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qammer Abbasi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2024.3375963" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795836v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Skitioui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettien Kpre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2024.3409195" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614410v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706169v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhila Chehami" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pasquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c00321" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706215v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal Patrick Lynch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiheng Nian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3304026" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706114v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smith" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41775-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706230v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Berland" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boudesocque" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJAP.2021.3131394" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706153v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Viet Hoang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupesh Kumar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Alvarez-Narciandi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJAP.2022.3161128" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706119v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Masoud Molaei" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqing Hu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fusco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2022.3226939" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714554v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Davy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.054039" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706125v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Skouroliakou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2022.3201155" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706160v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Diebold" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Imani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJAP.2021.3136903" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706164v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJAP.2021.3069320" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706202v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Sharma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Hussung" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Keil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Friederich" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3107782" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195840v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yurduseven" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. del Hougne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Smith" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83021-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706117v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Hallak Elwan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Di Bin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3079167" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706247v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2021.103906" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706094v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Xin Huang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geng-Bo Wu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Jie Chen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka-Fai Chan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Yao Xia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2021.3090111" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706210v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.417448" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706068v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rixi Peng" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3021418" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706250v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marks" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.386516" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181819v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Abid" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moctar Mouhamadou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2997608" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706220v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abbasi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fusco" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78964-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02534584v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza F. Imani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonah Gollub" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boyarsky" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.2968795" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706214v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12091531" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706133v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3004065" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706197v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boudescoque" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3000801" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380194v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2019.2905269" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380080v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53363-3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380188v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengrong Ye" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wiley" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/designs3030046" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864733v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.005281" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864729v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18051536" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416641v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2816341" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864728v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2858178" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02023025v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864739v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zerihun Gedeb Tegegne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aupetit-Berthelemot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jlt.2017.2775661" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864768v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Sleasman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pulido-Mancera" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pedross-Engel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josaa.34.000a22" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864836v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s175907871700023x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706238v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettien Kpr&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175907871700023X" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864765v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2017.2758797" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864753v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.25.027488" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864764v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lawp.2017.2748139" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864763v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Flowers" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0104" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864761v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.25.018230" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864767v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.34.001713" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316940v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettien Lazare Kpr&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carsenat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Sakamoto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2016.2543525" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281891v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain N&#233;grier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lalande" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Andrieu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Mohamed Ibrahim Shalaby" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2517672" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316939v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078716000313" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864778v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.33.002082" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864769v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Liu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.24.016760" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138886v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706242v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Crunteanu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chatras" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2354838" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213865v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921081" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138884v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2382647" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934283v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138883v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2013.2272474" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729954v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10686672" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706087v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501155" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795831v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926468v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chidinma Nnekwu Uche" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706190v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795825v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3033357" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706157v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyi Wang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501397" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706075v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352654" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706206v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133429" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853369v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706243v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AT-AP-RASC54737.2022.9814308" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706102v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769429" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216953v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/USNC-URSI47032.2022.9886501" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706224v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap51087.2021.9411472" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706129v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2618632" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706217v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769592" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796610v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp del Hougne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Smith" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iWAT54881.2022.9811037" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795817v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732522" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706213v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411472" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706235v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chehami" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133576" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706073v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berland Fabien" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decroze Cyril" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2558152" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181772v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adam" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9329981" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706101v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2558239" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380179v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Hallak" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477548v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380254v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Cooper" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goutam Chattopadhyay" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2515643" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380219v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02023034v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02023027v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02023033v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864742v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apusncursinrsm.2017.8072246" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181769v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vellas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2018.8609122" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02023036v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02023031v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181767v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettien Lazare Kpre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reynaud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072463" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864750v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap.2017.7928064" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864752v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap.2017.7928576" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864746v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap.2017.7928063" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706140v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864756v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pulido Mancera" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2262906" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01306477v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01212259v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213874v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213875v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213878v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212081v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212305v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213880v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706151v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuRAD.2015.7346264" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138890v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2014.6958949" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138888v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2014.6848444" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138891v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901765" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934295v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01271795v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LIMO0061" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chidinma Uche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasibeh Parsaei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decroze" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Froment&#232;ze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2025.3609217" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706062v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymundo Amorim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marie-Joseph" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fromenteze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2024.3405715" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706081v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengran Zhao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shitao Zhu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Die Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Khalily" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2024.3376020" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706056v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okan Yurduseven" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arnaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Smith" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47832-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706245v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ali Babar Abbasi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2024.3403453" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706078v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qammer Abbasi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2024.3375963" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795836v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Skitioui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettien Kpre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2024.3409195" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614410v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706215v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal Patrick Lynch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiheng Nian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3304026" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706114v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smith" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41775-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706169v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhila Chehami" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pasquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c00321" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706230v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Berland" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boudesocque" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJAP.2021.3131394" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706153v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Viet Hoang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupesh Kumar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Alvarez-Narciandi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJAP.2022.3161128" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706119v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Masoud Molaei" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqing Hu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fusco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2022.3226939" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714554v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Davy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.054039" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706125v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Skouroliakou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2022.3201155" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706160v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Diebold" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Imani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJAP.2021.3136903" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195840v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yurduseven" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. del Hougne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Smith" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83021-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706164v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJAP.2021.3069320" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706202v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Sharma" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Hussung" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Keil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Friederich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3107782" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706247v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2021.103906" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706117v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Hallak Elwan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Di Bin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3079167" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706094v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Xin Huang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geng-Bo Wu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Jie Chen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka-Fai Chan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Yao Xia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2021.3090111" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706210v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.417448" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706220v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abbasi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fusco" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78964-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02534584v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza F. Imani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonah Gollub" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boyarsky" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.2968795" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706068v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rixi Peng" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3021418" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706250v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marks" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.386516" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181819v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Abid" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moctar Mouhamadou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2997608" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706214v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12091531" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706197v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boudescoque" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3000801" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706133v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3004065" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380194v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2019.2905269" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380080v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53363-3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380188v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengrong Ye" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wiley" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/designs3030046" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416641v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2816341" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864729v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18051536" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864733v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.005281" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864728v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2858178" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02023025v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864739v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zerihun Gedeb Tegegne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aupetit-Berthelemot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jlt.2017.2775661" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864765v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Sleasman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pulido-Mancera" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2017.2758797" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864753v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.25.027488" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706238v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettien Kpr&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175907871700023X" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864768v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pedross-Engel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josaa.34.000a22" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864836v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s175907871700023x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864764v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lawp.2017.2748139" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864763v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Flowers" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0104" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864761v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.25.018230" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864767v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.34.001713" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316940v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettien Lazare Kpr&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carsenat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Sakamoto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2016.2543525" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281891v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain N&#233;grier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lalande" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Andrieu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Mohamed Ibrahim Shalaby" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2517672" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316939v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078716000313" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864778v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.33.002082" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864769v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Liu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.24.016760" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706242v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Crunteanu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chatras" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2354838" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138886v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213865v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921081" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138884v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2382647" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934283v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138883v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2013.2272474" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926468v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chidinma Nnekwu Uche" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795831v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10686672" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706087v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501155" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729954v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706190v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795825v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3033357" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706157v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyi Wang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501397" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706075v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352654" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593378v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Smith" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706206v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133429" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853369v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593385v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216953v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/USNC-URSI47032.2022.9886501" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706224v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap51087.2021.9411472" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706102v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769429" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706243v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AT-AP-RASC54737.2022.9814308" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706217v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769592" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796610v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp del Hougne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iWAT54881.2022.9811037" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706129v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2618632" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706213v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411472" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795817v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732522" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181772v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adam" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9329981" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706073v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berland Fabien" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decroze Cyril" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2558152" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706235v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chehami" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133576" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706101v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2558239" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380179v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Hallak" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477548v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380254v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Cooper" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goutam Chattopadhyay" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2515643" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380219v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02023033v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02023034v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02023027v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864742v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apusncursinrsm.2017.8072246" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181769v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vellas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2018.8609122" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02023031v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02023036v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864752v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap.2017.7928576" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864750v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap.2017.7928064" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181767v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettien Lazare Kpre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reynaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072463" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864746v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap.2017.7928063" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706140v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864756v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pulido Mancera" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2262906" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01306477v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01212259v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213874v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213875v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213878v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212081v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212305v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213880v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706151v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuRAD.2015.7346264" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138891v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901765" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138888v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2014.6848444" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138890v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2014.6958949" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934295v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01271795v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LIMO0061" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>