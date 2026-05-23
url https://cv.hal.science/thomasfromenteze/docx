--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -217,308 +217,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogenetic Metasurface Antennas for Secure Identification</w:t>
+                <w:t xml:space="preserve">Frequency-Diverse Bunching Metasurface Antenna for Microwave Computational Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymundo Amorim</w:t>
+                <w:t xml:space="preserve">Mengran Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Marie-Joseph</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Decroze</w:t>
+                <w:t xml:space="preserve">Shitao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Die Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Khalily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2024.3405715⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72 (5), pp.3950-3961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2024.3376020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706062v1</w:t>
+                <w:t xml:space="preserve">hal-04706081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-Diverse Bunching Metasurface Antenna for Microwave Computational Imaging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphogenetic Metasurface Antennas for Secure Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die Li</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Raymundo Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marie-Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 72 (5), pp.3950-3961. </w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2024.3376020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2024.3405715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706081v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Author Correction: Morphogenetic metasurfaces: unlocking the potential of Turing patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okan Yurduseven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -608,77 +608,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual-Polarized Frequency-Diverse Metaimager for Computational Polarimetric Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengran Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shitao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ali Babar Abbasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -742,90 +742,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Dimensional Computational Polarimetric Imaging With a Hyperuniform Frequency-Diverse Metacavity Transceiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengran Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shitao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qammer Abbasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1138,468 +1138,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-Diverse Metacavity Cassegrain Antenna for Differential Coincidence Imaging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphogenetic Design of Self-Organized Correlated Disordered Electromagnetic Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donal Patrick Lynch</w:t>
+                <w:t xml:space="preserve">Fadhila Chehami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiheng Nian</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Thomas Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2023.3304026⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (6), pp.1890-1898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c00321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706215v1</w:t>
+                <w:t xml:space="preserve">hal-04706169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogenetic metasurfaces: unlocking the potential of Turing patterns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Frequency-Diverse Metacavity Cassegrain Antenna for Differential Coincidence Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengran Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shitao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donal Patrick Lynch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiheng Nian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-41775-9⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71 (11), pp.9054-9059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2023.3304026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706114v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogenetic Design of Self-Organized Correlated Disordered Electromagnetic Media</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pasquet</w:t>
+                <w:t xml:space="preserve">Morphogenetic metasurfaces: unlocking the potential of Turing patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okan Yurduseven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chidinma Uche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Perrin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (6), pp.1890-1898. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.6249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c00321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-41775-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706169v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cylindrical MIMO-SAR Imaging and Associated 3-D Fourier Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1702,51 +1702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Viet Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupesh Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Garcia-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1823,51 +1823,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourier-Based Near-Field Three-Dimensional Image Reconstruction in a Multistatic Imaging Structure Using Dynamic Metasurface Antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Masoud Molaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoqing Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1940,90 +1940,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal Analysis of Electromagnetic Field Coherence in Complex Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okan Yurduseven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Marie-Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2083,51 +2083,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Fast Fourier-Compatible Image Reconstruction for 3D Near-Field Bistatic Microwave Imaging With Dynamic Metasurface Antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Masoud Molaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasiliki Skouroliakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2217,51 +2217,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unified Reciprocal Space Processing for Short-Range Active and Passive Imaging Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Diebold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettien Kpre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2332,477 +2332,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lowering latency and processing burden in computational imaging through dimensionality reduction of the sensing matrix</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Coded-Aperture Computational Millimeter-Wave Image Classifier Using Convolutional Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Hussung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Keil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Friederich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-83021-6⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.119830-119844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3107782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03195840v1</w:t>
+                <w:t xml:space="preserve">hal-04706202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Polarimetric Imaging Using Two-Dimensional Dynamic Metasurface Apertures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Viet Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okan Yurduseven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Open Journal of Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2, pp.488-497. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OJAP.2021.3069320⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coded-Aperture Computational Millimeter-Wave Image Classifier Using Convolutional Neural Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rahul Sharma</w:t>
+                <w:t xml:space="preserve">Lowering latency and processing burden in computational imaging through dimensionality reduction of the sensing matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Hussung</w:t>
+                <w:t xml:space="preserve">O. Yurduseven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Keil</w:t>
+                <w:t xml:space="preserve">P. del Hougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Friederich</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D.R. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, pp.119830-119844. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.3545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3107782⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-83021-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706202v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial diversity improvement in frequency-diverse computational imaging with a multi-port antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Viet Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ali Babar Abbasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Khalily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Results in Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22, pp.103906. </w:t>
@@ -2892,51 +2892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Boudesocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 39 (24), pp.7781-7787. </w:t>
@@ -3236,642 +3236,642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-diverse multimode millimetre-wave constant-ϵr lens-loaded cavity</w:t>
+                <w:t xml:space="preserve">Enhancing Millimeter-Wave Computational Interferometric Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Abbasi</w:t>
+                <w:t xml:space="preserve">Sana Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Fusco</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.22145. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.101416-101425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-78964-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2997608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706220v1</w:t>
+                <w:t xml:space="preserve">hal-03181819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of Metasurface Antennas for Computational Microwave Imaging</w:t>
+                <w:t xml:space="preserve">Advanced Processing of 3D Computational Microwave Polarimetry Using a Near-Field Frequency-Diverse Antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammadreza F. Imani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonah Gollub</w:t>
+                <w:t xml:space="preserve">Rixi Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okan Yurduseven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Smith</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2020.2968795⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.166261-166272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3021418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02534584v1</w:t>
+                <w:t xml:space="preserve">hal-04706068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Processing of 3D Computational Microwave Polarimetry Using a Near-Field Frequency-Diverse Antenna</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Passive microwave spectral imaging with dynamic metasurface apertures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Diebold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadreza Imani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Marks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3021418⟩</w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (5), pp.527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.386516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706068v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive microwave spectral imaging with dynamic metasurface apertures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Frequency-diverse multimode millimetre-wave constant-ϵr lens-loaded cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abbasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Yurduseven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OPTICA.386516⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.22145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-78964-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706250v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Millimeter-Wave Computational Interferometric Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Review of Metasurface Antennas for Computational Microwave Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadreza F. Imani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Abid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Decroze</w:t>
+                <w:t xml:space="preserve">Jonah Gollub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okan Yurduseven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Diebold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michael Boyarsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, pp.101416-101425. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (3), pp.1860-1875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2997608⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2020.2968795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03181819v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lens-Loaded Coded Aperture with Increased Information Capacity for Computational Microwave Imaging</w:t>
               </w:r>
@@ -3883,51 +3883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okan Yurduseven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ali Babar Abbasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3968,308 +3968,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave Photonic MIMO Radar for Short-Range 3D Imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Frequency-Diverse Computational Automotive Radar Technique for Debris Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okan Yurduseven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3000801⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (22), pp.13167-13177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.3004065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706197v1</w:t>
+                <w:t xml:space="preserve">hal-04706133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-Diverse Computational Automotive Radar Technique for Debris Detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Microwave Photonic MIMO Radar for Short-Range 3D Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Boudescoque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Di Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Hallak Elwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (22), pp.13167-13177. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.107326-107334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.3004065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3000801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706133v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Transverse Spectrum Deconvolution Technique for MIMO Short-Range Fourier Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okan Yurduseven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4277,51 +4277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 57 (9), pp.6311-6324. </w:t>
@@ -4385,51 +4385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okan Yurduseven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ali Babar Abbasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4502,77 +4502,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okan Yurduseven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengrong Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Designs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (3), pp.46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4600,187 +4600,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation of Alignment Errors and Phase Calibration in Computational Frequency-Diverse Imaging using Phase Retrieval</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamically reconfigurable holographic metasurface aperture for a Mills-Cross monochromatic microwave camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okan Yurduseven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Marks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2816341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.26.005281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416641v1</w:t>
+                <w:t xml:space="preserve">hal-01864733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparsity-Driven Reconstruction Technique for Microwave/Millimeter-Wave Computational Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okan Yurduseven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4821,144 +4834,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamically reconfigurable holographic metasurface aperture for a Mills-Cross monochromatic microwave camera</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Relaxation of Alignment Errors and Phase Calibration in Computational Frequency-Diverse Imaging using Phase Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okan Yurduseven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 26 (5), </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.26.005281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2816341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864733v1</w:t>
+                <w:t xml:space="preserve">hal-02416641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Imaging for Compressive Synthetic Aperture Interferometric Radiometer (CSAIR)</w:t>
               </w:r>
@@ -4970,64 +4970,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettien Kpre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1 - 1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5087,64 +5087,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettien Kpre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 66 (10), pp.5546-5557</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5208,51 +5208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Aupetit-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5293,719 +5293,719 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Synthetic Aperture Radar With Dynamic Metasurfaces</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">MIMO radar pseudo-orthogonal waveform generation by a passive 1 × M mode-mixing microwave cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettien Kpre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tap.2017.2758797⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (07), pp.1357 - 1363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s175907871700023x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864765v1</w:t>
+                <w:t xml:space="preserve">hal-01864836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational polarimetric microwave imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Synthetic aperture radar with dynamic metasurface antennas: a conceptual development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Boyarsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Sleasman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pulido-Mancera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Daniel Marks</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Pedross-Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/oe.25.027488⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/josaa.34.000a22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864753v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIMO radar pseudo-orthogonal waveform generation by a passive 1 × M mode-mixing microwave cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettien Kpré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (7), pp.1357-1363. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S175907871700023X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic aperture radar with dynamic metasurface antennas: a conceptual development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Experimental Synthetic Aperture Radar With Dynamic Metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Sleasman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Boyarsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pulido-Mancera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andreas Pedross-Engel</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadreza Imani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 34 (5), </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (12), pp.6864 - 6877. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/josaa.34.000a22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tap.2017.2758797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864768v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIMO radar pseudo-orthogonal waveform generation by a passive 1 × M mode-mixing microwave cavity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Computational polarimetric microwave imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okan Yurduseven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Boyarsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonah Gollub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Marks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (07), pp.1357 - 1363. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (22), pp.27488-27505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s175907871700023x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/oe.25.027488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864836v1</w:t>
+                <w:t xml:space="preserve">hal-01864753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency-Diverse Computational Microwave Phaseless Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okan Yurduseven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonah Gollub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.1 - 1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6078,64 +6078,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Flowers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengrong Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonah Gollub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (14), pp.1962 - 1969. </w:t>
@@ -6186,90 +6186,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millimeter-wave spotlight imager using dynamic holographic metasurface antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okan Yurduseven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonah Gollub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 25 (15), </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6303,103 +6303,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-frequency microwave imaging with dynamic metasurface apertures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Sleasman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Boyarsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadreza Imani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonah Gollub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 34 (8), </w:t>
@@ -6431,360 +6431,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Shot Compressive Multiple-Inputs Multiple-Outputs Radar Imaging Using a Two-Port Passive Device</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-PRF UWB optoelectronic Radar system : a CLEAN-type algorithm to overcome depth limitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ettien Lazare Kpré</w:t>
+                <w:t xml:space="preserve">Romain Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Carsenat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Decroze</w:t>
+                <w:t xml:space="preserve">Michèle Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takuya Sakamoto</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joël Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Mohamed Ibrahim Shalaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2016.2543525⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (3), pp.1080 - 1088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2016.2517672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316940v1</w:t>
+                <w:t xml:space="preserve">hal-01281891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-PRF UWB optoelectronic Radar system : a CLEAN-type algorithm to overcome depth limitation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Lalande</w:t>
+                <w:t xml:space="preserve">Single-Shot Compressive Multiple-Inputs Multiple-Outputs Radar Imaging Using a Two-Port Passive Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Andrieu</w:t>
+                <w:t xml:space="preserve">Ettien Lazare Kpré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badr Mohamed Ibrahim Shalaby</w:t>
+                <w:t xml:space="preserve">David Carsenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Couderc</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Takuya Sakamoto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 64 (3), pp.1080 - 1088. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2016.2517672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2016.2543525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281891v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive compression technique applied to UWB beamforming and imaging architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettien Lazare Kpré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6818,90 +6818,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of range migration algorithms to imaging with a dynamic metasurface antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pulido-Mancera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Sleasman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Boyarsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadreza Imani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6952,103 +6952,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phaseless computational imaging with a radiating metasurface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Boyarsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonah Gollub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (15), pp.815 - 823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7076,338 +7076,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive Beamforming Using Surface Acoustic Wave Filters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">CLEAN Deconvolution Applied to Passive Compressed Beamforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettien Lazare Kpré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706242v1</w:t>
+                <w:t xml:space="preserve">hal-01138886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLEAN Deconvolution Applied to Passive Compressed Beamforming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Passive Beamforming Using Surface Acoustic Wave Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, pp.76-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2014.2354838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138886v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational imaging using a mode-mixing cavity at microwave frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okan Yurduseven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadreza F. Imani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonah Gollub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7458,77 +7458,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waveform Coding for Passive Multiplexing: Application to Microwave Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.10.1109/TAP.2014.2382647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7562,64 +7562,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precorrection Method for Passive UWB Time-Reversal Beamformer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7657,64 +7657,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Precorrection Method for Passive UWB Time-Reversal Beamformer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7787,135 +7787,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogenetic Metasurface Antennas for Satellite Communication</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Near-Field Bistatic Microwave Imaging with Dynamic Metasurface Antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Masoud Molaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Viet Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasiliki Skouroliakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupesh Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd ESA Antenna Workshop - Antenna Technologies for Future Space Missions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Glasgow, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP60739.2024.10501155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926468v1</w:t>
+                <w:t xml:space="preserve">hal-04706087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency-Modulated Continuous Wave Computational Imaging : Preliminary Results</w:t>
               </w:r>
@@ -7927,51 +7953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Skitioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettien Kpré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8005,362 +8031,336 @@
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/AP-S/INC-USNC-URSI52054.2024.10686672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795831v1</w:t>
+                <w:t xml:space="preserve">hal-04729954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Field Bistatic Microwave Imaging with Dynamic Metasurface Antennas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rupesh Kumar</w:t>
+                <w:t xml:space="preserve">Frequency-Modulated Continuous Wave Computational Imaging : Preliminary Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Skitioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettien Kpré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okan Yurduseven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP60739.2024.10501155⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE International Symposium on Antennas and Propagation and INC/USNC‐URSI Radio Science Meeting (AP-S/INC-USNC-URSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Firenze, France. pp.1131-1132, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AP-S/INC-USNC-URSI52054.2024.10686672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706087v1</w:t>
+                <w:t xml:space="preserve">hal-04795831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-Modulated Continuous Wave Computational Imaging : Preliminary Results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salah Skitioui</w:t>
+                <w:t xml:space="preserve">Morphogenetic Metasurface Antennas for Satellite Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chidinma Nnekwu Uche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasibeh Parsaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Symposium on Antennas and Propagation and INC/USNC‐URSI Radio Science Meeting (AP-S/INC-USNC-URSI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">42nd ESA Antenna Workshop - Antenna Technologies for Future Space Missions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Space Agency, Nov 2024, Noordwijk ( Pays-Bas ), Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04729954v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multistatic 3-D microwave imaging with dynamic metasurface antennas: a Fourier-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Masoud Molaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasiliki Skouroliakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8562,103 +8562,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Reconfigurable Metacavity Antenna for Computational Imaging and DoA Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengran Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luyi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shitao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ali Babar Abbasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Glasgow, France. pp.1-5, </w:t>
@@ -8690,252 +8690,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogenetic Metasurface Engineering for Computational Localization Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raymundo Amorim</w:t>
+                <w:t xml:space="preserve">Morphogenetic engineering of radiating metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromentèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okan Yurduseven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">META 2023 Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706075v1</w:t>
+                <w:t xml:space="preserve">hal-05593378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogenetic engineering of radiating metasurfaces</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David R. Smith</w:t>
+                <w:t xml:space="preserve">Morphogenetic Metasurface Engineering for Computational Localization Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymundo Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META 2023 Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Genoa, France. pp.631-635, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMA57522.2023.10352654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05593378v1</w:t>
+                <w:t xml:space="preserve">hal-04706075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System Level Analysis of Computational Channel Characterization using Compressive Surfaces</w:t>
               </w:r>
@@ -8947,51 +8947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okan Yurduseven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ali Babar Abbasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Garcia-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9049,1724 +9049,1724 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogenetic Metasurface Engineering for Computational Localization Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Marie-Joseph</w:t>
+                <w:t xml:space="preserve">Morphogenetic Design of Self-Organized Correlated Disordered Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhila Chehami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromentèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">META 2023 Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04853369v1</w:t>
+                <w:t xml:space="preserve">hal-05593385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogenetic Design of Self-Organized Correlated Disordered Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fadhila Chehami</w:t>
+                <w:t xml:space="preserve">Morphogenetic Metasurface Engineering for Computational Localization Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymundo Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marie-Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Fromentèze</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META 2023 Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Genoa, Italy. pp.631-635, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMA57522.2023.10352654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05593385v1</w:t>
+                <w:t xml:space="preserve">hal-04853369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-time coherence processing of electromagnetic fields in complex media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Performance Analysis of Classification Algorithms for Millimeter-wave Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Hussung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Keil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Friederich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting, AP-S/URSI 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Denver, United States. pp.1844-1845, </w:t>
+              <w:t xml:space="preserve">2022 16th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Madrid, France. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AP-S/USNC-URSI47032.2022.9886501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP53622.2022.9769429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216953v1</w:t>
+                <w:t xml:space="preserve">hal-04706102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the Phase Dispersion Issue in FMCW Photonic Time Multiplexed Radar Imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compressive Sensing as Applied to Channel Characterization and Beam Synthesis at Microwave Frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okan Yurduseven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ali Babar Abbasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCOM 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFO, Jun 2022, Besancon, France. pp.1 - 5, </w:t>
+              <w:t xml:space="preserve">2022 3rd URSI Atlantic and Asia Pacific Radio Science Meeting (AT-AP-RASC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Gran Canaria, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/eucap51087.2021.9411472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/AT-AP-RASC54737.2022.9814308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706224v1</w:t>
+                <w:t xml:space="preserve">hal-04706243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis of Classification Algorithms for Millimeter-wave Imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+                <w:t xml:space="preserve">Solving the Phase Dispersion Issue in FMCW Photonic Time Multiplexed Radar Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Hallak Elwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Boudescoque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Aupetit-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 16th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Madrid, France. pp.1-5, </w:t>
+              <w:t xml:space="preserve">JCOM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFO, Jun 2022, Besancon, France. pp.1 - 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuCAP53622.2022.9769429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/eucap51087.2021.9411472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706102v1</w:t>
+                <w:t xml:space="preserve">hal-04706224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive Sensing as Applied to Channel Characterization and Beam Synthesis at Microwave Frequencies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Space-time coherence processing of electromagnetic fields in complex media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okan Yurduseven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fusco</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marie-Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 3rd URSI Atlantic and Asia Pacific Radio Science Meeting (AT-AP-RASC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Gran Canaria, France. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2022 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting, AP-S/URSI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Denver, United States. pp.1844-1845, </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/AT-AP-RASC54737.2022.9814308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AP-S/USNC-URSI47032.2022.9886501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706243v1</w:t>
+                <w:t xml:space="preserve">hal-04216953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Metasurface Antenna for Computational Polarimetric Imaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Study of analog multiplexing techniques applied to millimeter wave imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Skitioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Okan Yurduseven</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettien Kpre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 16th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Madrid, France. pp.1-5, </w:t>
+              <w:t xml:space="preserve">Passive and Active Millimeter-Wave Imaging XXV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Orlando, France. pp.18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuCAP53622.2022.9769592⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2618632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706217v1</w:t>
+                <w:t xml:space="preserve">hal-04706129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principal component analysis for microwave and millimeter wave computational imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Dynamic Metasurface Antenna for Computational Polarimetric Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Viet Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okan Yurduseven</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David R. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Antenna Technology (IWAT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/iWAT54881.2022.9811037⟩</w:t>
+              <w:t xml:space="preserve">2022 16th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Madrid, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP53622.2022.9769592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796610v1</w:t>
+                <w:t xml:space="preserve">hal-04706217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of analog multiplexing techniques applied to millimeter wave imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Principal component analysis for microwave and millimeter wave computational imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cyril Decroze</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okan Yurduseven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp del Hougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Passive and Active Millimeter-Wave Imaging XXV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Orlando, France. pp.18, </w:t>
+              <w:t xml:space="preserve">International Workshop on Antenna Technology (IWAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dublin, Ireland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2618632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/iWAT54881.2022.9811037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706129v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the Phase Dispersion Issue in FMCW Photonic Time Multiplexed Radar Imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Boudescoque</w:t>
+                <w:t xml:space="preserve">Investigating Striking Efficiency in Morphogenetic Metasurface Antennas with Low Modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chidinma Uche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasibeh Parsaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromentèze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 15th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Dusseldorf, France. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France. pp.612-615, </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuCAP51087.2021.9411472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706213v1</w:t>
+                <w:t xml:space="preserve">hal-04795817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Striking Efficiency in Morphogenetic Metasurface Antennas with Low Modulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chidinma Uche</w:t>
+                <w:t xml:space="preserve">Solving the Phase Dispersion Issue in FMCW Photonic Time Multiplexed Radar Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Hallak Elwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Boudescoque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Aupetit-Berthelemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Paris, France. pp.612-615, </w:t>
+              <w:t xml:space="preserve">2021 15th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Dusseldorf, France. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732522⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP51087.2021.9411472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795817v1</w:t>
+                <w:t xml:space="preserve">hal-04706213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic Aperture Interferometric Imaging for noncooperative leack detection from shielded structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accelerating short range MIMO imaging with optimized Fourier processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okan Yurduseven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Adam</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Berland Fabien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decroze Cyril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEEECONF35879.2020.9329981⟩</w:t>
+              <w:t xml:space="preserve">Passive and Active Millimeter-Wave Imaging XXIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Online Only, France. pp.15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2558152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03181772v1</w:t>
+                <w:t xml:space="preserve">hal-04706073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating short range MIMO imaging with optimized Fourier processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Morphogenetic Design for Band Gap Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chehami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Passive and Active Millimeter-Wave Imaging XXIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Online Only, France. pp.15, </w:t>
+              <w:t xml:space="preserve">2023 17th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Florence, France. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2558152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP57121.2023.10133576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706073v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogenetic Design for Band Gap Engineering</w:t>
+                <w:t xml:space="preserve">Synthetic Aperture Interferometric Imaging for noncooperative leack detection from shielded structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Chehami</w:t>
+                <w:t xml:space="preserve">J. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 17th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Florence, France. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2020 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Montreal, Canada. pp.1087-1088, </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuCAP57121.2023.10133576⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IEEECONF35879.2020.9329981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706235v1</w:t>
+                <w:t xml:space="preserve">hal-03181772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short range imaging system based on a new microwave photonic multiplexing technique</w:t>
               </w:r>
@@ -10804,51 +10804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Boudesocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Passive and Active Millimeter-Wave Imaging XXIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Online Only, France. pp.6, </w:t>
@@ -10912,51 +10912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Hallak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Marie-Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Boudesocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11050,51 +11050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Hallak Elwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11149,90 +11149,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From microwaves to submillimeter waves: modern advances in computational imaging, radar, and future trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okan Yurduseven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goutam Chattopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terahertz, RF, Millimeter, and Submillimeter-Wave Technology and Applications XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, San Francisco, France. pp.35, </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11279,77 +11279,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency-Diverse Computational Polarimetic Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okan Yurduseven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rixi Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Conference on Antennas and Propagation (EuCAP 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11368,407 +11368,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Retrieval in Frequency-Diverse Imaging</w:t>
+                <w:t xml:space="preserve">Additive Manufacturing of a Conductive Polymer Cavity-Backed Metasurface Antenna for Computational Microwave Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okan Yurduseven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, Boston, France. pp.1797-1798</w:t>
+              <w:t xml:space="preserve">, Jul 2018, Boston, France. pp.233-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02023033v1</w:t>
+                <w:t xml:space="preserve">hal-02023034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive Manufacturing of a Conductive Polymer Cavity-Backed Metasurface Antenna for Computational Microwave Imaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Millimeter-Wave Computational Interferometric Imaging using a Chaotic Cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Boston, France. pp.233-234</w:t>
+              <w:t xml:space="preserve">2018 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Västerås, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02023034v1</w:t>
+                <w:t xml:space="preserve">hal-02023027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimeter-Wave Computational Interferometric Imaging using a Chaotic Cavity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Phase Retrieval in Frequency-Diverse Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okan Yurduseven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Västerås, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">2018 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Boston, France. pp.1797-1798</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02023027v1</w:t>
+                <w:t xml:space="preserve">hal-02023033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational polarimetric localization with a radiating metasurface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Boyarsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okan Yurduseven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonah Gollub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, San Diego, France. </w:t>
@@ -11858,51 +11858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Boston, United States. pp.619-620, </w:t>
@@ -11934,693 +11934,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Millimeter-wave Spotlight Imaging using Holographic Metasurface Antennas</w:t>
+                <w:t xml:space="preserve">Design of a Reconfigurable Metasurface Antenna for Dynamic Near-Field Focusing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okan Yurduseven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, Boston, France. pp.1461-1462</w:t>
+              <w:t xml:space="preserve">, Jul 2018, Boston, France. pp.1707-1708</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02023031v1</w:t>
+                <w:t xml:space="preserve">hal-02023036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Reconfigurable Metasurface Antenna for Dynamic Near-Field Focusing</w:t>
+                <w:t xml:space="preserve">Computational Millimeter-wave Spotlight Imaging using Holographic Metasurface Antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okan Yurduseven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, Boston, France. pp.1707-1708</w:t>
+              <w:t xml:space="preserve">, Jul 2018, Boston, France. pp.1461-1462</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02023036v1</w:t>
+                <w:t xml:space="preserve">hal-02023031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-frequency near-field MIMO imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Millimeter wave computational interferometric radiometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettien Lazare Kpre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 11th European Conference on Antennas and Propagation (EUCAP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/eucap.2017.7928576⟩</w:t>
+              <w:t xml:space="preserve">2017 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, San Diego, United States. pp.841-842, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2017.8072463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864752v1</w:t>
+                <w:t xml:space="preserve">hal-03181767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of frequency-diverse antennas for computational imaging at microwave frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okan Yurduseven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonah Gollub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 11th European Conference on Antennas and Propagation (EUCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/eucap.2017.7928064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimeter wave computational interferometric radiometer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ettien Lazare Kpre</w:t>
+                <w:t xml:space="preserve">Single-frequency near-field MIMO imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michael Boyarsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonah Gollub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Sleasman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadreza Imani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, San Diego, United States. pp.841-842, </w:t>
+              <w:t xml:space="preserve">2017 11th European Conference on Antennas and Propagation (EUCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2017.8072463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/eucap.2017.7928576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03181767v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational frequency-diverse microwave imaging using an air-filled cavity-backed antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okan Yurduseven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonah Gollub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 11th European Conference on Antennas and Propagation (EUCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12654,51 +12654,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave computational imaging: Simplifying RF architectures with cavities and metasurfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd URSI GASS, Montreal, 19–26 August 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12736,90 +12736,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting range migration techniques for imaging with metasurface antennas: analysis and limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pulido Mancera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Sleasman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Boyarsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadreza F. Imani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Defense + Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Anaheim, France. </w:t>
@@ -12857,64 +12857,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIMO radar transmit array fed by a 1 × M passive chaotic cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettien Lazare Kpré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12952,103 +12952,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtres à ondes de surface appliqués au multiplexage passif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, bordeaux, France</w:t>
@@ -13077,90 +13077,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unification of compressed imaging techniques in the microwave range and deconvolution strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettien Lazare Kpré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okan Yurduseven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13202,90 +13202,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive UWB Beamforming: a N to M Compression Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettien Lazare Kpré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Week 2015 - Eurad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13310,90 +13310,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie MIMO ULB à haute résolution par un composant passif à port unique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettien Lazare Kpré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13418,90 +13418,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental implementation of an Ultra-Wide Band MIMO radar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettien Lazare Kpré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eumw-Eurad 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13526,90 +13526,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en oeuvre expérimentale d’un Radar MIMO Ultra-Large Bande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettien Lazare Kpré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Mmicroondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13634,103 +13634,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithme de projection pour l’imagerie microonde à haute résolution en temps réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettien Lazare Kpré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonah Gollub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
@@ -13759,90 +13759,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive UWB beamforming: A N to M compression study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettien Kpre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 European Radar Conference (EuRAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.169-172, </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13870,187 +13870,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturized device for passive microwave UWB beamforming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">UWB passive beamforming for large antenna arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th European Conference on Antennas and Propagation (EuCAP 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands. </w:t>
+              <w:t xml:space="preserve">2014 IEEE International Conference on Ultra-WideBand (ICUWB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6901765⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICUWB.2014.6958949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138891v1</w:t>
+                <w:t xml:space="preserve">hal-01138890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive UWB multiplexing device for a single-port MIMO RADAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Microwave Symposium 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Tampa, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14078,187 +14078,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UWB passive beamforming for large antenna arrays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Miniaturized device for passive microwave UWB beamforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE International Conference on Ultra-WideBand (ICUWB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Paris, France. </w:t>
+              <w:t xml:space="preserve">The 8th European Conference on Antennas and Propagation (EuCAP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICUWB.2014.6958949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6901765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138890v1</w:t>
+                <w:t xml:space="preserve">hal-01138891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation de faisceaux par codage de formes d'onde : Application à l'imagerie microonde passive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR ISIS - Paristech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14315,51 +14315,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une technique de compression passive appliquée à l'imagerie microonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electronique. Université de Limoges, 2015. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015LIMO0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -14555,51 +14555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chidinma Uche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasibeh Parsaei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decroze" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Froment&#232;ze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2025.3609217" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706062v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymundo Amorim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marie-Joseph" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fromenteze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2024.3405715" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706081v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengran Zhao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shitao Zhu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Die Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Khalily" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2024.3376020" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706056v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okan Yurduseven" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arnaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Smith" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47832-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706245v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ali Babar Abbasi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2024.3403453" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706078v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qammer Abbasi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2024.3375963" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795836v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Skitioui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettien Kpre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2024.3409195" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614410v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706215v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal Patrick Lynch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiheng Nian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3304026" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706114v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smith" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41775-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706169v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhila Chehami" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pasquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c00321" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706230v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Berland" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boudesocque" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJAP.2021.3131394" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706153v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Viet Hoang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupesh Kumar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Alvarez-Narciandi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJAP.2022.3161128" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706119v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Masoud Molaei" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqing Hu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fusco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2022.3226939" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714554v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Davy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.054039" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706125v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Skouroliakou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2022.3201155" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706160v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Diebold" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Imani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJAP.2021.3136903" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195840v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yurduseven" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. del Hougne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Smith" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83021-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706164v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJAP.2021.3069320" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706202v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Sharma" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Hussung" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Keil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Friederich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3107782" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706247v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2021.103906" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706117v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Hallak Elwan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Di Bin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3079167" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706094v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Xin Huang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geng-Bo Wu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Jie Chen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka-Fai Chan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Yao Xia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2021.3090111" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706210v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.417448" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706220v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abbasi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fusco" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78964-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02534584v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza F. Imani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonah Gollub" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boyarsky" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.2968795" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706068v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rixi Peng" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3021418" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706250v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marks" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.386516" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181819v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Abid" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moctar Mouhamadou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2997608" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706214v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12091531" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706197v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boudescoque" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3000801" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706133v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3004065" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380194v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2019.2905269" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380080v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53363-3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380188v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengrong Ye" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wiley" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/designs3030046" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416641v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2816341" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864729v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18051536" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864733v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.005281" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864728v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2858178" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02023025v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864739v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zerihun Gedeb Tegegne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aupetit-Berthelemot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jlt.2017.2775661" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864765v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Sleasman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pulido-Mancera" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2017.2758797" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864753v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.25.027488" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706238v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettien Kpr&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175907871700023X" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864768v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pedross-Engel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josaa.34.000a22" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864836v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s175907871700023x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864764v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lawp.2017.2748139" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864763v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Flowers" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0104" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864761v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.25.018230" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864767v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.34.001713" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316940v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettien Lazare Kpr&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carsenat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Sakamoto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2016.2543525" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281891v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain N&#233;grier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lalande" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Andrieu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Mohamed Ibrahim Shalaby" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2517672" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316939v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078716000313" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864778v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.33.002082" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864769v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Liu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.24.016760" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706242v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Crunteanu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chatras" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2354838" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138886v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213865v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921081" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138884v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2382647" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934283v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138883v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2013.2272474" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926468v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chidinma Nnekwu Uche" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795831v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10686672" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706087v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501155" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729954v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706190v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795825v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3033357" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706157v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyi Wang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501397" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706075v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352654" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593378v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Smith" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706206v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133429" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853369v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593385v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216953v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/USNC-URSI47032.2022.9886501" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706224v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap51087.2021.9411472" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706102v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769429" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706243v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AT-AP-RASC54737.2022.9814308" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706217v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769592" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796610v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp del Hougne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iWAT54881.2022.9811037" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706129v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2618632" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706213v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411472" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795817v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732522" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181772v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adam" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9329981" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706073v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berland Fabien" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decroze Cyril" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2558152" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706235v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chehami" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133576" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706101v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2558239" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380179v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Hallak" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477548v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380254v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Cooper" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goutam Chattopadhyay" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2515643" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380219v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02023033v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02023034v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02023027v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864742v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apusncursinrsm.2017.8072246" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181769v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vellas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2018.8609122" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02023031v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02023036v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864752v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap.2017.7928576" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864750v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap.2017.7928064" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181767v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettien Lazare Kpre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reynaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072463" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864746v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap.2017.7928063" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706140v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864756v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pulido Mancera" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2262906" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01306477v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01212259v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213874v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213875v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213878v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212081v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212305v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213880v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706151v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuRAD.2015.7346264" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138891v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901765" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138888v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2014.6848444" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138890v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2014.6958949" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934295v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01271795v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LIMO0061" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chidinma Uche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasibeh Parsaei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decroze" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Froment&#232;ze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2025.3609217" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706081v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengran Zhao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shitao Zhu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Die Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fromenteze" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Khalily" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2024.3376020" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706062v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymundo Amorim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marie-Joseph" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2024.3405715" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706056v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okan Yurduseven" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arnaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Smith" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47832-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706245v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ali Babar Abbasi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2024.3403453" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706078v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qammer Abbasi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2024.3375963" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795836v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Skitioui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettien Kpre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2024.3409195" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614410v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706169v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhila Chehami" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pasquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c00321" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706215v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal Patrick Lynch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiheng Nian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3304026" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706114v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smith" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41775-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706230v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Berland" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boudesocque" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJAP.2021.3131394" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706153v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Viet Hoang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupesh Kumar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Alvarez-Narciandi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJAP.2022.3161128" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706119v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Masoud Molaei" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqing Hu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fusco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2022.3226939" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714554v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Davy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.054039" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706125v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Skouroliakou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2022.3201155" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706160v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Diebold" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Imani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJAP.2021.3136903" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706202v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Sharma" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Hussung" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Keil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Friederich" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3107782" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706164v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJAP.2021.3069320" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195840v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yurduseven" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. del Hougne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Smith" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83021-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706247v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2021.103906" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706117v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Hallak Elwan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Di Bin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3079167" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706094v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Xin Huang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geng-Bo Wu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Jie Chen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka-Fai Chan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Yao Xia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2021.3090111" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706210v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.417448" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181819v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Abid" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moctar Mouhamadou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2997608" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706068v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rixi Peng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3021418" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706250v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marks" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.386516" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706220v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abbasi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fusco" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78964-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02534584v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza F. Imani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonah Gollub" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boyarsky" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.2968795" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706214v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12091531" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706133v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3004065" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706197v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boudescoque" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3000801" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380194v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2019.2905269" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380080v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53363-3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380188v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengrong Ye" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wiley" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/designs3030046" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864733v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.005281" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864729v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18051536" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416641v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2816341" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864728v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2858178" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02023025v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864739v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zerihun Gedeb Tegegne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aupetit-Berthelemot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jlt.2017.2775661" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864836v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s175907871700023x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864768v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Sleasman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pulido-Mancera" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pedross-Engel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josaa.34.000a22" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706238v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettien Kpr&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175907871700023X" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864765v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2017.2758797" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864753v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.25.027488" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864764v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lawp.2017.2748139" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864763v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Flowers" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0104" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864761v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.25.018230" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864767v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.34.001713" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281891v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain N&#233;grier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lalande" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Andrieu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Mohamed Ibrahim Shalaby" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2517672" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316940v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettien Lazare Kpr&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carsenat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Sakamoto" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2016.2543525" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316939v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078716000313" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864778v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.33.002082" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864769v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Liu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.24.016760" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138886v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706242v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Crunteanu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chatras" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2354838" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213865v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921081" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138884v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2382647" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934283v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138883v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2013.2272474" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706087v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501155" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729954v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10686672" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795831v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926468v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chidinma Nnekwu Uche" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706190v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795825v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3033357" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706157v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyi Wang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501397" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593378v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Smith" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706075v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352654" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706206v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133429" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593385v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853369v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706102v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769429" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706243v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AT-AP-RASC54737.2022.9814308" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706224v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap51087.2021.9411472" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216953v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/USNC-URSI47032.2022.9886501" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706129v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2618632" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706217v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769592" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796610v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp del Hougne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iWAT54881.2022.9811037" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795817v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732522" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706213v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411472" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706073v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berland Fabien" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decroze Cyril" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2558152" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706235v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chehami" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133576" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181772v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adam" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9329981" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706101v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2558239" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380179v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Hallak" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477548v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380254v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Cooper" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goutam Chattopadhyay" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2515643" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380219v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02023034v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02023027v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02023033v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864742v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apusncursinrsm.2017.8072246" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181769v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vellas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2018.8609122" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02023036v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02023031v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181767v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettien Lazare Kpre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reynaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072463" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864750v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap.2017.7928064" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864752v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap.2017.7928576" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864746v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap.2017.7928063" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706140v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864756v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pulido Mancera" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2262906" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01306477v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01212259v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213874v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213875v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213878v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212081v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212305v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213880v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706151v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuRAD.2015.7346264" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138890v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2014.6958949" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138888v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2014.6848444" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138891v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901765" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934295v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01271795v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LIMO0061" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>