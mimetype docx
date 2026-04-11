--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -2877,191 +2877,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chaunu, Historien de la paix ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hippler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Crouzet; Alain Hugon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un historien dans ses lendemains : Pierre Chaunu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Caen, pp.189-202, 2021, (Symposia), 978-2-38185-003-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.puc.15427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Re-Ordering the World from the Skies? The Emergence and Justification of Aerial Warfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lothar Brock; Hendrik Simon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Justification of War and International Order. From Past to Present</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University PressOxford, pp.259-273, 2021, (The history and theory of international law), 978-0-19-886530-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/oso/9780198865308.003.0014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128050v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04128076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guerre aérienne</w:t>
               </w:r>
@@ -5090,51 +5090,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023568v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hippler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rein.125.0099" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04479542v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonditti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lema Silva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128025v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023567v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.6616" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127988v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhj.033.0053" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03355147v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495711v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Picard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.2223" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZWGNH547-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127975v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gundula Gwenn Hiller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127956v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855470v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ncr.2013.0007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771446v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2307" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654183v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359253v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265215v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384617v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0968344506wh342oa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-0M149TSP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420683v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420681v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420682v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350748022000005715" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128156v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654506v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337609v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337601v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384752v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384753v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125770v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Breteau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Mathan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Milliot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145rm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128006v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793143v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02043690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793154v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119510v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Vec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ukcatalogue.oup.com/product/9780198727996.do" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959978v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855330v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139805674" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207982v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384814v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128082v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128050v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198865308.003.0014" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128076v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.15427" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167213v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128042v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278311v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128137v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119517v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780198727996.001.0001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128134v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128124v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128130v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128133v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059968v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01195622v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9789048517251.015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128121v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654179v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654180v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654174v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128115v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128119v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128109v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420684v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128101v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220377v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Daho" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128149v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654510v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128143v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128145v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023568v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hippler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rein.125.0099" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04479542v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonditti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lema Silva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128025v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023567v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.6616" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127988v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhj.033.0053" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03355147v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495711v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Picard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.2223" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZWGNH547-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127975v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gundula Gwenn Hiller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127956v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855470v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ncr.2013.0007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771446v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2307" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654183v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359253v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265215v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384617v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0968344506wh342oa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-0M149TSP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420683v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420681v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420682v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350748022000005715" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128156v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654506v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337609v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337601v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384752v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384753v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125770v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Breteau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Mathan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Milliot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145rm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128006v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793143v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02043690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793154v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119510v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Vec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ukcatalogue.oup.com/product/9780198727996.do" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959978v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855330v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139805674" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207982v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384814v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128082v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128076v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.15427" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128050v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198865308.003.0014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167213v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128042v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278311v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128137v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119517v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780198727996.001.0001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128134v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128124v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128130v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128133v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059968v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01195622v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9789048517251.015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128121v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654179v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654180v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654174v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128115v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128119v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128109v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420684v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128101v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220377v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Daho" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128149v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654510v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128143v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128145v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>