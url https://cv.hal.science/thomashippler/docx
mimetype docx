--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -1,58 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:151.1811023622px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Thomas Hippler </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -145,1458 +154,1458 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hippler</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le champ sémantique de la paix à Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hippler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kentron. Revue pluridisciplinaire du monde antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Pax. Pour une histoire de la paix romaine, 38, pp.23-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/kentron.6616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation. La paix comme objet d’étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonditti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hippler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lema Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, La paix comme objet d'étude, 1 (125), pp.99-119. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2023, 125, pp.93-97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">halshs-04479542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hippler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonditti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lema Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 125, pp.93-97</w:t>
+              <w:t xml:space="preserve">, 2023, 125 (1), pp.93-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Laura Lema Silva</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France et les études de paix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 125 (1), pp.93-97</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, La paix comme objet d'étude, 1 (125), pp.99-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rein.125.0099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...57 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/kentron.6616⟩</w:t>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">hal-05023568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paix et révolution : le concept de paix lors du débat à l’Assemblée constituante sur le droit de la guerre et de la paix (14-22 mai 1790)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de la justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Justice et paix. Le temple de la concorde, 1 (33), pp.53-66. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhj.033.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhj.033.0053⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04127988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution de la pensée politique et stratégique de Douhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nacelles : passé et présent de l'aéronautique et du spatial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Giulio Douhet, l’air power et la pensée militaire occidentale, 9, [14 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 127-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mefrim.2223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02495711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">„Studieren“ versus „étudier“</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gundula Gwenn Hiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lendemains. Études allemandes comparées sur la France </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 39, pp.36-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problematischer Nationalismus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Militär und Gesellschaft in der Frühen Neuzeit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 17 (1), pp.85-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images of peace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CR : the new Centennial Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (1), pp.45-70. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/ncr.2013.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1353/ncr.2013.0007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00855470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éthique de l'historien spinoziste : histoire et raison chez Spinoza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astérion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10, pp.En ligne. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asterion.2307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/asterion.2307⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00771446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cent ans de bombardements aériens : histoire d'une technique militaire et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rdl, la revue des livres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2, pp.10-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00654183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spinoza et l'histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Spinozana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, N° 16, pp.155-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00359253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les soldats allemands dans l'armée napoléonienne d'après leurs autobiographies : micro-républicanisme et décivilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, N° 348, pp.117-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00265215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conscription in the French Restoration : the 1818 debate on military service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">War in History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Vol. 13 (N° 3), pp.281-298. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1191/0968344506wh342oa⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1191/0968344506wh342oa⟩</w:t>
-[...29 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00384617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Der 'Progreß' an der Berliner Universität 1842-1844</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jahrbuch für Universitätsgeschichte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, N° 7, pp.169- 190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00420683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service militaire et intégration nationale pendant la Révolution française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, N° 329, pp.1- 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00420681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La 'paix perpétuelle' et l'Europe dans le discours des Lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European review of history = Revue européenne d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Vol. 9 (N° 2), pp.167- 182. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1350748022000005715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00420682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1606,1187 +1615,1187 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptual histories of peace in Europe from the Middle Ages to the Enlightenment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conceptual Histories of Peace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Francisco Ortega, Apr 2023, Bogotá, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oubli, culpabilité, rupture de civilisation : les conceptualisations rétrospectives de la Révolution française pendant la Restauration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">129e Congrès national des sociétés historiques et scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Besançon, France. pp.57-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00654506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les idéologies de la conscription en France et en Prusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontières et espaces frontaliers du Léman à la Meuse : recompositions et échanges de 1789 à 1814</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Nancy, France. Pagination non précisée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00337609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krieg aus der Luft : Konzeptuelle Vorüberlegungen zur Entstehungsgeschichte des Bombenkrieges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Berlin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Berlin, Germany. pp.403-422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00337601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'État, le citoyen, l'armée : volontariat et contrôle social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hippler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Civils, citoyens-soldats et militaires dans l'État-nation, 1789-1815 - Société des études robespierristes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Arras, France. pp.59-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00384753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service militaire et citoyenneté sous la Révolution française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citoyen et citoyenneté sous la Révolution française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Vizille, France. pp.271-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00384752v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00384753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polices et révolutionnaires en Europe occidentale. Des années 1780 à la fin du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Breteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de Mathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hippler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Milliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 354 p., 2025, 978-2-7535-9880-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/145rm⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Breteau</w:t>
+                <w:t xml:space="preserve">hal-05125770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il governo del cielo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hippler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bollati Boringhieri, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Regierung des Himmels. Globalgeschichte des Luftkriegs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hippler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matthes &amp; Seitz, 269 p., 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Governing from the Skies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hippler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">240 p., 2017, Verso</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Governing from the Skies: A Global History of Aerial Bombing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hippler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Verso Books, 240 p., 2017, 9781784785987</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paradoxes of peace in nineteenth century Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...62 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloš Vec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxford university press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.304, 2015, 978-0-19-872799-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Bollati Boringhieri, 2023</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01119510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gouvernement du ciel : histoire globale des bombardements aériens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hippler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les prairies ordinaires, pp.263, 2014, Essais, 978-2-35096-082-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00959978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bombing the people : Giulio Douhet and the foundations of air-power strategy, 1884-1939</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hippler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cambridge university press, pp.291, 2013, Cambridge military histories, 978-1-107-03794-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/CBO9781139805674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">240 p., 2017, Verso</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00855330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citizens, soldiers and national armies : military service in France and Germany, 1789-1830</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hippler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge, pp.256, 2008, War, history and politics series, 978-0-415-40979-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Matthes &amp; Seitz, 269 p., 2017</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00207982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soldats et citoyens : naissance du service militaire en France et en Prusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hippler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de France, pp.XIII-357, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...340 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00384814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2796,1758 +2805,1758 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guerre des mémoires et les études pour la paix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Schneider. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner et transmettre les mémoires de la Guerre d’Algérie : Enjeux, ouvertures, interdisciplinarité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Caen, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Re-Ordering the World from the Skies? The Emergence and Justification of Aerial Warfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hippler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lothar Brock; Hendrik Simon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Justification of War and International Order. From Past to Present</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University PressOxford, pp.259-273, 2021, (The history and theory of international law), 978-0-19-886530-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oso/9780198865308.003.0014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaunu, Historien de la paix ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Crouzet; Alain Hugon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un historien dans ses lendemains : Pierre Chaunu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Caen, pp.189-202, 2021, (Symposia), 978-2-38185-003-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.puc.15427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guerre aérienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoît Pelopidas; Frédéric Ramel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Enjeu mondial. Guerres et conflits armés au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences-Po, 2018, (L'Enjeu mondial), 978-2-7246-2305-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bombing Barbarians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Katharina Hoffmann, Herberg Mehrtens, Silke Wenk. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Myths, Gender and the Military Conquest of Air and Sea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BIS, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entwicklung von Luftkriegskonzeptionen : das Beispiel von Giulio Douhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Epple, Angelika; Erhart, Walter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Welt beobachten : Praktiken des Vergleichens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Campus Verlag GmbH, pp.337-356, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01278311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peace as a Polemic Concept : Writing the History of Peace in Nineteenth Century Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloš Vec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Hippler, Milos Vec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paradoxes of Peace in Nineteenth-Century Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.3-16, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From nationalist peace to democratic war : the peace congresses in Paris (1849) and Geneva (1867)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hippler, Thomas; Vec, Miloš. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paradoxes of peace in nineteenth century Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford university press, pp.170-188, 2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/acprof:oso/9780198727996.001.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/acprof:oso/9780198727996.001.0001⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">halshs-01119517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les drones : le triomphe d'une nouvelle arme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hippler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Badie, Bertrand ; Vidal, Dominique ;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles guerres : l'état du monde 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, la Découverte, pp.117-123, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01059968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin de l’insularité stratégique de la Grande Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hippler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alban Geslin, Paul Bacot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insularité et sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.117-132, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affirmative Action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Burdeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Breaking Bad, série blanche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Prairies Ordinaires, pp.109-134., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heroism and the Nation during the French Revolutionary and Napoleonic Wars and the Age of Military Reform in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sibylle Scheipers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heroism and the Changing Changing Character of War. Towards Post-Heroic Warfare?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave, pp.21-32, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles universitaires en pratiques : les transformations du cours magistral
 au XIXe siècle, France/Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yamina Battahar, Marie-Jeanne Choffel-Mailfert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les universités au risque de l'histoire. Principes, configurations, modèles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.55-80, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French army, 1789-1914 : volunteers, pressed soldiers, and conscripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zürcher, Jan-Erik. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fighting for a living : a comparative history of military labour, 1500-2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amsterdam university press, pp.419-446, 2013, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9789048517251.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/9789048517251.015⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01195622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genealogie und Immanente Kritik. Überlegungen im Auschluß an Foucault und Spinoza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabell Lorey, Roberto Nigro, Gerard Raunig. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inventionen 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Diaphanes, pp.122-133, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Democracy and war in the strategic thought of Giulio Douhet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hippler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Strachan, Hew ; Scheipers, Sibylle ;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The changing character of war</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford university press, pp.167-183, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00654180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The politics of imagination : Spinoza and the origins of critical theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bottici, Chiara ; Challand, Benoît ;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The politics of imagination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Birkbeck law press, pp.55-72, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00654179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volunteers of the French Revolutionary wars : myths and reinterpretations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Krüger, Christine ; Levsen, Sonja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">War volunteering in modern times : from the French Revolution to the second World War</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.23-39, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00654174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krieg aus der Luft: Konzeptuelle Vorüberlegungen zur Entstehungsgeschichte des Bombenkrieges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wolfgang Hardtwig. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ordnungen in der Krise. Zur politischen Kulturgeschichte 1900-1933</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oldenbourg, pp.403-422, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les idéologies de la conscription en France et en Prusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Paul Rothiot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontières et espaces frontaliers du Léman à la Meuse. Recompositions et échanges de 1789 à 1814</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Nancy, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’État, le citoyen, l’armée: volontariat et contrôle social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raymonde Monnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citoyen et citoyenneté sous la Révolution française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Société des Études Robespierristes, pp.271-278, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrée : Humanismus-Streit La querelle de l'humanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Haug, Wolfgang Fritz;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historisch-kritisches Wörterbuch des Marxismus (6/I)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Argument, pp.564- 574, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00420684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spinoza on Historical Myths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bo Stråth. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Myth and Memory in the Construction of Community. Historical Patterns in Europe and Beyond,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Interuniversitaires Européennes, pp.95-112, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4557,393 +4566,393 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre armées et universités, les déliaisons dangereuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonditti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Daho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hippler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, [8 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Daho</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04220377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce que la paix ? Éléments d’histoire conceptuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La paix : civilisation, mondialisation, émancipation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos de Philipp Sarasin, Darwin und Foucault : Genealogie und Geschichte im Zeitalter der Biologie [Compte rendu de lecture]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, http://www.revuedeslivres.onoma6.com/articles.php?idArt=488&amp;PHPSESSID=de465d3a71c64ce5283ba3c377d64b</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00654510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle humboldtien reste au cœur des débats sur l’Université en Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oubli—culpabilité—rupture de civilisation: les conceptualisations rétrospectives de la Révolution française pendant la Restauration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temps révolutionnaires, temps des révolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId98"/>
+      <w:footerReference w:type="default" r:id="rId99"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5090,51 +5099,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023568v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hippler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rein.125.0099" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04479542v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonditti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lema Silva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128025v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023567v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.6616" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127988v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhj.033.0053" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03355147v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495711v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Picard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.2223" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZWGNH547-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127975v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gundula Gwenn Hiller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127956v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855470v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ncr.2013.0007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771446v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2307" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654183v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359253v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265215v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384617v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0968344506wh342oa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-0M149TSP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420683v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420681v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420682v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350748022000005715" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128156v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654506v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337609v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337601v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384752v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384753v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125770v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Breteau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Mathan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Milliot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145rm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128006v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793143v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02043690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793154v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119510v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Vec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ukcatalogue.oup.com/product/9780198727996.do" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959978v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855330v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139805674" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207982v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384814v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128082v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128076v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.15427" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128050v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198865308.003.0014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167213v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128042v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278311v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128137v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119517v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780198727996.001.0001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128134v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128124v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128130v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128133v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059968v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01195622v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9789048517251.015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128121v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654179v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654180v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654174v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128115v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128119v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128109v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420684v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128101v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220377v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Daho" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128149v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654510v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128143v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128145v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023567v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hippler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.6616" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04479542v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonditti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lema Silva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128025v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023568v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rein.125.0099" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127988v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhj.033.0053" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03355147v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495711v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Picard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dubois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.2223" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZWGNH547-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127975v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gundula Gwenn Hiller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127956v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855470v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ncr.2013.0007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771446v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2307" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654183v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359253v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265215v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384617v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0968344506wh342oa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-0M149TSP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420683v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420681v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420682v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350748022000005715" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128156v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654506v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337609v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337601v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384753v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384752v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125770v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Breteau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Mathan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Milliot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145rm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128006v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793154v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02043690v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793143v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119510v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Vec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ukcatalogue.oup.com/product/9780198727996.do" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959978v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855330v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139805674" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207982v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384814v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128082v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128050v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198865308.003.0014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128076v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.15427" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167213v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128042v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278311v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128137v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119517v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780198727996.001.0001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059968v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128124v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128134v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128130v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128133v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01195622v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9789048517251.015" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128121v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654180v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654179v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654174v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128115v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128119v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128109v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420684v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128101v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220377v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Daho" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128149v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654510v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128143v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128145v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>