--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -240,217 +240,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation. La paix comme objet d’étude</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hippler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonditti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lema Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 125, pp.93-97</w:t>
+              <w:t xml:space="preserve">, 2023, 125 (1), pp.93-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04479542v1</w:t>
+                <w:t xml:space="preserve">hal-04128025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hippler</w:t>
+                <w:t xml:space="preserve">Présentation. La paix comme objet d’étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonditti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bonditti</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lema Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 125 (1), pp.93-97</w:t>
+              <w:t xml:space="preserve">, 2023, 125, pp.93-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04128025v1</w:t>
+                <w:t xml:space="preserve">halshs-04479542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La France et les études de paix</w:t>
               </w:r>
@@ -2254,151 +2254,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Governing from the Skies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hippler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">240 p., 2017, Verso</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Die Regierung des Himmels. Globalgeschichte des Luftkriegs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matthes &amp; Seitz, 269 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01793154v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02043690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governing from the Skies: A Global History of Aerial Bombing</w:t>
               </w:r>
@@ -2779,533 +2779,667 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00384814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction. Policer la révolution, révolutionner les polices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Brêteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de Mathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hippler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Milliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Félix Brêteau, Anne de Mathan, Thomas Hippler, Vincent Milliot et Corentin Sire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polices et révolutions en Europe occidentale. Des années 1780 à la fin du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.9-26, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/145qo⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La guerre des mémoires et les études pour la paix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Schneider. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner et transmettre les mémoires de la Guerre d’Algérie : Enjeux, ouvertures, interdisciplinarité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Caen, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-Ordering the World from the Skies? The Emergence and Justification of Aerial Warfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lothar Brock; Hendrik Simon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Justification of War and International Order. From Past to Present</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University PressOxford, pp.259-273, 2021, (The history and theory of international law), 978-0-19-886530-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/oso/9780198865308.003.0014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaunu, Historien de la paix ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Crouzet; Alain Hugon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un historien dans ses lendemains : Pierre Chaunu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Caen, pp.189-202, 2021, (Symposia), 978-2-38185-003-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.puc.15427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guerre aérienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoît Pelopidas; Frédéric Ramel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Enjeu mondial. Guerres et conflits armés au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences-Po, 2018, (L'Enjeu mondial), 978-2-7246-2305-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bombing Barbarians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Katharina Hoffmann, Herberg Mehrtens, Silke Wenk. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Myths, Gender and the Military Conquest of Air and Sea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BIS, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entwicklung von Luftkriegskonzeptionen : das Beispiel von Giulio Douhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Epple, Angelika; Erhart, Walter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Welt beobachten : Praktiken des Vergleichens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Campus Verlag GmbH, pp.337-356, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01278311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peace as a Polemic Concept : Writing the History of Peace in Nineteenth Century Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3325,447 +3459,447 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Hippler, Milos Vec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paradoxes of Peace in Nineteenth-Century Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.3-16, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From nationalist peace to democratic war : the peace congresses in Paris (1849) and Geneva (1867)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hippler, Thomas; Vec, Miloš. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paradoxes of peace in nineteenth century Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford university press, pp.170-188, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/acprof:oso/9780198727996.001.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01119517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les drones : le triomphe d'une nouvelle arme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Badie, Bertrand ; Vidal, Dominique ;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles guerres : l'état du monde 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, la Découverte, pp.117-123, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01059968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fin de l’insularité stratégique de la Grande Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alban Geslin, Paul Bacot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insularité et sécurité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, pp.117-132, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affirmative Action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Burdeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Breaking Bad, série blanche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Prairies Ordinaires, pp.109-134., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heroism and the Nation during the French Revolutionary and Napoleonic Wars and the Age of Military Reform in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sibylle Scheipers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heroism and the Changing Changing Character of War. Towards Post-Heroic Warfare?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave, pp.21-32, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles universitaires en pratiques : les transformations du cours magistral
 au XIXe siècle, France/Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -3773,790 +3907,790 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yamina Battahar, Marie-Jeanne Choffel-Mailfert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les universités au risque de l'histoire. Principes, configurations, modèles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.55-80, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French army, 1789-1914 : volunteers, pressed soldiers, and conscripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zürcher, Jan-Erik. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fighting for a living : a comparative history of military labour, 1500-2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amsterdam university press, pp.419-446, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/9789048517251.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01195622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genealogie und Immanente Kritik. Überlegungen im Auschluß an Foucault und Spinoza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabell Lorey, Roberto Nigro, Gerard Raunig. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inventionen 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Diaphanes, pp.122-133, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The politics of imagination : Spinoza and the origins of critical theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hippler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bottici, Chiara ; Challand, Benoît ;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The politics of imagination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Birkbeck law press, pp.55-72, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00654179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Democracy and war in the strategic thought of Giulio Douhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Strachan, Hew ; Scheipers, Sibylle ;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The changing character of war</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford university press, pp.167-183, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00654180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volunteers of the French Revolutionary wars : myths and reinterpretations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Krüger, Christine ; Levsen, Sonja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">War volunteering in modern times : from the French Revolution to the second World War</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.23-39, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00654174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krieg aus der Luft: Konzeptuelle Vorüberlegungen zur Entstehungsgeschichte des Bombenkrieges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wolfgang Hardtwig. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ordnungen in der Krise. Zur politischen Kulturgeschichte 1900-1933</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oldenbourg, pp.403-422, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les idéologies de la conscription en France et en Prusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Paul Rothiot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontières et espaces frontaliers du Léman à la Meuse. Recompositions et échanges de 1789 à 1814</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Nancy, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’État, le citoyen, l’armée: volontariat et contrôle social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raymonde Monnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citoyen et citoyenneté sous la Révolution française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Société des Études Robespierristes, pp.271-278, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrée : Humanismus-Streit La querelle de l'humanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Haug, Wolfgang Fritz;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historisch-kritisches Wörterbuch des Marxismus (6/I)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Argument, pp.564- 574, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00420684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spinoza on Historical Myths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bo Stråth. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Myth and Memory in the Construction of Community. Historical Patterns in Europe and Beyond,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Interuniversitaires Européennes, pp.95-112, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4566,393 +4700,393 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre armées et universités, les déliaisons dangereuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonditti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Daho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, [8 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce que la paix ? Éléments d’histoire conceptuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La paix : civilisation, mondialisation, émancipation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos de Philipp Sarasin, Darwin und Foucault : Genealogie und Geschichte im Zeitalter der Biologie [Compte rendu de lecture]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, http://www.revuedeslivres.onoma6.com/articles.php?idArt=488&amp;PHPSESSID=de465d3a71c64ce5283ba3c377d64b</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00654510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle humboldtien reste au cœur des débats sur l’Université en Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oubli—culpabilité—rupture de civilisation: les conceptualisations rétrospectives de la Révolution française pendant la Restauration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temps révolutionnaires, temps des révolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="default" r:id="rId102"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5099,51 +5233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023567v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hippler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.6616" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04479542v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonditti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lema Silva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128025v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023568v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rein.125.0099" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127988v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhj.033.0053" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03355147v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495711v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Picard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dubois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.2223" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZWGNH547-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127975v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gundula Gwenn Hiller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127956v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855470v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ncr.2013.0007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771446v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2307" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654183v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359253v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265215v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384617v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0968344506wh342oa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-0M149TSP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420683v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420681v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420682v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350748022000005715" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128156v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654506v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337609v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337601v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384753v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384752v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125770v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Breteau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Mathan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Milliot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145rm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128006v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793154v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02043690v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793143v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119510v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Vec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ukcatalogue.oup.com/product/9780198727996.do" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959978v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855330v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139805674" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207982v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384814v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128082v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128050v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198865308.003.0014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128076v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.15427" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167213v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128042v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278311v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128137v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119517v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780198727996.001.0001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059968v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128124v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128134v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128130v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128133v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01195622v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9789048517251.015" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128121v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654180v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654179v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654174v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128115v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128119v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128109v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420684v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128101v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220377v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Daho" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128149v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654510v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128143v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128145v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023567v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hippler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.6616" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128025v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonditti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lema Silva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04479542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023568v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rein.125.0099" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127988v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhj.033.0053" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03355147v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495711v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Picard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dubois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.2223" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZWGNH547-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127975v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gundula Gwenn Hiller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127956v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855470v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ncr.2013.0007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771446v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2307" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654183v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359253v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265215v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384617v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0968344506wh342oa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-0M149TSP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420683v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420681v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420682v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350748022000005715" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128156v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654506v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337609v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337601v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384753v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384752v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125770v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Breteau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Mathan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Milliot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145rm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128006v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02043690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793154v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793143v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119510v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Vec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ukcatalogue.oup.com/product/9780198727996.do" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959978v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855330v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139805674" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207982v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384814v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621671v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Br&#234;teau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145qo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128082v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128050v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198865308.003.0014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128076v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.15427" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167213v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128042v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278311v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128137v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119517v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780198727996.001.0001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059968v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128124v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128134v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128130v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128133v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01195622v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9789048517251.015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128121v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654179v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654180v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654174v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128115v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128119v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128109v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420684v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128101v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220377v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Daho" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128149v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654510v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128143v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128145v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>