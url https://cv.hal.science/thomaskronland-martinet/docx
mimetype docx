--- v0 (2026-03-06)
+++ v1 (2026-04-13)
@@ -672,51 +672,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SkyPole - Méthode de localisation du pôle Nord céleste par traitement d'images polarimétriques du ciel</w:t>
+                <w:t xml:space="preserve">SkyPole -A bio-inspired polarimetric compass for GPS-denied navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Poughon</w:t>
@@ -730,344 +730,344 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Pasquinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien R Serres</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t>
+              <w:t xml:space="preserve">Journée des Jeunes Chercheurs en Robotique (JJCR 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Robotique; Franck Ruffier; Maan El Badaoui El Najjar, Oct 2023, Moliets, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219358v1</w:t>
+                <w:t xml:space="preserve">hal-04496952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'un agenda de recherche interdisciplinaire sur les innovations dans les véhicules autonomes en logistique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Livolsi</w:t>
+                <w:t xml:space="preserve">SkyPole - Méthode de localisation du pôle Nord céleste par traitement d'images polarimétriques du ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kronland-Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Poughon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Pasquinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Kronland-Martinet</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien R Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT de La Réunion; Université de La Réunion, Jun 2023, Saint-Pierre (La Réunion), France</w:t>
+              <w:t xml:space="preserve">ORASIS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04122653v1</w:t>
+                <w:t xml:space="preserve">hal-04219358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SkyPole -A bio-inspired polarimetric compass for GPS-denied navigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposition d'un agenda de recherche interdisciplinaire sur les innovations dans les véhicules autonomes en logistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Camman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma-Afakh Khader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Livolsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kronland-Martinet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Jeunes Chercheurs en Robotique (JJCR 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Robotique; Franck Ruffier; Maan El Badaoui El Najjar, Oct 2023, Moliets, France</w:t>
+              <w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de La Réunion; Université de La Réunion, Jun 2023, Saint-Pierre (La Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496952v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1943,51 +1943,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010005v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kronland-Martinet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Poughon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moutenet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Pasquinelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duch&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2025.3553258" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584024v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R Serres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lapray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viollet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24113312" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164096v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2304847120" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607780v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Serres" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3013560" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219358v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122653v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Camman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma-Afakh Khader" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Livolsi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496952v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05368448v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent U Perrinet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109732v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496956v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232445v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364582v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04993177v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024AIXM0451" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010005v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kronland-Martinet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Poughon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moutenet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Pasquinelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duch&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2025.3553258" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584024v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R Serres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lapray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viollet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24113312" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164096v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2304847120" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607780v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Serres" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3013560" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496952v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219358v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122653v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Camman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma-Afakh Khader" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Livolsi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05368448v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent U Perrinet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109732v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496956v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232445v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364582v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04993177v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024AIXM0451" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>