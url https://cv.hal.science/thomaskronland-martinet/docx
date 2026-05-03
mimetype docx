--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -672,168 +672,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SkyPole -A bio-inspired polarimetric compass for GPS-denied navigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposition d'un agenda de recherche interdisciplinaire sur les innovations dans les véhicules autonomes en logistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Camman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma-Afakh Khader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Livolsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kronland-Martinet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Jeunes Chercheurs en Robotique (JJCR 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Robotique; Franck Ruffier; Maan El Badaoui El Najjar, Oct 2023, Moliets, France</w:t>
+              <w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de La Réunion; Université de La Réunion, Jun 2023, Saint-Pierre (La Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04496952v1</w:t>
+                <w:t xml:space="preserve">hal-04122653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SkyPole - Méthode de localisation du pôle Nord céleste par traitement d'images polarimétriques du ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -892,182 +892,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'un agenda de recherche interdisciplinaire sur les innovations dans les véhicules autonomes en logistique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Livolsi</w:t>
+                <w:t xml:space="preserve">SkyPole -A bio-inspired polarimetric compass for GPS-denied navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kronland-Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Poughon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Pasquinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Kronland-Martinet</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT de La Réunion; Université de La Réunion, Jun 2023, Saint-Pierre (La Réunion), France</w:t>
+              <w:t xml:space="preserve">Journée des Jeunes Chercheurs en Robotique (JJCR 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Robotique; Franck Ruffier; Maan El Badaoui El Najjar, Oct 2023, Moliets, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122653v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1943,51 +1943,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010005v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kronland-Martinet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Poughon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moutenet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Pasquinelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duch&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2025.3553258" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584024v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R Serres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lapray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viollet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24113312" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164096v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2304847120" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607780v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Serres" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3013560" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496952v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219358v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122653v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Camman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma-Afakh Khader" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Livolsi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05368448v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent U Perrinet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109732v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496956v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232445v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364582v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04993177v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024AIXM0451" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010005v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kronland-Martinet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Poughon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moutenet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Pasquinelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duch&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2025.3553258" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584024v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R Serres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lapray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viollet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24113312" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164096v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2304847120" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607780v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Serres" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3013560" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122653v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Camman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma-Afakh Khader" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Livolsi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219358v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496952v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05368448v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent U Perrinet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109732v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496956v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232445v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364582v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04993177v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024AIXM0451" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>