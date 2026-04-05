--- v0 (2026-03-03)
+++ v1 (2026-04-05)
@@ -75,458 +75,705 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“An unlawful and contemptible adventure”: the Ducoudray-Holstein expedition and US foreign policy in the early 1820s Caribbean</w:t>
+                <w:t xml:space="preserve">A Benevolent Empire? Exile, Politics of Relief, and Subjecthood in Havana (1790–1810)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mareite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlantic Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 20 (1), pp.58-86. </w:t>
+              <w:t xml:space="preserve">Itinerario. Journal of Imperial and Global Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14788810.2021.1948283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0165115326100394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778082v1</w:t>
+                <w:t xml:space="preserve">hal-05572661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Le véritable esclavage des vices et de la mendicité”. Discours et ambivalences du républicanisme chilien au croisement entre esclavage, égalité raciale et citoyenneté (1810-1823)</w:t>
+                <w:t xml:space="preserve">Labelling and Looking for Refuge during the Eighteenth and Nineteenth Centuries: An Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mareite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Alejandro González Quintero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Esclavages &amp; post-esclavages / Slaveries &amp; Post-Slaveries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/slaveries.528⟩</w:t>
+              <w:t xml:space="preserve">Itinerario. Journal of Imperial and Global Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0165115326100357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778070v1</w:t>
+                <w:t xml:space="preserve">hal-05572685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slavery, Resistance(s) and Abolition in Early Nineteenth-Century Chile</w:t>
+                <w:t xml:space="preserve">“Sterile in Spanish Hands”: French Visions of Empire, Saint‐Domingue Refugees, and the Spanish Caribbean in the Age of the Haitian Revolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mareite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Global Slavery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">French Historical Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48 (1), pp.37 - 64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/00161071-11503584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/2405836X-00403002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04778048v1</w:t>
+                <w:t xml:space="preserve">hal-04970600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freedom at the fringes? Slave flight and empire-building in the early modern Spanish borderlands of Essequibo–Venezuela and Louisiana–Texas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">“An unlawful and contemptible adventure”: the Ducoudray-Holstein expedition and US foreign policy in the early 1820s Caribbean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mareite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Slavery and Abolition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 40 (1), pp.61-86. </w:t>
+              <w:t xml:space="preserve">Atlantic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (1), pp.58-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0144039X.2018.1447806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14788810.2021.1948283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778040v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“Le véritable esclavage des vices et de la mendicité”. Discours et ambivalences du républicanisme chilien au croisement entre esclavage, égalité raciale et citoyenneté (1810-1823)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mareite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Esclavages &amp; post-esclavages / Slaveries &amp; Post-Slaveries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/slaveries.528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slavery, Resistance(s) and Abolition in Early Nineteenth-Century Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mareite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Global Slavery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (3), pp.372-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/2405836X-00403002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freedom at the fringes? Slave flight and empire-building in the early modern Spanish borderlands of Essequibo–Venezuela and Louisiana–Texas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bram Hoonhout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mareite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Slavery and Abolition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (1), pp.61-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0144039X.2018.1447806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Abolitionists, Smugglers and Scapegoats: Assistance Networks for Fugitive Slaves in the Texas-Mexico Borderlands, 1836-1861</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mareite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoire(s), identité(s), marginalité(s) dans le monde occidental contemporain. Cahiers du MIMMOC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Servitudes et libertés dans les Amériques avant l’abolition de l’esclavage, 19 - 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mimmoc.2731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -536,91 +783,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditional Freedom: Free Soil and Fugitive Slaves from the U.S. South to Mexico’s Northeast, 1803–1861</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mareite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Studies in Global Slavery (14), 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04778274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -630,176 +877,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mexico and Transnational Antislavery Connections in Nineteenth-Century North America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mareite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ending Slavery: The Antislavery Struggle in Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.179-200, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pulm.22382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04778477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking for Freedom in the Borderlands: U.S. Black Refugees from Slavery in Early Independent Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mareite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Search of Liberty: African-American Internationalism in the Nineteenth-Century Atlantic World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Georgia Press, pp.57-86, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04778492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -809,412 +1056,483 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emigrados: The Many Meanings of Exile from Hispaniola to Cuba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mareite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04778528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Book review] Manuel Barcia: The Yellow Demon of Fever: Fighting Disease in the Nineteenth-Century Transatlantic Slave Trade, New Haven, CT: Yale University Press, 2020</w:t>
+                <w:t xml:space="preserve">[Book review] A Southern Underground Railroad: Black Georgians and the Promise of Spanish Florida and Indian Country, by Paul M. Pressly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mareite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, pp.492-494</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2025, pp.123-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/2405836X-01001006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778607v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Book review] John Harris, The Last Slave Ships: New York and the End of the Middle Passage. New Haven, CT: Yale University Press, 2020</w:t>
+                <w:t xml:space="preserve">[Book review] Manuel Barcia: The Yellow Demon of Fever: Fighting Disease in the Nineteenth-Century Transatlantic Slave Trade, New Haven, CT: Yale University Press, 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mareite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022, pp.692-694. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2023, pp.492-494</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778621v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Book review] Matthew J. Clavin, The Battle of Negro Fort: the Rise and Fall of a Fugitive Slave Community. New York: New York University Press, 2019</w:t>
+                <w:t xml:space="preserve">[Book review] John Harris, The Last Slave Ships: New York and the End of the Middle Passage. New Haven, CT: Yale University Press, 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mareite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020, pp.271-274. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/2405836X-00502006⟩</w:t>
+              <w:t xml:space="preserve">2022, pp.692-694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/08438714221142539h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778638v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">[Book review] Matthew J. Clavin, The Battle of Negro Fort: the Rise and Fall of a Fugitive Slave Community. New York: New York University Press, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mareite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.271-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/2405836X-00502006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">[Book review] Aline Helg, Plus jamais esclaves! De l’insoumission à la révolte, le grand récit d’une émancipation (1492-1838), Paris, Éditions La Découverte, 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mareite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.214-215. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/2405836X-00201012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04778660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId32"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1361,51 +1679,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778082v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mareite" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14788810.2021.1948283" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778070v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/slaveries.528" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778048v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2405836X-00403002" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778040v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Hoonhout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144039X.2018.1447806" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992354v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.2731" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778274v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778477v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.22382" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778492v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778528v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778607v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778621v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08438714221142539h" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778638v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2405836X-00502006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778660v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2405836X-00201012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572661v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mareite" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0165115326100394" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572685v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Alejandro Gonz&#225;lez Quintero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0165115326100357" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970600v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00161071-11503584" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778082v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14788810.2021.1948283" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778070v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/slaveries.528" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778048v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2405836X-00403002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778040v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Hoonhout" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144039X.2018.1447806" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992354v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.2731" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778274v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.22382" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778492v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778528v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577208v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2405836X-01001006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778607v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778621v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08438714221142539h" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778638v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2405836X-00502006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778660v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2405836X-00201012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>