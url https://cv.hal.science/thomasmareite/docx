--- v1 (2026-04-05)
+++ v2 (2026-05-23)
@@ -109,196 +109,196 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Benevolent Empire? Exile, Politics of Relief, and Subjecthood in Havana (1790–1810)</w:t>
+                <w:t xml:space="preserve">Labelling and Looking for Refuge during the Eighteenth and Nineteenth Centuries: An Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mareite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Alejandro González Quintero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinerario. Journal of Imperial and Global Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, pp.1-18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0165115326100394⟩</w:t>
+              <w:t xml:space="preserve">, 2026, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0165115326100357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05572661v1</w:t>
+                <w:t xml:space="preserve">hal-05572685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labelling and Looking for Refuge during the Eighteenth and Nineteenth Centuries: An Introduction</w:t>
+                <w:t xml:space="preserve">A Benevolent Empire? Exile, Politics of Relief, and Subjecthood in Havana (1790–1810)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mareite</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolás Alejandro González Quintero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinerario. Journal of Imperial and Global Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, pp.1-13. </w:t>
+              <w:t xml:space="preserve">, 2026, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0165115326100357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0165115326100394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05572685v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Sterile in Spanish Hands”: French Visions of Empire, Saint‐Domingue Refugees, and the Spanish Caribbean in the Age of the Haitian Revolution</w:t>
               </w:r>
@@ -1679,51 +1679,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572661v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mareite" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0165115326100394" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572685v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Alejandro Gonz&#225;lez Quintero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0165115326100357" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970600v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00161071-11503584" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778082v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14788810.2021.1948283" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778070v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/slaveries.528" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778048v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2405836X-00403002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778040v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Hoonhout" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144039X.2018.1447806" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992354v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.2731" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778274v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.22382" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778492v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778528v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577208v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2405836X-01001006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778607v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778621v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08438714221142539h" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778638v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2405836X-00502006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778660v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2405836X-00201012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572685v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mareite" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Alejandro Gonz&#225;lez Quintero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0165115326100357" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572661v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0165115326100394" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970600v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00161071-11503584" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778082v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14788810.2021.1948283" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778070v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/slaveries.528" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778048v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2405836X-00403002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778040v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Hoonhout" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144039X.2018.1447806" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992354v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.2731" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778274v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.22382" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778492v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778528v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577208v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2405836X-01001006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778607v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778621v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08438714221142539h" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778638v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2405836X-00502006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778660v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2405836X-00201012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>