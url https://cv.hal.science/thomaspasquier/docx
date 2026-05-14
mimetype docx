--- v0 (2026-03-29)
+++ v1 (2026-05-14)
@@ -460,303 +460,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociologie (s) du/des salariat (s), Regards sociologiques contemporains sur le travail salarié</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet de loi « pour la confiance dans l’institution judiciaire » : une ébauche de statut pour les détenus travailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Isidro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.745</w:t>
+              <w:t xml:space="preserve">La lettre juridique [Lexbase]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 868</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04454549v1</w:t>
+                <w:t xml:space="preserve">hal-04442576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels droit(s) du travail pour les travailleurs des plateformes numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Brockmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Jault-Seseke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff Kenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5, pp.339-347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04113790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet de loi « pour la confiance dans l’institution judiciaire » : une ébauche de statut pour les détenus travailleurs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sociologie (s) du/des salariat (s), Regards sociologiques contemporains sur le travail salarié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La lettre juridique [Lexbase]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 868</w:t>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.745</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04442576v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal for a Directive on adequate minimum wages in the European Union: a look at French law</w:t>
               </w:r>
@@ -975,169 +975,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation de la rémunération et volonté du salarié - Réflexions sur la part du consentement du salarié dans les relations contractuelles de travail</w:t>
+                <w:t xml:space="preserve">Fragments d’un droit social européen « prétorien » du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Coll. Droit de l’Union européenne. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges en l’honneur de Marc Véricel, Mare et Marin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.335, 2023</w:t>
+              <w:t xml:space="preserve">Droit prétorien du numérique de l’Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04454412v1</w:t>
+                <w:t xml:space="preserve">hal-04454404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragments d’un droit social européen « prétorien » du numérique</w:t>
+                <w:t xml:space="preserve">Variation de la rémunération et volonté du salarié - Réflexions sur la part du consentement du salarié dans les relations contractuelles de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit prétorien du numérique de l’Union européenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, 2023</w:t>
+              <w:t xml:space="preserve">Mélanges en l’honneur de Marc Véricel, Mare et Marin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.335, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04454404v1</w:t>
+                <w:t xml:space="preserve">hal-04454412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fondamentaliser le droit du travail ? Usage et mésusage de la référence aux droits fondamentaux dans le contentieux du licenciement</w:t>
               </w:r>
@@ -1259,165 +1259,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le salariat dans les Scop – Auscultation d’une utopie concrète</w:t>
+                <w:t xml:space="preserve">Techniques incitatives et instrumentalisation du droit du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’implication des salariés dans l’entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed. Mare et Martin, Paris, pp.221, 2018</w:t>
+              <w:t xml:space="preserve">Penser la technique juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ-Lextenso Editions, Coll. Cultures / Culture du droit, Paris, pp.129, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04454454v1</w:t>
+                <w:t xml:space="preserve">hal-04454502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques incitatives et instrumentalisation du droit du travail</w:t>
+                <w:t xml:space="preserve">Le salariat dans les Scop – Auscultation d’une utopie concrète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser la technique juridique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ-Lextenso Editions, Coll. Cultures / Culture du droit, Paris, pp.129, 2018</w:t>
+              <w:t xml:space="preserve">L’implication des salariés dans l’entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Mare et Martin, Paris, pp.221, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04454502v1</w:t>
+                <w:t xml:space="preserve">hal-04454454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1673,51 +1673,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05562003v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pasquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Llense" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prunier-Poulmaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pe&#241;a-Jimenez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454513v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454520v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454539v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454549v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04113790v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Brockmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gomes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jault-Seseke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Kenner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lyon-Caen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442576v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Isidro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454530v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454555v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454575v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454412v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454404v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454425v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454447v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454454v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454502v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454431v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05562003v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pasquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Llense" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prunier-Poulmaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pe&#241;a-Jimenez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454513v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454520v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454539v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442576v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Isidro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04113790v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Brockmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gomes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jault-Seseke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Kenner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lyon-Caen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454549v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454530v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454555v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454575v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454404v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454412v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454425v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454447v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454502v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454454v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454431v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>