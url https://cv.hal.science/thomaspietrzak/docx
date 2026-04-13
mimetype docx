--- v0 (2026-03-23)
+++ v1 (2026-04-13)
@@ -709,261 +709,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating Usable Pin Array Tactons for Non-Visual Information</w:t>
+                <w:t xml:space="preserve">Étude et tests d'une application haptique multimodale pour enfants déficients visuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Crossan</w:t>
+                <w:t xml:space="preserve">Benoît Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pecci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TOH.2009.6⟩</w:t>
+              <w:t xml:space="preserve">Sciences et Technologies pour le Handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (1), pp.37-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/sth.3.37-62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671354v1</w:t>
+                <w:t xml:space="preserve">hal-00671461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude et tests d'une application haptique multimodale pour enfants déficients visuels</w:t>
+                <w:t xml:space="preserve">Creating Usable Pin Array Tactons for Non-Visual Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Crossan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen A. Brewster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pecci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences et Technologies pour le Handicap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 3 (1), pp.37-62. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (2), pp.61-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/sth.3.37-62⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TOH.2009.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671461v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -975,274 +975,274 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies for the Reconciliation of Artistic Intent and Technical Constraints in Mixed Reality Performances</w:t>
+                <w:t xml:space="preserve">Decoupling Physical and Virtual Spaces for New Collaboration Strategies in Co-Located Mixed Reality Instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Uro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Berthaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Wanderley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIS 2025 - ACM Designing Interactive Systems Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3715336.3735738⟩</w:t>
+              <w:t xml:space="preserve">NIME 2025 - International Conference on New Interfaces for Musical Expression</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Canberra, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15698822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05126258v1</w:t>
+                <w:t xml:space="preserve">hal-05126240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoupling Physical and Virtual Spaces for New Collaboration Strategies in Co-Located Mixed Reality Instruments</w:t>
+                <w:t xml:space="preserve">Strategies for the Reconciliation of Artistic Intent and Technical Constraints in Mixed Reality Performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Uro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Berthaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Wanderley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIME 2025 - International Conference on New Interfaces for Musical Expression</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Canberra, Australia. </w:t>
+              <w:t xml:space="preserve">DIS 2025 - ACM Designing Interactive Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jul 2025, Funchal (Madeira Island), Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.15698822⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3715336.3735738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05126240v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05126258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying and Leveraging Uncertain and Imprecise Answers in Multiple Choice Questionnaires for Crowdsourcing</w:t>
               </w:r>
@@ -1702,278 +1702,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MultiVibes: What if your VR Controller had 10 Times more Vibrotactile Actuators?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Richard</w:t>
+                <w:t xml:space="preserve">Introducing Bidirectional Programming in Constructive Solid Geometry-Based CAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Felipe Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Kieken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Girouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SUI 2023 - ACM Symposium on Spatial User Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Oct 2023, Sydney, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3607822.3614521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216306v1</w:t>
+                <w:t xml:space="preserve">hal-04194045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Bidirectional Programming in Constructive Solid Geometry-Based CAD</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Danny Kieken</w:t>
+                <w:t xml:space="preserve">MultiVibes: What if your VR Controller had 10 Times more Vibrotactile Actuators?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Girouard</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Argelaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUI 2023 - ACM Symposium on Spatial User Interaction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Sidney, Australia. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194045v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ForceHost: an open-source toolchain for generating firmware embedding the authoring and rendering of audio and force-feedback haptics</w:t>
               </w:r>
@@ -2200,248 +2200,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-isomorphic Interaction Techniques for Controlling Avatar Facial Expressions in VR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Baloup</w:t>
+                <w:t xml:space="preserve">HyperBrush: Exploring the Influence of Flexural Stiffness on the Performance and Preference for Bendable Stylus Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfrancis Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Géry Casiez</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Girouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM Symposium on Virtual Reality Software and Technology (VRST 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Osaka, Japan. </w:t>
+              <w:t xml:space="preserve">Interact 2021 - IFIP Conference on Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Bari, Italy. pp.51-71, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3489849.3489867⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85610-6_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364271v1</w:t>
+                <w:t xml:space="preserve">hal-03272580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyperBrush: Exploring the Influence of Flexural Stiffness on the Performance and Preference for Bendable Stylus Interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-isomorphic Interaction Techniques for Controlling Avatar Facial Expressions in VR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pietrzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfrancis Guerrero</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Audrey Girouard</w:t>
+                <w:t xml:space="preserve">Martin Hachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interact 2021 - IFIP Conference on Human-Computer Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Bari, Italy. pp.51-71, </w:t>
+              <w:t xml:space="preserve">Proceedings of the ACM Symposium on Virtual Reality Software and Technology (VRST 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Osaka, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-85610-6_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3489849.3489867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03272580v1</w:t>
+                <w:t xml:space="preserve">hal-03364271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding User Strategies When Touching Arbitrary Shaped Objects</w:t>
               </w:r>
@@ -2763,230 +2763,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques de Pointage pour Cibles Distantes en Réalité Virtuelle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outil de sélection de texte manuscrit sur des documents numérisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veis Oudjail</w:t>
+                <w:t xml:space="preserve">Elie Alawoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Géry Casiez</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Huot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Brest, France. pp.8</w:t>
+              <w:t xml:space="preserve">Symposium International Francophone sur l'Ecrit et le Document (SIFED 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899061v1</w:t>
+                <w:t xml:space="preserve">hal-01899373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outil de sélection de texte manuscrit sur des documents numérisés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elie Alawoe</w:t>
+                <w:t xml:space="preserve">Techniques de Pointage pour Cibles Distantes en Réalité Virtuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veis Oudjail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Huot</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium International Francophone sur l'Ecrit et le Document (SIFED 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Brest, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899373v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Summon and Select: Rapid Interaction with Interface Controls in Mid-air</w:t>
               </w:r>
@@ -3191,745 +3191,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FlexStylus: leveraging flexion input for pen interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterizing Latency in Touch and Button-Equipped Interactive Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géry Casiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pietrzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Fellion</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Poulmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Falce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM Symposium on User Interface Software and Technology (UIST 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2017, Québec, Canada. pp.2482 - 2489, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-0233/13/10/303⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2017, Québec, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3126594.3126606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586668v1</w:t>
+                <w:t xml:space="preserve">hal-01586803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing Latency in Touch and Button-Equipped Interactive Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géry Casiez</w:t>
+                <w:t xml:space="preserve">FlexStylus: leveraging flexion input for pen interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Fellion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Girouard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM Symposium on User Interface Software and Technology (UIST 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2017, Québec, Canada. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Oct 2017, Québec, Canada. pp.2482 - 2489, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/13/10/303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3126594.3126606⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01586803v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LivingDesktop: Augmenting Desktop Workstation with Actuated Devices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Malacria</w:t>
+                <w:t xml:space="preserve">Direct Manipulation in Tactile Displays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aakar Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravin Balakrishnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2016, San Jose, CA, United States. pp.5298 - 5310, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2858036.2858208⟩</w:t>
+              <w:t xml:space="preserve">, May 2016, San Jose, United States. pp.3683 - 3693, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2858036.2858161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01403719v1</w:t>
+                <w:t xml:space="preserve">hal-01417855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ActiVibe: Design and Evaluation of Vibrations for Progress Monitoring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Janette L Cheng</w:t>
+                <w:t xml:space="preserve">LivingDesktop: Augmenting Desktop Workstation with Actuated Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidharth Sahdev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Malacria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James A Landay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2016, San Jose, United States. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2858036.2858046⟩</w:t>
+              <w:t xml:space="preserve">, May 2016, San Jose, CA, United States. pp.5298 - 5310, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2858036.2858208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417862v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Tactile Patterns using Programmable Friction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Potier</w:t>
+                <w:t xml:space="preserve">ActiVibe: Design and Evaluation of Vibrations for Progress Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica R Cauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janette L Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Roussel</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James A Landay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3004107.3004110⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, San Jose, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2858036.2858046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383516v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Manipulation in Tactile Displays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aakar Gupta</w:t>
+                <w:t xml:space="preserve">Designing Tactile Patterns using Programmable Friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géry Casiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ravin Balakrishnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, San Jose, United States. pp.3683 - 3693, </w:t>
+              <w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Fribourg, Switzerland. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2858036.2858161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3004107.3004110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417855v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation Dialogique pour Affichages Tactiles</w:t>
               </w:r>
@@ -4383,51 +4383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie de conception de textures pour les interfaces tactiles à frottement programmable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4715,343 +4715,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de formes géométriques par le toucher</w:t>
+                <w:t xml:space="preserve">Exploring Geometric Shapes with Touch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Crossan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen A. Brewster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Crossan</w:t>
+                <w:t xml:space="preserve">Benoît Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pecci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Grenoble, France. </w:t>
+              <w:t xml:space="preserve">Proceedings of the IFIP Conference on Human-Computer Interaction (Interact 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Uppsala, Sweden. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1629826.1629866⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03655-2_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671482v1</w:t>
+                <w:t xml:space="preserve">hal-00671490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Geometric Shapes with Touch</w:t>
+                <w:t xml:space="preserve">Exploration de formes géométriques par le toucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Crossan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen A. Brewster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Crossan</w:t>
+                <w:t xml:space="preserve">Benoît Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pecci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IFIP Conference on Human-Computer Interaction (Interact 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Uppsala, Sweden. </w:t>
+              <w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Grenoble, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-03655-2_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1629826.1629866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671490v1</w:t>
+                <w:t xml:space="preserve">hal-00671482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MICOLE Architecture: Multimodal Support for Inclusion of Visually Impaired Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pecci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Saarinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5109,286 +5109,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and dynamic tactile directional cues experiments with VTPlayer mouse</w:t>
+                <w:t xml:space="preserve">Évaluation d'un logiciel d'exploration de circuits électriques pour déficients visuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pecci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Eurohaptics conference (Eurohaptics 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France. pp.63-68</w:t>
+              <w:t xml:space="preserve">Rencontres Jeunes Chercheurs IHM 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671517v1</w:t>
+                <w:t xml:space="preserve">hal-02161596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d'un logiciel d'exploration de circuits électriques pour déficients visuels</w:t>
+                <w:t xml:space="preserve">Static and dynamic tactile directional cues experiments with VTPlayer mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pecci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Jeunes Chercheurs IHM 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Anglet, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the Eurohaptics conference (Eurohaptics 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France. pp.63-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161596v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information display by dragged haptic bumps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pecci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Enactive conference (Enactive 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Genoa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5426,64 +5426,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affichage d'informations par des impulsions haptiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pecci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5668,299 +5668,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WebAudioHaptics: Tutorial on Haptics with Web Audio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Frisson</w:t>
+                <w:t xml:space="preserve">A New Haptic Interaction Paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aakar Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ali Israr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adjunct Proceedings of the Web Audio Conference (WAC 2016), tutorial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Atlanta, United States. , 2016</w:t>
+              <w:t xml:space="preserve">Adjunct Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2016), Workshop on Mid-Air Haptics and Displays: Systems for Un-instrumented Mid-Air Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01429161v1</w:t>
+                <w:t xml:space="preserve">hal-02161588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the Full Experience of Playing Drums on a Virtual Drum Kit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Force Feedback and Music</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Montréal, Canada. pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Haptic Interaction Paradigm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aakar Gupta</w:t>
+                <w:t xml:space="preserve">WebAudioHaptics: Tutorial on Haptics with Web Audio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Frisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyan Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary Schwemler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Israr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adjunct Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2016), Workshop on Mid-Air Haptics and Displays: Systems for Un-instrumented Mid-Air Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, San Jose, United States</w:t>
+              <w:t xml:space="preserve">Adjunct Proceedings of the Web Audio Conference (WAC 2016), tutorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Atlanta, United States. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161588v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CtrlMouse et TouchCtrl: Dupliquer les Délimiteurs de Mode sur la Souris</w:t>
               </w:r>
@@ -6378,64 +6378,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un logiciel d'exploration de schémas de circuits électriques basé sur l'API MICOLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pecci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adjunct Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2016), Demonstration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7211,51 +7211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Berthaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Grisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo M Wanderley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7750,51 +7750,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04936937v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Uro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietrzak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M. Wanderley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549135" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03009035v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-020-00344-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03046791v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Richard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2020.573167" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158113v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baloup" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.5933" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01558712v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Goguey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vogel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2016.11.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671354v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Crossan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen A. Brewster" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pecci" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2009.6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.3.37-62" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05126258v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grisoni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Wanderley" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3715336.3735738" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05126240v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15698822" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450130v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Thierry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dubois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Le Gall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Malacria" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04680841v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliac Lavenant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666998v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Felipe Gonzalez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Girouard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3654777.3676417" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04475132v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3642566" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216306v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194045v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Kieken" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3607822.3614521" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03701730v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Frisson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kirkegaard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M Wanderley" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/92fbeb44.76cfc96e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03611661v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR51125.2022.00037" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364271v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3489849.3489867" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03272580v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfrancis Guerrero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85610-6_4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03272566v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Roy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tangi Perrault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Fennedy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roudaut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447526.3472038" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901202v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Decaudin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sanz Lopez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02015844v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300331" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899061v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veis Oudjail" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899373v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Alawoe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586677v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aakar Gupta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleon Yau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravin Balakrishnan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132272.3134120" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533082v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586668v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Fellion" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/13/10/303" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC121069FF1321D445023002EACD7F2AD9D029E0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01586803v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marchal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poulmane" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falce" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3126594.3126606" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403719v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidharth Sahdev" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858208" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417862v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica R Cauchard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janette L Cheng" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Landay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858046" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383516v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Potier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004110" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417855v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858161" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218783v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820640" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089627v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670447" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089621v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670446" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822359v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deber" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Wigdor" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2470734" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719789v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2652574.2653420" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757125v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lecolinet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2254556.2254696" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671380v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23774-4_50" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671482v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629866" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671490v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03655-2_18" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671496v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Saarinen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roope Raisamo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1322192.1322227" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671517v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161596v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noble" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821236v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821167v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586697v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ng" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Poncet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3131785.3131800" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429161v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyan Zhao" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Schwemler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Israr" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417872v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161588v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089608v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058591v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Miyaki" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Truong" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821240v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671476v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01822468v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02465761v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02402853v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824250v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2658779.2659100" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311866v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chaffangeon Caillet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Conil" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lambert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089614v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999956v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01752583v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008METZ017S" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03758501v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04358184v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04936937v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Uro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietrzak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M. Wanderley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549135" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03009035v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-020-00344-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03046791v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Richard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2020.573167" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158113v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baloup" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.5933" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01558712v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Goguey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vogel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2016.11.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671461v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pecci" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.3.37-62" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671354v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Crossan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen A. Brewster" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2009.6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05126240v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Wanderley" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15698822" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05126258v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grisoni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3715336.3735738" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450130v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Thierry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dubois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Le Gall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Malacria" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04680841v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliac Lavenant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666998v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Felipe Gonzalez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Girouard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3654777.3676417" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04475132v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3642566" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194045v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Kieken" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3607822.3614521" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216306v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03701730v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Frisson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kirkegaard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M Wanderley" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/92fbeb44.76cfc96e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03611661v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR51125.2022.00037" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03272580v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfrancis Guerrero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85610-6_4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364271v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3489849.3489867" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03272566v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Roy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tangi Perrault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Fennedy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roudaut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447526.3472038" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901202v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Decaudin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sanz Lopez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02015844v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300331" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899373v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Alawoe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899061v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veis Oudjail" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586677v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aakar Gupta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleon Yau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravin Balakrishnan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132272.3134120" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533082v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01586803v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marchal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poulmane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falce" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3126594.3126606" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586668v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Fellion" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/13/10/303" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC121069FF1321D445023002EACD7F2AD9D029E0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417855v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858161" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403719v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidharth Sahdev" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858208" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417862v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica R Cauchard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janette L Cheng" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Landay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858046" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383516v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Potier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004110" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218783v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820640" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089627v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670447" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089621v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670446" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822359v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deber" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Wigdor" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2470734" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719789v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2652574.2653420" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757125v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lecolinet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2254556.2254696" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671380v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23774-4_50" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671490v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03655-2_18" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671482v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629866" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671496v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Saarinen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roope Raisamo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1322192.1322227" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161596v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noble" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671517v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821236v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821167v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586697v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ng" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Poncet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3131785.3131800" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161588v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417872v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429161v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyan Zhao" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Schwemler" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Israr" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089608v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058591v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Miyaki" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Truong" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821240v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671476v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01822468v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02465761v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02402853v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824250v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2658779.2659100" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311866v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chaffangeon Caillet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Conil" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lambert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089614v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999956v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01752583v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008METZ017S" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03758501v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04358184v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>