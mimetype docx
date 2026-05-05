--- v1 (2026-04-13)
+++ v2 (2026-05-05)
@@ -941,4509 +941,4773 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (39)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoupling Physical and Virtual Spaces for New Collaboration Strategies in Co-Located Mixed Reality Instruments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Berthaut</w:t>
+                <w:t xml:space="preserve">Every Move You Make: Visualizing Near-Future Motion Under Delay for Telerobotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dries Cardinaels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raf Ramakers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Veuskens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Alberto Rovelo Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIME 2025 - International Conference on New Interfaces for Musical Expression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.15698822⟩</w:t>
+              <w:t xml:space="preserve">CHI 2026 - ACM Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Apr 2026, Barcelona, Spain. pp.1 - 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3772318.3791452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05126240v1</w:t>
+                <w:t xml:space="preserve">hal-05610562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies for the Reconciliation of Artistic Intent and Technical Constraints in Mixed Reality Performances</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Berthaut</w:t>
+                <w:t xml:space="preserve">Investigating Single-Handed Microgesture Scrolling Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suliac Lavenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Goguey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Malacria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Wanderley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIS 2025 - ACM Designing Interactive Systems Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3715336.3735738⟩</w:t>
+              <w:t xml:space="preserve">CHI 2026 - ACM Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Apr 2026, Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3772318.3791215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05126258v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying and Leveraging Uncertain and Imprecise Answers in Multiple Choice Questionnaires for Crowdsourcing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decoupling Physical and Virtual Spaces for New Collaboration Strategies in Co-Located Mixed Reality Instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Uro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Berthaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pietrzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Wanderley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Humain-Machine (IHM 2024),</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NIME 2025 - International Conference on New Interfaces for Musical Expression</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Canberra, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15698822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04450130v2</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05126240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the Perception of Vibrotactile Haptic Cues on the Finger, Hand and Forearm for Representing Microgestures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strategies for the Reconciliation of Artistic Intent and Technical Constraints in Mixed Reality Performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Uro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Berthaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pietrzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suliac Lavenant</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pietrzak</w:t>
+                <w:t xml:space="preserve">Marcelo Wanderley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DIS 2025 - ACM Designing Interactive Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jul 2025, Funchal (Madeira Island), Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3715336.3735738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680841v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05126258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitating the Parametric Definition of Geometric Properties in Programming-Based CAD</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Girouard</w:t>
+                <w:t xml:space="preserve">Quantifying and Leveraging Uncertain and Imprecise Answers in Multiple Choice Questionnaires for Crowdsourcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Malacria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM Symposium on User Interface Software and Technology (UIST 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Humain-Machine (IHM 2024),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3654777.3676417⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04666998v1</w:t>
+                <w:t xml:space="preserve">hal-04450130v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Challenges of OpenSCAD Users for 3D Printing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J Felipe Gonzalez</w:t>
+                <w:t xml:space="preserve">Studying the Perception of Vibrotactile Haptic Cues on the Finger, Hand and Forearm for Representing Microgestures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suliac Lavenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Goguey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Malacria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bellevue, WA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04475132v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Bidirectional Programming in Constructive Solid Geometry-Based CAD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Facilitating the Parametric Definition of Geometric Properties in Programming-Based CAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Felipe Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Girouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUI 2023 - ACM Symposium on Spatial User Interaction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the ACM Symposium on User Interface Software and Technology (UIST 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computing Machinery, Oct 2024, Pittsburgh PA USA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3654777.3676417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3607822.3614521⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04194045v1</w:t>
+                <w:t xml:space="preserve">hal-04666998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MultiVibes: What if your VR Controller had 10 Times more Vibrotactile Actuators?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Richard</w:t>
+                <w:t xml:space="preserve">Understanding the Challenges of OpenSCAD Users for 3D Printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Felipe Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferran Argelaguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+                <w:t xml:space="preserve">Audrey Girouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Hawai, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3613904.3642566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216306v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ForceHost: an open-source toolchain for generating firmware embedding the authoring and rendering of audio and force-feedback haptics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathias Kirkegaard</w:t>
+                <w:t xml:space="preserve">MultiVibes: What if your VR Controller had 10 Times more Vibrotactile Actuators?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcelo M Wanderley</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Argelaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Conference on New Interfaces for Musical Expression (NIME 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Sidney, Australia. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701730v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Within or Between? Comparing Experimental Designs for Virtual Embodiment Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Richard</w:t>
+                <w:t xml:space="preserve">Introducing Bidirectional Programming in Constructive Solid Geometry-Based CAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Felipe Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Kieken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Girouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE Conference on Virtual Reality (VR 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VR51125.2022.00037⟩</w:t>
+              <w:t xml:space="preserve">SUI 2023 - ACM Symposium on Spatial User Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Oct 2023, Sydney, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3607822.3614521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03611661v1</w:t>
+                <w:t xml:space="preserve">hal-04194045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyperBrush: Exploring the Influence of Flexural Stiffness on the Performance and Preference for Bendable Stylus Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alfrancis Guerrero</w:t>
+                <w:t xml:space="preserve">ForceHost: an open-source toolchain for generating firmware embedding the authoring and rendering of audio and force-feedback haptics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Frisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Kirkegaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Girouard</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo M Wanderley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interact 2021 - IFIP Conference on Human-Computer Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-85610-6_4⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Conference on New Interfaces for Musical Expression (NIME 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Auckland, New Zealand. pp.34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21428/92fbeb44.76cfc96e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03272580v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-isomorphic Interaction Techniques for Controlling Avatar Facial Expressions in VR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Baloup</w:t>
+                <w:t xml:space="preserve">Within or Between? Comparing Experimental Designs for Virtual Embodiment Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Hachet</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM Symposium on Virtual Reality Software and Technology (VRST 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3489849.3489867⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the IEEE Conference on Virtual Reality (VR 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Christchurch, New Zealand. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VR51125.2022.00037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364271v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding User Strategies When Touching Arbitrary Shaped Objects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Tangi Perrault</w:t>
+                <w:t xml:space="preserve">Non-isomorphic Interaction Techniques for Controlling Avatar Facial Expressions in VR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine Fennedy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Roudaut</w:t>
+                <w:t xml:space="preserve">Martin Hachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM International Conference on Mobile Human-Computer Interaction (MobileHCI 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3447526.3472038⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the ACM Symposium on Virtual Reality Software and Technology (VRST 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Osaka, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3489849.3489867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03272566v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Printgets: an Open-Source Toolbox for Designing Vibrotactile Widgets with Industrial-Grade Printed Actuators and Sensors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mario Sanz Lopez</w:t>
+                <w:t xml:space="preserve">HyperBrush: Exploring the Influence of Flexural Stiffness on the Performance and Preference for Bendable Stylus Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfrancis Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Girouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Workshop on Haptic and Audio Interaction Design (HAID 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interact 2021 - IFIP Conference on Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Bari, Italy. pp.51-71, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85610-6_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901202v2</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RayCursor: a 3D Pointing Facilitation Technique based on Raycasting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Baloup</w:t>
+                <w:t xml:space="preserve">Understanding User Strategies When Touching Arbitrary Shaped Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Tangi Perrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Fennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Géry Casiez</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3290605.3300331⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the ACM International Conference on Mobile Human-Computer Interaction (MobileHCI 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3447526.3472038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015844v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outil de sélection de texte manuscrit sur des documents numérisés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elie Alawoe</w:t>
+                <w:t xml:space="preserve">Printgets: an Open-Source Toolbox for Designing Vibrotactile Widgets with Industrial-Grade Printed Actuators and Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Frisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Decaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sanz Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Huot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium International Francophone sur l'Ecrit et le Document (SIFED 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Workshop on Haptic and Audio Interaction Design (HAID 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899373v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901202v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques de Pointage pour Cibles Distantes en Réalité Virtuelle</w:t>
+                <w:t xml:space="preserve">RayCursor: a 3D Pointing Facilitation Technique based on Raycasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baloup</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Veis Oudjail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3290605.3300331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899061v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summon and Select: Rapid Interaction with Interface Controls in Mid-air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aakar Gupta</w:t>
+                <w:t xml:space="preserve">Techniques de Pointage pour Cibles Distantes en Réalité Virtuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veis Oudjail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ravin Balakrishnan</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM Conference on Interactive Surfaces and Spaces (ISS 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Brest, France. pp.8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586677v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actuated Peripherals as Tangibles in Desktop Interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outil de sélection de texte manuscrit sur des documents numérisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Alawoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Malacria</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Huot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the European Tangible Interaction Studio (ETIS 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Luxembourg, Luxembourg. pp.4</w:t>
+              <w:t xml:space="preserve">Symposium International Francophone sur l'Ecrit et le Document (SIFED 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533082v1</w:t>
+                <w:t xml:space="preserve">hal-01899373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing Latency in Touch and Button-Equipped Interactive Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géry Casiez</w:t>
+                <w:t xml:space="preserve">Summon and Select: Rapid Interaction with Interface Controls in Mid-air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aakar Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Falce</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cleon Yau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravin Balakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM Symposium on User Interface Software and Technology (UIST 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3126594.3126606⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the ACM Conference on Interactive Surfaces and Spaces (ISS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Brighton, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3132272.3134120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586803v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FlexStylus: leveraging flexion input for pen interaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Actuated Peripherals as Tangibles in Desktop Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Girouard</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Malacria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM Symposium on User Interface Software and Technology (UIST 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the European Tangible Interaction Studio (ETIS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Luxembourg, Luxembourg. pp.4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01586668v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Manipulation in Tactile Displays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aakar Gupta</w:t>
+                <w:t xml:space="preserve">Characterizing Latency in Touch and Button-Equipped Interactive Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Poulmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Falce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2858036.2858161⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the ACM Symposium on User Interface Software and Technology (UIST 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Québec, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3126594.3126606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417855v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LivingDesktop: Augmenting Desktop Workstation with Actuated Devices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Malacria</w:t>
+                <w:t xml:space="preserve">FlexStylus: leveraging flexion input for pen interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Fellion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Girouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the ACM Symposium on User Interface Software and Technology (UIST 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Québec, Canada. pp.2482 - 2489, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/13/10/303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2858036.2858208⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01403719v1</w:t>
+                <w:t xml:space="preserve">hal-01586668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ActiVibe: Design and Evaluation of Vibrations for Progress Monitoring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Janette L Cheng</w:t>
+                <w:t xml:space="preserve">Direct Manipulation in Tactile Displays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aakar Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">James A Landay</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravin Balakrishnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2016, San Jose, United States. </w:t>
+              <w:t xml:space="preserve">, May 2016, San Jose, United States. pp.3683 - 3693, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2858036.2858046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2858036.2858161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417862v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Tactile Patterns using Programmable Friction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LivingDesktop: Augmenting Desktop Workstation with Actuated Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Potier</w:t>
+                <w:t xml:space="preserve">Sidharth Sahdev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Malacria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Fribourg, Switzerland. pp.1-7, </w:t>
+              <w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, San Jose, CA, United States. pp.5298 - 5310, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3004107.3004110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2858036.2858208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383516v1</w:t>
+                <w:t xml:space="preserve">hal-01403719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation Dialogique pour Affichages Tactiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ActiVibe: Design and Evaluation of Vibrations for Progress Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica R Cauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janette L Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ravin Balakrishnan</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James A Landay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2820619.2820640⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, San Jose, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2858036.2858046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218783v1</w:t>
+                <w:t xml:space="preserve">hal-01417862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CtrlMouse et TouchCtrl : Dupliquer les Délimiteurs de Mode sur la Souris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing Tactile Patterns using Programmable Friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bailly</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géry Casiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2670444.2670447⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Fribourg, Switzerland. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3004107.3004110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089627v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoiraccourcix : Sélection de Commandes sur Écrans Tactiles Multi-Points par Identification des Doigts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manipulation Dialogique pour Affichages Tactiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aakar Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravin Balakrishnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2670444.2670446⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.a21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2820619.2820640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089621v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamorphe: Augmenting Hotkey Usage with Actuated Keys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">CtrlMouse et TouchCtrl : Dupliquer les Délimiteurs de Mode sur la Souris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pietrzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Malacria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bailly</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel J. Wigdor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2013)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2470654.2470734⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lille, France. pp.38-47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2670444.2670447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822359v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie de conception de textures pour les interfaces tactiles à frottement programmable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Potier</w:t>
+                <w:t xml:space="preserve">Adoiraccourcix : Sélection de Commandes sur Écrans Tactiles Multi-Points par Identification des Doigts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Goguey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Géry Casiez</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergo'IHM 2012 - Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2652574.2653420⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lille, France. pp.28-37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2670444.2670446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00719789v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S-Notebook: Augmenting Mobile Devices with Interactive Paper for Data Management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metamorphe: Augmenting Hotkey Usage with Actuated Keys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Éric Lecolinet</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel J. Wigdor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Conference on Advanced Visual Interfaces (AVI 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France. pp.563-572, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2470654.2470734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2254556.2254696⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00757125v1</w:t>
+                <w:t xml:space="preserve">hal-00822359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U-Note: Capture the Class and Access it Everywhere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Malacria</w:t>
+                <w:t xml:space="preserve">Méthodologie de conception de textures pour les interfaces tactiles à frottement programmable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Éric Lecolinet</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géry Casiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IFIP Conference on Human-Computer Interaction (Interact 2011)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23774-4_50⟩</w:t>
+              <w:t xml:space="preserve">Ergo'IHM 2012 - Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Biarritz, France. pp.132-139, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2652574.2653420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671380v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Geometric Shapes with Touch</w:t>
+                <w:t xml:space="preserve">S-Notebook: Augmenting Mobile Devices with Interactive Paper for Data Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Pecci</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Malacria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lecolinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IFIP Conference on Human-Computer Interaction (Interact 2009)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-03655-2_18⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Conference on Advanced Visual Interfaces (AVI 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Capri, Italy. pp.733-736, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2254556.2254696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671490v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de formes géométriques par le toucher</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">U-Note: Capture the Class and Access it Everywhere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Malacria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Pecci</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lecolinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2009)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1629826.1629866⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the IFIP Conference on Human-Computer Interaction (Interact 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Lisbonne, Portugal. pp.643-660, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23774-4_50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671482v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MICOLE Architecture: Multimodal Support for Inclusion of Visually Impaired Children</w:t>
+                <w:t xml:space="preserve">Exploring Geometric Shapes with Touch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Crossan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen A. Brewster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pecci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM Conference on Multimodal Interaction (ICMI 2007)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1322192.1322227⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the IFIP Conference on Human-Computer Interaction (Interact 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Uppsala, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03655-2_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671496v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d'un logiciel d'exploration de circuits électriques pour déficients visuels</w:t>
+                <w:t xml:space="preserve">Exploration de formes géométriques par le toucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Noble</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Crossan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen A. Brewster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pecci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Jeunes Chercheurs IHM 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1629826.1629866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161596v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and dynamic tactile directional cues experiments with VTPlayer mouse</w:t>
+                <w:t xml:space="preserve">The MICOLE Architecture: Multimodal Support for Inclusion of Visually Impaired Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pecci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Saarinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roope Raisamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Eurohaptics conference (Eurohaptics 2006)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the ACM Conference on Multimodal Interaction (ICMI 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Nagoya, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1322192.1322227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671517v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information display by dragged haptic bumps</w:t>
+                <w:t xml:space="preserve">Évaluation d'un logiciel d'exploration de circuits électriques pour déficients visuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pecci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Pecci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Enactive conference (Enactive 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Genoa, Italy</w:t>
+              <w:t xml:space="preserve">Rencontres Jeunes Chercheurs IHM 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821236v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Static and dynamic tactile directional cues experiments with VTPlayer mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pietrzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pecci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Eurohaptics conference (Eurohaptics 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France. pp.63-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information display by dragged haptic bumps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pietrzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pecci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Enactive conference (Enactive 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Genoa, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affichage d'informations par des impulsions haptiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5472,51 +5736,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01821167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5526,579 +5790,579 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Vibrotactile Widgets with Printed Actuators and Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Frisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Decaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adjunct Proceedings of the ACM Symposium on User Interface Software and Technology (UIST 2017), Demonstration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Québec, Canada. 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3131785.3131800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Haptic Interaction Paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aakar Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adjunct Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2016), Workshop on Mid-Air Haptics and Displays: Systems for Un-instrumented Mid-Air Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Full Experience of Playing Drums on a Virtual Drum Kit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">WebAudioHaptics: Tutorial on Haptics with Web Audio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Frisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyan Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary Schwemler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Israr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Force Feedback and Music</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Montréal, Canada. pp.1, 2016</w:t>
+              <w:t xml:space="preserve">Adjunct Proceedings of the Web Audio Conference (WAC 2016), tutorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Atlanta, United States. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417872v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WebAudioHaptics: Tutorial on Haptics with Web Audio</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards the Full Experience of Playing Drums on a Virtual Drum Kit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ali Israr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adjunct Proceedings of the Web Audio Conference (WAC 2016), tutorial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Atlanta, United States. , 2016</w:t>
+              <w:t xml:space="preserve">Symposium on Force Feedback and Music</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Montréal, Canada. pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01429161v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CtrlMouse et TouchCtrl: Dupliquer les Délimiteurs de Mode sur la Souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Malacria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lille, France. pp.7, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01089608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-body Touch Interaction using Printed Epidermal Electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Miyaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6126,276 +6390,276 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adjunct Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2014), Workshop on Assistive Augmentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Toronto, Canada. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métamorphe: Applications for Shape-Changing Keyboards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel J. Wigdor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adjunct Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2013), Workshop on Interaction with Deformable Displays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01821240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do U-Note? An Augmented Note Taking System for the Classroom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Malacria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lecolinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adjunct Proceedings of the ACM Conference on Ubiquitous Computing (Ubicomp 2010), Papercomp Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Copenhagen, Denmark. , 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un logiciel d'exploration de schémas de circuits électriques basé sur l'API MICOLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6424,51 +6688,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adjunct Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2016), Demonstration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01822468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6478,301 +6742,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface de Recueil de Données Imparfaites pour le CrowdSourcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Malacria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC 2020 - Humains et IA, travailler en intelligence Atelier de la conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface for collecting answers to equivocal questions for crowdsourcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Malacria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Visualization &amp; HCI for Crowd-Sourcing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Three-Step Interaction Pattern for Improving Discoverability in Finger Identification Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Goguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6821,70 +7085,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UIST 2014 - Adjunct Proceedings of the ACM Symposium on User Interface Software and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Honolulu, United States. ACM, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2658779.2659100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6894,169 +7158,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microgesture Interaction in Context: demonstrations of the ANR MIC project Interaction par microgeste en contexte : démonstrations du projet ANR MIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Chaffangeon Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Conil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Goguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection de Commandes sur Tables Interactives Multi-Points par Identification des Doigts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Goguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7104,51 +7368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp.12-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01089614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7158,51 +7422,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating an Immersive Mixed Reality Theater: Reconciling Artistic Intent and Technical Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Uro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7211,94 +7475,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Berthaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Grisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo M Wanderley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Lille. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999956v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7308,100 +7572,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions à la dissémination d'informations haptiques dans un environnement multimodal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Paul Verlaine - Metz, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2008METZ017S⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01752583v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7411,91 +7675,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the critical role of the sensorimotor loop on the design of interaction techniques and interactive devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. Université de Lille, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03758501v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7505,105 +7769,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’envers des mots » : Haptique. The Conversation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04358184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId184"/>
+      <w:footerReference w:type="default" r:id="rId192"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7750,51 +8014,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04936937v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Uro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietrzak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M. Wanderley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549135" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03009035v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-020-00344-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03046791v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Richard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2020.573167" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158113v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baloup" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.5933" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01558712v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Goguey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vogel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2016.11.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671461v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pecci" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.3.37-62" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671354v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Crossan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen A. Brewster" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2009.6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05126240v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Wanderley" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15698822" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05126258v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grisoni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3715336.3735738" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450130v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Thierry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dubois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Le Gall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Malacria" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04680841v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliac Lavenant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666998v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Felipe Gonzalez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Girouard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3654777.3676417" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04475132v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3642566" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194045v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Kieken" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3607822.3614521" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216306v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03701730v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Frisson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kirkegaard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M Wanderley" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/92fbeb44.76cfc96e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03611661v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR51125.2022.00037" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03272580v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfrancis Guerrero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85610-6_4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364271v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3489849.3489867" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03272566v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Roy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tangi Perrault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Fennedy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roudaut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447526.3472038" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901202v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Decaudin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sanz Lopez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02015844v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300331" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899373v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Alawoe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899061v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veis Oudjail" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586677v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aakar Gupta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleon Yau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravin Balakrishnan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132272.3134120" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533082v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01586803v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marchal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poulmane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falce" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3126594.3126606" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586668v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Fellion" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/13/10/303" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC121069FF1321D445023002EACD7F2AD9D029E0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417855v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858161" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403719v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidharth Sahdev" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858208" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417862v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica R Cauchard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janette L Cheng" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Landay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858046" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383516v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Potier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004110" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218783v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820640" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089627v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670447" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089621v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670446" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822359v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deber" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Wigdor" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2470734" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719789v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2652574.2653420" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757125v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lecolinet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2254556.2254696" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671380v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23774-4_50" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671490v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03655-2_18" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671482v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629866" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671496v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Saarinen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roope Raisamo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1322192.1322227" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161596v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noble" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671517v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821236v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821167v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586697v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ng" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Poncet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3131785.3131800" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161588v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417872v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429161v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyan Zhao" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Schwemler" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Israr" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089608v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058591v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Miyaki" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Truong" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821240v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671476v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01822468v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02465761v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02402853v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824250v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2658779.2659100" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311866v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chaffangeon Caillet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Conil" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lambert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089614v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999956v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01752583v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008METZ017S" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03758501v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04358184v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04936937v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Uro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietrzak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M. Wanderley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549135" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03009035v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-020-00344-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03046791v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Richard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2020.573167" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158113v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baloup" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.5933" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01558712v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Goguey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vogel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2016.11.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671461v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pecci" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.3.37-62" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671354v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Crossan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen A. Brewster" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2009.6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05610562v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Cardinaels" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raf Ramakers" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Veuskens" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Alberto Rovelo Ruiz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3791452" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596777v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliac Lavenant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Malacria" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3791215" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05126240v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Wanderley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15698822" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05126258v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grisoni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3715336.3735738" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450130v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Thierry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dubois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Le Gall" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04680841v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666998v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Felipe Gonzalez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Girouard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3654777.3676417" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04475132v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3642566" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216306v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194045v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Kieken" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3607822.3614521" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03701730v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Frisson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kirkegaard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M Wanderley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/92fbeb44.76cfc96e" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03611661v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR51125.2022.00037" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364271v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3489849.3489867" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03272580v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfrancis Guerrero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85610-6_4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03272566v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Roy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tangi Perrault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Fennedy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roudaut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447526.3472038" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901202v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Decaudin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sanz Lopez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02015844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300331" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899061v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veis Oudjail" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899373v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Alawoe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586677v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aakar Gupta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleon Yau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravin Balakrishnan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132272.3134120" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533082v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01586803v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marchal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poulmane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falce" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3126594.3126606" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586668v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Fellion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/13/10/303" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC121069FF1321D445023002EACD7F2AD9D029E0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417855v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858161" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403719v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidharth Sahdev" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858208" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417862v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica R Cauchard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janette L Cheng" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Landay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858046" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383516v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Potier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004110" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218783v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820640" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089627v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670447" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089621v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670446" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822359v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deber" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Wigdor" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2470734" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719789v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2652574.2653420" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757125v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lecolinet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2254556.2254696" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671380v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23774-4_50" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671490v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03655-2_18" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671482v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629866" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671496v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Saarinen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roope Raisamo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1322192.1322227" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161596v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noble" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671517v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821236v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821167v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586697v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ng" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Poncet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3131785.3131800" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161588v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429161v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyan Zhao" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Schwemler" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Israr" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417872v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089608v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058591v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Miyaki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Truong" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821240v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671476v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01822468v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02465761v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02402853v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824250v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2658779.2659100" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311866v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chaffangeon Caillet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Conil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lambert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089614v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999956v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01752583v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008METZ017S" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03758501v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04358184v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>