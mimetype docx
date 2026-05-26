--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -975,732 +975,724 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Every Move You Make: Visualizing Near-Future Motion Under Delay for Telerobotics</w:t>
+                <w:t xml:space="preserve">Investigating Single-Handed Microgesture Scrolling Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dries Cardinaels</w:t>
+                <w:t xml:space="preserve">Suliac Lavenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Goguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raf Ramakers</w:t>
+                <w:t xml:space="preserve">Sylvain Malacria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Veuskens</w:t>
+                <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHI 2026 - ACM Conference on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ACM, Apr 2026, Barcelona, Spain. pp.1 - 17, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3772318.3791452⟩</w:t>
+              <w:t xml:space="preserve">, ACM, Apr 2026, Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3772318.3791215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05610562v1</w:t>
+                <w:t xml:space="preserve">hal-05596777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Single-Handed Microgesture Scrolling Techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Every Move You Make: Visualizing Near-Future Motion Under Delay for Telerobotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dries Cardinaels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suliac Lavenant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alix Goguey</w:t>
+                <w:t xml:space="preserve">Raf Ramakers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Malacria</w:t>
+                <w:t xml:space="preserve">Tom Veuskens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Nigay</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gustavo Alberto Rovelo Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHI 2026 - ACM Conference on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ACM, Apr 2026, Barcelona, Spain. </w:t>
+              <w:t xml:space="preserve">, ACM, Apr 2026, Barcelona, Spain. pp.1 - 17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3772318.3791215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3772318.3791452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05596777v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoupling Physical and Virtual Spaces for New Collaboration Strategies in Co-Located Mixed Reality Instruments</w:t>
+                <w:t xml:space="preserve">Strategies for the Reconciliation of Artistic Intent and Technical Constraints in Mixed Reality Performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Uro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Berthaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Wanderley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIME 2025 - International Conference on New Interfaces for Musical Expression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.15698822⟩</w:t>
+              <w:t xml:space="preserve">DIS 2025 - ACM Designing Interactive Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jul 2025, Funchal (Madeira Island), Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3715336.3735738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05126240v1</w:t>
+                <w:t xml:space="preserve">hal-05126258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies for the Reconciliation of Artistic Intent and Technical Constraints in Mixed Reality Performances</w:t>
+                <w:t xml:space="preserve">Decoupling Physical and Virtual Spaces for New Collaboration Strategies in Co-Located Mixed Reality Instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Uro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Berthaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Wanderley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIS 2025 - ACM Designing Interactive Systems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM, Jul 2025, Funchal (Madeira Island), Portugal. </w:t>
+              <w:t xml:space="preserve">NIME 2025 - International Conference on New Interfaces for Musical Expression</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Canberra, Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3715336.3735738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15698822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05126258v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05126240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying and Leveraging Uncertain and Imprecise Answers in Multiple Choice Questionnaires for Crowdsourcing</w:t>
+                <w:t xml:space="preserve">Facilitating the Parametric Definition of Geometric Properties in Programming-Based CAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Thierry</w:t>
+                <w:t xml:space="preserve">J Felipe Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pietrzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Girouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Humain-Machine (IHM 2024),</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the ACM Symposium on User Interface Software and Technology (UIST 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computing Machinery, Oct 2024, Pittsburgh PA USA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3654777.3676417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04450130v2</w:t>
+                <w:t xml:space="preserve">hal-04666998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the Perception of Vibrotactile Haptic Cues on the Finger, Hand and Forearm for Representing Microgestures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suliac Lavenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Goguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Malacria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1732,200 +1724,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitating the Parametric Definition of Geometric Properties in Programming-Based CAD</w:t>
+                <w:t xml:space="preserve">Quantifying and Leveraging Uncertain and Imprecise Answers in Multiple Choice Questionnaires for Crowdsourcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Felipe Gonzalez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pietrzak</w:t>
+                <w:t xml:space="preserve">Constance Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Girouard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Malacria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM Symposium on User Interface Software and Technology (UIST 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Humain-Machine (IHM 2024),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666998v1</w:t>
+                <w:t xml:space="preserve">hal-04450130v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Challenges of OpenSCAD Users for 3D Printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Felipe Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Girouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2093,90 +2093,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing Bidirectional Programming in Constructive Solid Geometry-Based CAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Felipe Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Kieken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Girouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2613,51 +2613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfrancis Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Girouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interact 2021 - IFIP Conference on Human-Computer Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Bari, Italy. pp.51-71, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3230,252 +3230,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summon and Select: Rapid Interaction with Interface Controls in Mid-air</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Actuated Peripherals as Tangibles in Desktop Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pietrzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aakar Gupta</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ravin Balakrishnan</w:t>
+                <w:t xml:space="preserve">Gilles Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Malacria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM Conference on Interactive Surfaces and Spaces (ISS 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the European Tangible Interaction Studio (ETIS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Luxembourg, Luxembourg. pp.4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586677v1</w:t>
+                <w:t xml:space="preserve">hal-01533082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actuated Peripherals as Tangibles in Desktop Interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Summon and Select: Rapid Interaction with Interface Controls in Mid-air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aakar Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Malacria</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleon Yau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravin Balakrishnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the European Tangible Interaction Studio (ETIS 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the ACM Conference on Interactive Surfaces and Spaces (ISS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Brighton, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3132272.3134120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533082v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing Latency in Touch and Button-Equipped Interactive Systems</w:t>
               </w:r>
@@ -3621,51 +3621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Fellion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Girouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM Symposium on User Interface Software and Technology (UIST 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Québec, Canada. pp.2482 - 2489, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3711,90 +3711,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Manipulation in Tactile Displays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aakar Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravin Balakrishnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, San Jose, United States. pp.3683 - 3693, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3828,77 +3828,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LivingDesktop: Augmenting Desktop Workstation with Actuated Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidharth Sahdev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Malacria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4205,64 +4205,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aakar Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravin Balakrishnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.a21, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4309,64 +4309,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CtrlMouse et TouchCtrl : Dupliquer les Délimiteurs de Mode sur la Souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Malacria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lille, France. pp.38-47, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4530,51 +4530,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamorphe: Augmenting Hotkey Usage with Actuated Keys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4777,51 +4777,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S-Notebook: Augmenting Mobile Devices with Interactive Paper for Data Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Malacria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lecolinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4868,51 +4868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U-Note: Capture the Class and Access it Everywhere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Malacria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5373,230 +5373,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d'un logiciel d'exploration de circuits électriques pour déficients visuels</w:t>
+                <w:t xml:space="preserve">Static and dynamic tactile directional cues experiments with VTPlayer mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pecci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Jeunes Chercheurs IHM 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Anglet, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the Eurohaptics conference (Eurohaptics 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France. pp.63-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161596v1</w:t>
+                <w:t xml:space="preserve">hal-00671517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and dynamic tactile directional cues experiments with VTPlayer mouse</w:t>
+                <w:t xml:space="preserve">Évaluation d'un logiciel d'exploration de circuits électriques pour déficients visuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pecci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Eurohaptics conference (Eurohaptics 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France. pp.63-68</w:t>
+              <w:t xml:space="preserve">Rencontres Jeunes Chercheurs IHM 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671517v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information display by dragged haptic bumps</w:t>
               </w:r>
@@ -5938,51 +5938,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Haptic Interaction Paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aakar Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6204,273 +6204,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CtrlMouse et TouchCtrl: Dupliquer les Délimiteurs de Mode sur la Souris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-body Touch Interaction using Printed Epidermal Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Miyaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bailly</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géry Casiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Lille, France. pp.7, 2014</w:t>
+              <w:t xml:space="preserve">Adjunct Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2014), Workshop on Assistive Augmentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Toronto, Canada. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01089608v1</w:t>
+                <w:t xml:space="preserve">hal-01058591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-body Touch Interaction using Printed Epidermal Electrodes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CtrlMouse et TouchCtrl: Dupliquer les Délimiteurs de Mode sur la Souris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Roussel</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Malacria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adjunct Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2014), Workshop on Assistive Augmentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Toronto, Canada. 2014</w:t>
+              <w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lille, France. pp.7, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058591v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métamorphe: Applications for Shape-Changing Keyboards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6547,51 +6547,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do U-Note? An Augmented Note Taking System for the Classroom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Malacria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lecolinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6756,103 +6756,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface de Recueil de Données Imparfaites pour le CrowdSourcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Malacria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC 2020 - Humains et IA, travailler en intelligence Atelier de la conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique</w:t>
@@ -6881,103 +6881,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface for collecting answers to equivocal questions for crowdsourcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Malacria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Visualization &amp; HCI for Crowd-Sourcing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t>
@@ -7224,51 +7224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Goguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -7475,51 +7475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Berthaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Grisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo M Wanderley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8014,51 +8014,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04936937v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Uro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietrzak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M. Wanderley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549135" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03009035v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-020-00344-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03046791v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Richard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2020.573167" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158113v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baloup" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.5933" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01558712v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Goguey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vogel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2016.11.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671461v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pecci" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.3.37-62" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671354v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Crossan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen A. Brewster" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2009.6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05610562v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Cardinaels" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raf Ramakers" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Veuskens" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Alberto Rovelo Ruiz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3791452" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596777v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliac Lavenant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Malacria" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3791215" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05126240v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Wanderley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15698822" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05126258v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grisoni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3715336.3735738" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450130v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Thierry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dubois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Le Gall" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04680841v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666998v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Felipe Gonzalez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Girouard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3654777.3676417" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04475132v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3642566" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216306v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194045v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Kieken" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3607822.3614521" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03701730v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Frisson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kirkegaard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M Wanderley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/92fbeb44.76cfc96e" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03611661v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR51125.2022.00037" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364271v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3489849.3489867" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03272580v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfrancis Guerrero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85610-6_4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03272566v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Roy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tangi Perrault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Fennedy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roudaut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447526.3472038" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901202v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Decaudin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sanz Lopez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02015844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300331" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899061v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veis Oudjail" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899373v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Alawoe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586677v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aakar Gupta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleon Yau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravin Balakrishnan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132272.3134120" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533082v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01586803v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marchal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poulmane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falce" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3126594.3126606" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586668v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Fellion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/13/10/303" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC121069FF1321D445023002EACD7F2AD9D029E0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417855v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858161" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403719v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidharth Sahdev" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858208" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417862v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica R Cauchard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janette L Cheng" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Landay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858046" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383516v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Potier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004110" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218783v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820640" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089627v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670447" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089621v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670446" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822359v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deber" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Wigdor" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2470734" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719789v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2652574.2653420" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757125v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lecolinet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2254556.2254696" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671380v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23774-4_50" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671490v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03655-2_18" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671482v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629866" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671496v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Saarinen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roope Raisamo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1322192.1322227" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161596v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noble" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671517v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821236v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821167v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586697v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ng" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Poncet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3131785.3131800" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161588v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429161v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyan Zhao" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Schwemler" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Israr" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417872v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089608v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058591v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Miyaki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Truong" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821240v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671476v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01822468v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02465761v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02402853v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824250v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2658779.2659100" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311866v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chaffangeon Caillet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Conil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lambert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089614v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999956v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01752583v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008METZ017S" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03758501v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04358184v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04936937v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Uro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietrzak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M. Wanderley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549135" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03009035v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-020-00344-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03046791v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Richard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2020.573167" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158113v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baloup" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.5933" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01558712v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Goguey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vogel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2016.11.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671461v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pecci" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.3.37-62" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671354v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Crossan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen A. Brewster" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2009.6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596777v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliac Lavenant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Malacria" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3791215" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05610562v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Cardinaels" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raf Ramakers" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Veuskens" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Alberto Rovelo Ruiz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3791452" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05126258v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grisoni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Wanderley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3715336.3735738" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05126240v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15698822" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666998v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Felipe Gonzalez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Girouard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3654777.3676417" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04680841v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450130v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Thierry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dubois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Le Gall" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04475132v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3642566" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216306v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194045v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Kieken" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3607822.3614521" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03701730v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Frisson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kirkegaard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M Wanderley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/92fbeb44.76cfc96e" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03611661v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR51125.2022.00037" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364271v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3489849.3489867" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03272580v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfrancis Guerrero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85610-6_4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03272566v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Roy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tangi Perrault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Fennedy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roudaut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447526.3472038" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901202v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Decaudin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sanz Lopez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02015844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300331" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899061v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veis Oudjail" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899373v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Alawoe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533082v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586677v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aakar Gupta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleon Yau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravin Balakrishnan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132272.3134120" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01586803v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marchal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poulmane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falce" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3126594.3126606" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586668v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Fellion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/13/10/303" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC121069FF1321D445023002EACD7F2AD9D029E0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417855v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858161" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403719v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidharth Sahdev" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858208" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417862v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica R Cauchard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janette L Cheng" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Landay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858046" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383516v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Potier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004110" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218783v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820640" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089627v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670447" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089621v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670446" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822359v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deber" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Wigdor" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2470734" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719789v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2652574.2653420" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757125v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lecolinet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2254556.2254696" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671380v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23774-4_50" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671490v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03655-2_18" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671482v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629866" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671496v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Saarinen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roope Raisamo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1322192.1322227" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671517v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161596v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noble" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821236v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821167v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586697v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ng" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Poncet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3131785.3131800" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161588v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429161v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyan Zhao" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Schwemler" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Israr" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417872v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058591v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Miyaki" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Truong" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089608v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821240v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671476v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01822468v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02465761v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02402853v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824250v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2658779.2659100" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311866v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chaffangeon Caillet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Conil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lambert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089614v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999956v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01752583v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008METZ017S" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03758501v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04358184v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>