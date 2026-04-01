--- v0 (2026-03-12)
+++ v1 (2026-04-01)
@@ -290,274 +290,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05191771v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of balance control strategies while cycling</w:t>
+                <w:t xml:space="preserve">A Confidence‐Based Multibody Kinematics Optimization for Markerless Motion Capture: A Proof of Concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François May</w:t>
+                <w:t xml:space="preserve">Anaïs Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Dubuis</w:t>
+                <w:t xml:space="preserve">Pierre Puchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.16216⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnm.70079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05191770v2</w:t>
+                <w:t xml:space="preserve">hal-05221708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Confidence‐Based Multibody Kinematics Optimization for Markerless Motion Capture: A Proof of Concept</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification of balance control strategies while cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Puchaud</w:t>
+                <w:t xml:space="preserve">François May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Dubuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Muller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 41 (8), </w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50th congress of the.., </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cnm.70079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/mbj.16216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05221708v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191770v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of markerless inconsistencies are at least as large as the effects of the marker-based soft tissue artefact</w:t>
               </w:r>
@@ -797,668 +797,668 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of aging on the control of the whole-body angular momentum during volitional stepping: An UCM-based analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association of Prospective Falls in Older People With Ubiquitous Step-Based Fall Risk Parameters Calculated From Ambulatory Inertial Signals: Secondary Data Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahime Al Abiad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teddy Caderby</w:t>
+                <w:t xml:space="preserve">Kimberley van Schooten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Lesport</w:t>
+                <w:t xml:space="preserve">Valerie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kim Delbaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2023.112217⟩</w:t>
+              <w:t xml:space="preserve">JMIR Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, pp.e49587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/49587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04134416v1</w:t>
+                <w:t xml:space="preserve">hal-04412430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Prospective Falls in Older People With Ubiquitous Step-Based Fall Risk Parameters Calculated From Ambulatory Inertial Signals: Secondary Data Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nahime Al Abiad</w:t>
+                <w:t xml:space="preserve">Influence of aging on the control of the whole-body angular momentum during volitional stepping: An UCM-based analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Caderby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Lesport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimberley van Schooten</w:t>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Renaudin</w:t>
+                <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Delbaere</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Aging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6, pp.e49587. </w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 178, pp.112217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/49587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2023.112217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04412430v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smartstep: a robust STEP detection method based on SMARTphone inertial signals driven by gait learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accuracy of a markerless motion capture system in estimating upper extremity kinematics during boxing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacouba Kone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Renaudin</w:t>
+                <w:t xml:space="preserve">Bhrigu K. Lahkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Reveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2022.3169621⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fspor.2022.939980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03683856v1</w:t>
+                <w:t xml:space="preserve">hal-03763360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of a markerless motion capture system in estimating upper extremity kinematics during boxing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Shoe wear test machine: What exists versus innovations and promising concepts. A scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Polome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Theveniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Dumas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Reveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fspor.2022.939980⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part P: Journal of Sports Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17543371221133903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763360v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoe wear test machine: What exists versus innovations and promising concepts. A scoping review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Theveniau</w:t>
+                <w:t xml:space="preserve">Smartstep: a robust STEP detection method based on SMARTphone inertial signals driven by gait learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahime Al Abiad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Vigier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Dumas</w:t>
+                <w:t xml:space="preserve">Yacouba Kone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part P: Journal of Sports Engineering and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9p. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (12), pp.12288-12297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/17543371221133903⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2022.3169621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887876v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postural adjustments in anticipation of predictable perturbations allow elderly fallers to achieve a balance recovery performance equivalent to elderly non-fallers</w:t>
               </w:r>
@@ -1587,51 +1587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Hallemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evi Verbecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cheze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1823,768 +1823,768 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01794074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walking gait step length asymmetry induced by handheld device</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Short Duration Co-vibration Protocol of Antagonist Ankle Muscles to Induce Compensatory Postural Adjustments in Quiet Standing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdi Abid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Renaudin</w:t>
+                <w:t xml:space="preserve">Yannick Fonollosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cheze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Aoustin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Robert</w:t>
+                <w:t xml:space="preserve">Pascal Chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNSRE.2017.2705285⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Psychiatry and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (6), pp.66-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11648/j.ajpn.20170506.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01623521v2</w:t>
+                <w:t xml:space="preserve">hal-01727053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Short Duration Co-vibration Protocol of Antagonist Ankle Muscles to Induce Compensatory Postural Adjustments in Quiet Standing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Tisserand</w:t>
+                <w:t xml:space="preserve">Optimal External Wrench Distribution During a Multi-Contact Sit-to-Stand Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Fonollosa</w:t>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Chabaud</w:t>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gentiane Venture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Psychiatry and Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11648/j.ajpn.20170506.12⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (7), pp.987-997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSRE.2017.2676465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01727053v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01515473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal External Wrench Distribution During a Multi-Contact Sit-to-Stand Task</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Walking gait step length asymmetry induced by handheld device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+                <w:t xml:space="preserve">Mahdi Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gentiane Venture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 25 (7), pp.987-997. </w:t>
+              <w:t xml:space="preserve">, 2017, 25 (11), pp.2075-2083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNSRE.2017.2676465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNSRE.2017.2705285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01515473v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623521v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified marker set to define the center of mass for stability analysis in dynamic situations</w:t>
+                <w:t xml:space="preserve">Elderly Fallers Enhance Dynamic Stability Through Anticipatory Postural Adjustments during a Choice Stepping Reaction Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Dumas</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cheze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2016.04.032⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2016.00613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323271v2</w:t>
+                <w:t xml:space="preserve">hal-01425176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elderly Fallers Enhance Dynamic Stability Through Anticipatory Postural Adjustments during a Choice Stepping Reaction Time</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Tisserand</w:t>
+                <w:t xml:space="preserve">Balance Recovery Prediction with Multiple Strategies for Standing Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohaib Aftab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurence Cheze</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2016.00613⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (3), pp.e0151166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0151166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01425176v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balance Recovery Prediction with Multiple Strategies for Standing Humans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zohaib Aftab</w:t>
+                <w:t xml:space="preserve">A simplified marker set to define the center of mass for stability analysis in dynamic situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cheze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (3), pp.e0151166. </w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48, pp.64-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0151166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2016.04.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465063v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323271v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Dimensional Rotations of the Scapula During Arm Abduction: Evaluation of the Acromion Marker Cluster Method in Comparison With a Model-Based Approach Using Biplanar Radiograph Images</w:t>
               </w:r>
@@ -2704,51 +2704,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorax and abdomen body segment inertial parameters adjusted from McConville et al. and Young et al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3248,467 +3248,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de l’effet de l’inertie de la partie supérieure du corps sur la récupération de l’équilibre chez l’homme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Predicting multiple step placements for human balance recovery tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohaib Aftab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 55, pp.e101. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (16), pp. 2804-2809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2012.07.260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.08.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495896v1</w:t>
+                <w:t xml:space="preserve">hal-00850934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting multiple step placements for human balance recovery tasks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Simulating the effect of upper-body inertia on human balance recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohaib Aftab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (sup1), pp.148-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2012.713653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.08.038⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00850934v1</w:t>
+                <w:t xml:space="preserve">hal-02495877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating the effect of upper-body inertia on human balance recovery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Simulation du rattrapage d’équilibre fortement perturbé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohaib Aftab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 15 (sup1), pp.148-150. </w:t>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42 (6), pp.393-394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2012.713653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2012.09.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495877v1</w:t>
+                <w:t xml:space="preserve">hal-02495882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation du rattrapage d’équilibre fortement perturbé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Simulation de l’effet de l’inertie de la partie supérieure du corps sur la récupération de l’équilibre chez l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohaib Aftab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55, pp.e101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2012.07.260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2012.09.027⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02495882v1</w:t>
+                <w:t xml:space="preserve">hal-02495896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematic synergies during saccades involving whole-body rotation: A study based on the uncontrolled manifold hypothesis</w:t>
               </w:r>
@@ -4083,51 +4083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cheze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4583,51 +4583,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B0A3A3FB"/>
+    <w:nsid w:val="F43D2525"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4814,51 +4814,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomasrobert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191771v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Renaudin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Muller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brizard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16217" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191770v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois May" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dubuis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16216" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221708v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chaumeil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Puchaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dumas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.70079" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940397v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bousigues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naaim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dumas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112566" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607807v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahime Al Abiad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Houdry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos El Khoury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renaudin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2024.04.036" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04134416v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Caderby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesport" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Turpin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dalleau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2023.112217" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412430v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley van Schooten" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Renaudin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Delbaere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/49587" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683856v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Kone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3169621" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763360v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhrigu K. Lahkar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2022.939980" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887876v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Polome" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Theveniau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vigier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17543371221133903" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173060v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Mouel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tisserand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2019.04.025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791531v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Hallemans" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Verbecque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cheze" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le van Hamme" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2018.04.019" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794074v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vall&#233;e" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tisserand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buloup" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bariatinsky" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2018.05.010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623521v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Abid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aoustin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Carpentier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2017.2705285" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727053v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fonollosa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ajpn.20170506.12" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01515473v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Venture" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2017.2676465" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323271v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2016.04.032" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425176v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnefoy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00613" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465063v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohaib Aftab" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151166" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302587v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Duprey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Billuart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungjin Sah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ohl" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2014-0244" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311016v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Verriest" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23335432.2015.1112244" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279587v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vallee" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.09.024" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421089v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Causse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Denninger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuguang Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2014.904525" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950596v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rongieras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beillas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072691v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Monnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.06.037" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02495896v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2012.07.260" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850934v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.08.038" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WQ7C603-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02495877v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713653" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02495882v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2012.09.027" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFQR1DW2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951902v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana M. Degani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessander Danna-Dos-Santos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L. Latash" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2010.02.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951909v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beurier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903093490" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951898v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford C. Bennet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn D. Russel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A. Zirker" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark F. Abel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-009-1904-4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q53GR371-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873024v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bonnefoy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2008.03.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862704v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maupas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13588260701433552" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505945v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02414301v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomasrobert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191771v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Renaudin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Muller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brizard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16217" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221708v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chaumeil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Puchaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dumas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.70079" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191770v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois May" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dubuis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16216" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940397v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bousigues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naaim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dumas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112566" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607807v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahime Al Abiad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Houdry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos El Khoury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renaudin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2024.04.036" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412430v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley van Schooten" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Renaudin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Delbaere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/49587" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04134416v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Caderby" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesport" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Turpin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dalleau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2023.112217" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763360v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhrigu K. Lahkar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2022.939980" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887876v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Polome" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Theveniau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vigier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17543371221133903" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Kone" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3169621" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173060v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Mouel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tisserand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2019.04.025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791531v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Hallemans" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Verbecque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cheze" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le van Hamme" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2018.04.019" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794074v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vall&#233;e" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tisserand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buloup" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bariatinsky" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2018.05.010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727053v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fonollosa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ajpn.20170506.12" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01515473v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Venture" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2017.2676465" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623521v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Abid" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aoustin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Carpentier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2017.2705285" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425176v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnefoy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00613" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465063v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohaib Aftab" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151166" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323271v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2016.04.032" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302587v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Duprey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Billuart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungjin Sah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ohl" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2014-0244" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311016v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Verriest" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23335432.2015.1112244" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279587v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vallee" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.09.024" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421089v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Causse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Denninger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuguang Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2014.904525" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950596v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rongieras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beillas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072691v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Monnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.06.037" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850934v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.08.038" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WQ7C603-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02495877v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713653" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02495882v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2012.09.027" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFQR1DW2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02495896v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2012.07.260" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951902v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana M. Degani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessander Danna-Dos-Santos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L. Latash" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2010.02.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951909v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beurier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903093490" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951898v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford C. Bennet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn D. Russel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A. Zirker" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark F. Abel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-009-1904-4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q53GR371-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873024v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bonnefoy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2008.03.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862704v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maupas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13588260701433552" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505945v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02414301v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>