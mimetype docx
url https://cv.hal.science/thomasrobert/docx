--- v1 (2026-04-01)
+++ v2 (2026-05-03)
@@ -2213,378 +2213,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623521v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elderly Fallers Enhance Dynamic Stability Through Anticipatory Postural Adjustments during a Choice Stepping Reaction Time</w:t>
+                <w:t xml:space="preserve">A simplified marker set to define the center of mass for stability analysis in dynamic situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonnefoy</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cheze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2016.00613⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48, pp.64-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2016.04.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01425176v1</w:t>
+                <w:t xml:space="preserve">hal-01323271v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balance Recovery Prediction with Multiple Strategies for Standing Humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohaib Aftab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (3), pp.e0151166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0151166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified marker set to define the center of mass for stability analysis in dynamic situations</w:t>
+                <w:t xml:space="preserve">Elderly Fallers Enhance Dynamic Stability Through Anticipatory Postural Adjustments during a Choice Stepping Reaction Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Dumas</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cheze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 48, pp.64-67. </w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2016.04.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2016.00613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323271v2</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Dimensional Rotations of the Scapula During Arm Abduction: Evaluation of the Acromion Marker Cluster Method in Comparison With a Model-Based Approach Using Biplanar Radiograph Images</w:t>
               </w:r>
@@ -3254,77 +3254,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting multiple step placements for human balance recovery tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohaib Aftab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 45 (16), pp. 2804-2809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3370,77 +3370,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating the effect of upper-body inertia on human balance recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohaib Aftab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 15 (sup1), pp.148-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3474,77 +3474,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation du rattrapage d’équilibre fortement perturbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohaib Aftab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 42 (6), pp.393-394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3590,77 +3590,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de l’effet de l’inertie de la partie supérieure du corps sur la récupération de l’équilibre chez l’homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohaib Aftab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 55, pp.e101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4583,51 +4583,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F43D2525"/>
+    <w:nsid w:val="30C4692F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4814,51 +4814,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomasrobert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191771v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Renaudin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Muller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brizard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16217" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221708v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chaumeil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Puchaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dumas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.70079" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191770v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois May" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dubuis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16216" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940397v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bousigues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naaim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dumas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112566" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607807v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahime Al Abiad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Houdry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos El Khoury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renaudin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2024.04.036" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412430v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley van Schooten" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Renaudin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Delbaere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/49587" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04134416v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Caderby" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesport" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Turpin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dalleau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2023.112217" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763360v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhrigu K. Lahkar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2022.939980" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887876v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Polome" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Theveniau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vigier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17543371221133903" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Kone" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3169621" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173060v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Mouel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tisserand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2019.04.025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791531v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Hallemans" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Verbecque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cheze" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le van Hamme" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2018.04.019" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794074v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vall&#233;e" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tisserand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buloup" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bariatinsky" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2018.05.010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727053v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fonollosa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ajpn.20170506.12" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01515473v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Venture" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2017.2676465" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623521v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Abid" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aoustin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Carpentier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2017.2705285" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425176v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnefoy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00613" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465063v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohaib Aftab" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151166" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323271v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2016.04.032" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302587v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Duprey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Billuart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungjin Sah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ohl" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2014-0244" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311016v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Verriest" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23335432.2015.1112244" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279587v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vallee" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.09.024" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421089v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Causse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Denninger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuguang Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2014.904525" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950596v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rongieras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beillas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072691v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Monnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.06.037" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850934v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.08.038" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WQ7C603-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02495877v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713653" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02495882v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2012.09.027" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFQR1DW2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02495896v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2012.07.260" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951902v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana M. Degani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessander Danna-Dos-Santos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L. Latash" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2010.02.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951909v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beurier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903093490" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951898v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford C. Bennet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn D. Russel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A. Zirker" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark F. Abel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-009-1904-4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q53GR371-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873024v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bonnefoy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2008.03.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862704v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maupas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13588260701433552" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505945v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02414301v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomasrobert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191771v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Renaudin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Muller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brizard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16217" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221708v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chaumeil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Puchaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dumas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.70079" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191770v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois May" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dubuis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16216" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940397v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bousigues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naaim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dumas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112566" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607807v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahime Al Abiad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Houdry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos El Khoury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renaudin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2024.04.036" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412430v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley van Schooten" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Renaudin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Delbaere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/49587" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04134416v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Caderby" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesport" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Turpin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dalleau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2023.112217" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763360v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhrigu K. Lahkar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2022.939980" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887876v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Polome" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Theveniau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vigier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17543371221133903" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Kone" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3169621" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173060v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Mouel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tisserand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2019.04.025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791531v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Hallemans" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Verbecque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cheze" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le van Hamme" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2018.04.019" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794074v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vall&#233;e" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tisserand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buloup" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bariatinsky" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2018.05.010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727053v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fonollosa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ajpn.20170506.12" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01515473v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Venture" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2017.2676465" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623521v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Abid" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aoustin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Carpentier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2017.2705285" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323271v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2016.04.032" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465063v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohaib Aftab" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151166" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425176v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnefoy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00613" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302587v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Duprey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Billuart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungjin Sah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ohl" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2014-0244" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311016v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Verriest" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23335432.2015.1112244" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279587v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vallee" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.09.024" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421089v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Causse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Denninger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuguang Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2014.904525" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950596v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rongieras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beillas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072691v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Monnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.06.037" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850934v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.08.038" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WQ7C603-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02495877v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713653" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02495882v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2012.09.027" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFQR1DW2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02495896v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2012.07.260" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951902v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana M. Degani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessander Danna-Dos-Santos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L. Latash" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2010.02.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951909v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beurier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903093490" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951898v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford C. Bennet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn D. Russel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A. Zirker" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark F. Abel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-009-1904-4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q53GR371-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873024v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bonnefoy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2008.03.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862704v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maupas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13588260701433552" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505945v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02414301v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>