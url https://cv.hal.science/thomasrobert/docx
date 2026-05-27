--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -73,50 +73,71 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">thomasrobert</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=JYdVf0UAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -165,4249 +186,4249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty propagation through triangulation in markerless motion capture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification of balance control strategies while cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Dubuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antoine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Brizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 50th congress of the.., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.16217⟩</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.16216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05191771v2</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191770v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Confidence‐Based Multibody Kinematics Optimization for Markerless Motion Capture: A Proof of Concept</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uncertainty propagation through triangulation in markerless motion capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Puchaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mathis Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Dumas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Robert</w:t>
+                <w:t xml:space="preserve">Denis Brizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 41 (8), </w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50th congress of the.., </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cnm.70079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/mbj.16217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05221708v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191771v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of balance control strategies while cycling</w:t>
+                <w:t xml:space="preserve">A Confidence‐Based Multibody Kinematics Optimization for Markerless Motion Capture: A Proof of Concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François May</w:t>
+                <w:t xml:space="preserve">Anaïs Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Dubuis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pierre Puchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.16216⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnm.70079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05191770v2</w:t>
+                <w:t xml:space="preserve">hal-05221708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of markerless inconsistencies are at least as large as the effects of the marker-based soft tissue artefact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bousigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 182, pp.112566. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2025.112566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for calculating fall risk parameters from discrete stride time series regardless of sensor placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahime Al Abiad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enguerran Houdry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gait &amp; Posture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 111, pp.182-184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2024.04.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Prospective Falls in Older People With Ubiquitous Step-Based Fall Risk Parameters Calculated From Ambulatory Inertial Signals: Secondary Data Analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of aging on the control of the whole-body angular momentum during volitional stepping: An UCM-based analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Renaudin</w:t>
+                <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Delbaere</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Angélique Lesport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/49587⟩</w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 178, pp.112217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2023.112217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04412430v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of aging on the control of the whole-body angular momentum during volitional stepping: An UCM-based analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
+                <w:t xml:space="preserve">Association of Prospective Falls in Older People With Ubiquitous Step-Based Fall Risk Parameters Calculated From Ambulatory Inertial Signals: Secondary Data Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahime Al Abiad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Dalleau</w:t>
+                <w:t xml:space="preserve">Kimberley van Schooten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Watier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valerie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Delbaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2023.112217⟩</w:t>
+              <w:t xml:space="preserve">JMIR Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, pp.e49587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/49587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04134416v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of a markerless motion capture system in estimating upper extremity kinematics during boxing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Dumas</w:t>
+                <w:t xml:space="preserve">Smartstep: a robust STEP detection method based on SMARTphone inertial signals driven by gait learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahime Al Abiad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Reveret</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Yacouba Kone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4, pp.1-11. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (12), pp.12288-12297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fspor.2022.939980⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2022.3169621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763360v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoe wear test machine: What exists versus innovations and promising concepts. A scoping review</w:t>
+                <w:t xml:space="preserve">Accuracy of a markerless motion capture system in estimating upper extremity kinematics during boxing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elliot Polome</w:t>
+                <w:t xml:space="preserve">Bhrigu K. Lahkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Theveniau</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lionel Reveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part P: Journal of Sports Engineering and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17543371221133903⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fspor.2022.939980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887876v1</w:t>
+                <w:t xml:space="preserve">hal-03763360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smartstep: a robust STEP detection method based on SMARTphone inertial signals driven by gait learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nahime Al Abiad</w:t>
+                <w:t xml:space="preserve">Shoe wear test machine: What exists versus innovations and promising concepts. A scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Polome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacouba Kone</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nicolas Theveniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2022.3169621⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part P: Journal of Sports Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17543371221133903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03683856v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postural adjustments in anticipation of predictable perturbations allow elderly fallers to achieve a balance recovery performance equivalent to elderly non-fallers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Le Mouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gait &amp; Posture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 71, pp. 131-137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2019.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental changes in spatial margin of stability in typically developing children relate to the mechanics of gait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Hallemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evi Verbecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cheze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle van Hamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gait &amp; Posture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 63, pp.33-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2018.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01791531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepping boundary of external force-controlled perturbations of varying durations: Comparison of experimental data and model simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Buloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bariatinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 75, pp.89-95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2018.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01794074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Short Duration Co-vibration Protocol of Antagonist Ankle Muscles to Induce Compensatory Postural Adjustments in Quiet Standing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Walking gait step length asymmetry induced by handheld device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Psychiatry and Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11648/j.ajpn.20170506.12⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (11), pp.2075-2083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSRE.2017.2705285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01727053v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623521v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal External Wrench Distribution During a Multi-Contact Sit-to-Stand Task</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Short Duration Co-vibration Protocol of Antagonist Ankle Muscles to Induce Compensatory Postural Adjustments in Quiet Standing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fonollosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cheze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gentiane Venture</w:t>
+                <w:t xml:space="preserve">Pascal Chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 25 (7), pp.987-997. </w:t>
+              <w:t xml:space="preserve">American Journal of Psychiatry and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (6), pp.66-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNSRE.2017.2676465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11648/j.ajpn.20170506.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01515473v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walking gait step length asymmetry induced by handheld device</w:t>
+                <w:t xml:space="preserve">Optimal External Wrench Distribution During a Multi-Contact Sit-to-Stand Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdi Abid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Renaudin</w:t>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Aoustin</w:t>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Le Carpentier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Robert</w:t>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gentiane Venture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 25 (11), pp.2075-2083. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNSRE.2017.2705285⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 25 (7), pp.987-997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSRE.2017.2676465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01623521v2</w:t>
+                <w:t xml:space="preserve">lirmm-01515473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simplified marker set to define the center of mass for stability analysis in dynamic situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cheze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gait &amp; Posture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 48, pp.64-67. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2016.04.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323271v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balance Recovery Prediction with Multiple Strategies for Standing Humans</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Elderly Fallers Enhance Dynamic Stability Through Anticipatory Postural Adjustments during a Choice Stepping Reaction Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
+                <w:t xml:space="preserve">Marc Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cheze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (3), pp.e0151166. </w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0151166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2016.00613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465063v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elderly Fallers Enhance Dynamic Stability Through Anticipatory Postural Adjustments during a Choice Stepping Reaction Time</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Balance Recovery Prediction with Multiple Strategies for Standing Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohaib Aftab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurence Cheze</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2016.00613⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (3), pp.e0151166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0151166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01425176v1</w:t>
+                <w:t xml:space="preserve">hal-01465063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Dimensional Rotations of the Scapula During Arm Abduction: Evaluation of the Acromion Marker Cluster Method in Comparison With a Model-Based Approach Using Biplanar Radiograph Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Duprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Billuart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sungjin Sah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Ohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (5), pp. 396-402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1123/jab.2014-0244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorax and abdomen body segment inertial parameters adjusted from McConville et al. and Young et al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cheze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Verriest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2 (1), pp. 113-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/23335432.2015.1112244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possible recovery or unavoidable fall? A model to predict the one step balance recovery threshold and its stepping characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48 (14), pp. 3905-3911. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.09.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D analysis of the joint torques developed during driver's Ingress-Egress motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Denninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuguang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 57 (7), pp. 1008-1020. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00140139.2014.904525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations on Pedestrian Pre-Crash Reactions during Simulated Accidents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Soni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rongieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Beillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stapp Car Crash Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 57, pp. 157-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00950596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of external contact loads using an inverse dynamics and optimization approach: general method and application to sit-to-stand maneuvers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Monnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46 (13), 2220-2227 pp. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2013.06.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting multiple step placements for human balance recovery tasks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Simulation de l’effet de l’inertie de la partie supérieure du corps sur la récupération de l’équilibre chez l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohaib Aftab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55, pp.e101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2012.07.260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.08.038⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00850934v1</w:t>
+                <w:t xml:space="preserve">hal-02495896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating the effect of upper-body inertia on human balance recovery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Predicting multiple step placements for human balance recovery tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohaib Aftab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 15 (sup1), pp.148-150. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (16), pp. 2804-2809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2012.713653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.08.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495877v1</w:t>
+                <w:t xml:space="preserve">hal-00850934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation du rattrapage d’équilibre fortement perturbé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Simulating the effect of upper-body inertia on human balance recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohaib Aftab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (sup1), pp.148-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2012.713653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2012.09.027⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02495882v1</w:t>
+                <w:t xml:space="preserve">hal-02495877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de l’effet de l’inertie de la partie supérieure du corps sur la récupération de l’équilibre chez l’homme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Simulation du rattrapage d’équilibre fortement perturbé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohaib Aftab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 55, pp.e101. </w:t>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42 (6), pp.393-394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2012.07.260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2012.09.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495896v1</w:t>
+                <w:t xml:space="preserve">hal-02495882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematic synergies during saccades involving whole-body rotation: A study based on the uncontrolled manifold hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana M. Degani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessander Danna-Dos-Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark L. Latash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Movement Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29 (2), pp. 243-258. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.humov.2010.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00951902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arm postural anticipation for rotating a spherical object</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuguang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Beurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 12 (S1), pp. 217-218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255840903093490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00951909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angular momentum synergies during walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bradford C. Bennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shawn D. Russel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher A. Zirker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark F. Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 197 (2), pp. 185-197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00221-009-1904-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00951898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes biomécaniques avancées pour le calcul des moments articulaires et des forces musculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cheze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 29 (4), pp. 272-277. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rbmret.2008.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions of possible head impacts for standing passengers in public transportation: an experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Beillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Maupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Verriest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Crashworthiness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 12 (2), pp. 1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13588260701433552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions of possible head impacts for standing passengers in public transportation: an experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Beillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Maupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Verriest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Crashworthiness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 12 (3), pp.319-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00505945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4417,105 +4438,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et simulation du maintien de l'équilibre debout chez l'humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biomécanique [physics.med-ph]. Université Claude Bernard Lyon 1, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02414301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId157"/>
+      <w:footerReference w:type="default" r:id="rId158"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4583,51 +4604,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30C4692F"/>
+    <w:nsid w:val="3AFE1AE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4814,51 +4835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomasrobert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191771v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Renaudin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Muller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brizard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16217" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221708v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chaumeil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Puchaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dumas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.70079" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191770v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois May" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dubuis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16216" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940397v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bousigues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naaim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dumas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112566" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607807v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahime Al Abiad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Houdry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos El Khoury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renaudin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2024.04.036" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412430v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley van Schooten" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Renaudin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Delbaere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/49587" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04134416v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Caderby" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesport" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Turpin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dalleau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2023.112217" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763360v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhrigu K. Lahkar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2022.939980" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887876v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Polome" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Theveniau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vigier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17543371221133903" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Kone" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3169621" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173060v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Mouel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tisserand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2019.04.025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791531v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Hallemans" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Verbecque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cheze" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le van Hamme" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2018.04.019" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794074v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vall&#233;e" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tisserand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buloup" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bariatinsky" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2018.05.010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727053v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fonollosa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ajpn.20170506.12" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01515473v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Venture" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2017.2676465" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623521v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Abid" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aoustin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Carpentier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2017.2705285" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323271v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2016.04.032" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465063v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohaib Aftab" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151166" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425176v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnefoy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00613" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302587v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Duprey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Billuart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungjin Sah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ohl" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2014-0244" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311016v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Verriest" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23335432.2015.1112244" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279587v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vallee" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.09.024" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421089v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Causse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Denninger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuguang Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2014.904525" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950596v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rongieras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beillas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072691v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Monnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.06.037" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850934v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.08.038" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WQ7C603-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02495877v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713653" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02495882v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2012.09.027" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFQR1DW2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02495896v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2012.07.260" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951902v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana M. Degani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessander Danna-Dos-Santos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L. Latash" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2010.02.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951909v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beurier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903093490" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951898v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford C. Bennet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn D. Russel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A. Zirker" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark F. Abel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-009-1904-4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q53GR371-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873024v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bonnefoy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2008.03.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862704v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maupas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13588260701433552" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505945v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02414301v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomasrobert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=JYdVf0UAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191770v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois May" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dubuis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Muller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16216" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191771v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Renaudin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brizard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16217" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221708v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chaumeil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Puchaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dumas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.70079" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940397v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bousigues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naaim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dumas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112566" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607807v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahime Al Abiad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Houdry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos El Khoury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renaudin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2024.04.036" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04134416v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Caderby" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesport" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Turpin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dalleau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2023.112217" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412430v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley van Schooten" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Renaudin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Delbaere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/49587" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683856v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Kone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3169621" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763360v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhrigu K. Lahkar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2022.939980" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887876v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Polome" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Theveniau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vigier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17543371221133903" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173060v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Mouel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tisserand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2019.04.025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791531v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Hallemans" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Verbecque" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cheze" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le van Hamme" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2018.04.019" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794074v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vall&#233;e" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tisserand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buloup" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bariatinsky" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2018.05.010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623521v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Abid" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aoustin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Carpentier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2017.2705285" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727053v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fonollosa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ajpn.20170506.12" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01515473v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Venture" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2017.2676465" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323271v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2016.04.032" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425176v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnefoy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00613" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465063v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohaib Aftab" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151166" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302587v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Duprey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Billuart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungjin Sah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ohl" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2014-0244" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311016v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Verriest" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23335432.2015.1112244" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279587v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vallee" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.09.024" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421089v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Causse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Denninger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuguang Wang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2014.904525" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950596v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rongieras" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beillas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072691v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Monnier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.06.037" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02495896v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2012.07.260" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850934v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.08.038" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WQ7C603-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02495877v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713653" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02495882v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2012.09.027" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFQR1DW2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951902v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana M. Degani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessander Danna-Dos-Santos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L. Latash" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2010.02.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951909v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beurier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903093490" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951898v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford C. Bennet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn D. Russel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A. Zirker" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark F. Abel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-009-1904-4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q53GR371-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873024v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bonnefoy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2008.03.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862704v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maupas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13588260701433552" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505945v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02414301v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>