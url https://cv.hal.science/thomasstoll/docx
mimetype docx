--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -827,222 +827,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hensel's Lemma for general continuous fuctions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hajime Kaneko</w:t>
+                <w:t xml:space="preserve">Somme des chiffres et changement de base</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis de La Bretèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indagationes Mathematicae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indag.2019.02.004⟩</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69 (6), pp.2507-2518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/aif.3300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03283477v1</w:t>
+                <w:t xml:space="preserve">hal-02890632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somme des chiffres et changement de base</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis de La Bretèche</w:t>
+                <w:t xml:space="preserve">Hensel's Lemma for general continuous fuctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajime Kaneko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stoll</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerald Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 69 (6), pp.2507-2518. </w:t>
+              <w:t xml:space="preserve">Indagationes Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (4), pp.610-622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/aif.3300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indag.2019.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890632v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On subwords in the base-q expansion of polynomial and exponential functions</w:t>
               </w:r>
@@ -1191,797 +1191,797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a conjecture of Dekking : The sum of digits of even numbers</w:t>
+                <w:t xml:space="preserve">On simultaneous digital expansions of polynomial values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iurie Boreico</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel El-Baz</w:t>
+                <w:t xml:space="preserve">Manfred Madritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Théorie des Nombres de Bordeaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/jtnb.856⟩</w:t>
+              <w:t xml:space="preserve">Acta Mathematica Hungarica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 143 (1), pp.192-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10474-014-0394-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01095261v1</w:t>
+                <w:t xml:space="preserve">hal-00875103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On simultaneous digital expansions of polynomial values</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On a conjecture of Dekking : The sum of digits of even numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iurie Boreico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manfred Madritsch</w:t>
+                <w:t xml:space="preserve">Daniel El-Baz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mathematica Hungarica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 143 (1), pp.192-200. </w:t>
+              <w:t xml:space="preserve">Journal de Théorie des Nombres de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26, pp.17 - 24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10474-014-0394-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/jtnb.856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00875103v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01095261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a problem of Chen and Liu concerning the prime power factorization of $n!$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On a second conjecture of Stolarsky: the sum of digits of polynomial values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Madritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stoll</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johannes F. Morgenbesser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1090/S0002-9939-2013-11751-X⟩</w:t>
+              <w:t xml:space="preserve">Archiv der Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102 (1), pp.49-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00013-013-0587-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01278662v1</w:t>
+                <w:t xml:space="preserve">hal-00959809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial constructions for the Zeckendorf sum of digits of polynomial values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Ramanujan Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (2), pp.227-243. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11139-012-9422-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11139-012-9422-6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a second conjecture of Stolarsky: the sum of digits of polynomial values</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On a problem of Chen and Liu concerning the prime power factorization of $n!$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes F. Morgenbesser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiv der Mathematik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 102 (1), pp.49-57. </w:t>
+              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 141 (7), pp.2289-2297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00013-013-0587-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1090/S0002-9939-2013-11751-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959809v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sum of digits of n and n^2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thue–Morse at multiples of an integer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes F. Morgenbesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin G. Hare</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shanta Laishram</w:t>
+                <w:t xml:space="preserve">Jeffrey Shallit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Number Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Integers : Electronic Journal of Combinatorial Number Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 131, pp.1498-1512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnt.2011.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01278745v1</w:t>
+                <w:t xml:space="preserve">hal-01278737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stolarsky’s conjecture and the sum of digits of polynomial values</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">The sum of digits of n and n^2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin G. Hare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanta Laishram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Number Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7, pp.1737-1759</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01278726v1</w:t>
+                <w:t xml:space="preserve">hal-01278745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thue–Morse at multiples of an integer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeffrey Shallit</w:t>
+                <w:t xml:space="preserve">Stolarsky’s conjecture and the sum of digits of polynomial values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin G. Hare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanta Laishram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integers : Electronic Journal of Combinatorial Number Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 131, pp.1498-1512. </w:t>
+              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 139 (1), pp.39-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnt.2011.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1090/S0002-9939-2010-10591-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278737v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the total weight of weighted matchings of segment graphs</w:t>
               </w:r>
@@ -2730,51 +2730,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iecl.univ-lorraine.fr/%7EThomas.Stoll/thesis.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iecl.univ-lorraine.fr/%7EThomas.Stoll/diplthesis.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717465v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Di Mauro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boukkerou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Millerioux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Minier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stoll" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12095-024-00743-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283528v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jamet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Popoli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12095-021-00507-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283480v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Marcovici" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Tahay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468234v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Kaneko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2112.03077" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283478v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Spiegelhofer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/moscow.2020.9.43" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283477v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indag.2019.02.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890632v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de La Bret&#232;che" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Tenenbaum" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3300" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283475v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1707.01440" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278708v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2016009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095261v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurie Boreico" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel El-Baz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jtnb.856" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875103v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Madritsch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10474-014-0394-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278662v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes F. Morgenbesser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-2013-11751-X" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278548v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-012-9422-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7404743F26046194C3642D8E1B191FDB5AAF0521/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959809v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00013-013-0587-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278745v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin G. Hare" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanta Laishram" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278726v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-2010-10591-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278737v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Shallit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2011.02.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943747v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Zeng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530005v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drmota" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rivat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-008-0010-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D2ZB5T7W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824876v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92675-9_9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278680v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23660-5_5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605029v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Aloui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Kopecki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iecl.univ-lorraine.fr/%7EThomas.Stoll/thesis.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iecl.univ-lorraine.fr/%7EThomas.Stoll/diplthesis.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717465v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Di Mauro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boukkerou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Millerioux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Minier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stoll" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12095-024-00743-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283528v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jamet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Popoli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12095-021-00507-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283480v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Marcovici" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Tahay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468234v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Kaneko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2112.03077" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283478v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Spiegelhofer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/moscow.2020.9.43" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890632v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de La Bret&#232;che" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Tenenbaum" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3300" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283477v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indag.2019.02.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283475v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1707.01440" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278708v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2016009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875103v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Madritsch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10474-014-0394-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095261v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurie Boreico" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel El-Baz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jtnb.856" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959809v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00013-013-0587-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278548v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-012-9422-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7404743F26046194C3642D8E1B191FDB5AAF0521/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278662v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes F. Morgenbesser" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-2013-11751-X" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278737v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Shallit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2011.02.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278745v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin G. Hare" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanta Laishram" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278726v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-2010-10591-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943747v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Zeng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530005v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drmota" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rivat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-008-0010-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D2ZB5T7W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824876v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92675-9_9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278680v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23660-5_5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605029v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Aloui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Kopecki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>