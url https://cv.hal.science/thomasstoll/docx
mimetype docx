--- v1 (2026-04-05)
+++ v2 (2026-05-09)
@@ -1191,797 +1191,797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On simultaneous digital expansions of polynomial values</w:t>
+                <w:t xml:space="preserve">On a conjecture of Dekking : The sum of digits of even numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manfred Madritsch</w:t>
+                <w:t xml:space="preserve">Iurie Boreico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel El-Baz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mathematica Hungarica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10474-014-0394-4⟩</w:t>
+              <w:t xml:space="preserve">Journal de Théorie des Nombres de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26, pp.17 - 24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/jtnb.856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00875103v1</w:t>
+                <w:t xml:space="preserve">hal-01095261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a conjecture of Dekking : The sum of digits of even numbers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On simultaneous digital expansions of polynomial values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel El-Baz</w:t>
+                <w:t xml:space="preserve">Manfred Madritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Théorie des Nombres de Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26, pp.17 - 24. </w:t>
+              <w:t xml:space="preserve">Acta Mathematica Hungarica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 143 (1), pp.192-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/jtnb.856⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10474-014-0394-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01095261v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a second conjecture of Stolarsky: the sum of digits of polynomial values</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combinatorial constructions for the Zeckendorf sum of digits of polynomial values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiv der Mathematik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 102 (1), pp.49-57. </w:t>
+              <w:t xml:space="preserve">The Ramanujan Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (2), pp.227-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00013-013-0587-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11139-012-9422-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959809v1</w:t>
+                <w:t xml:space="preserve">hal-01278548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial constructions for the Zeckendorf sum of digits of polynomial values</w:t>
+                <w:t xml:space="preserve">On a problem of Chen and Liu concerning the prime power factorization of $n!$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes F. Morgenbesser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Ramanujan Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 141 (7), pp.2289-2297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0002-9939-2013-11751-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11139-012-9422-6⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01278548v1</w:t>
+                <w:t xml:space="preserve">hal-01278662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a problem of Chen and Liu concerning the prime power factorization of $n!$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On a second conjecture of Stolarsky: the sum of digits of polynomial values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Madritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stoll</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johannes F. Morgenbesser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 141 (7), pp.2289-2297. </w:t>
+              <w:t xml:space="preserve">Archiv der Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102 (1), pp.49-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1090/S0002-9939-2013-11751-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00013-013-0587-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278662v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thue–Morse at multiples of an integer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The sum of digits of n and n^2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Shallit</w:t>
+                <w:t xml:space="preserve">Kevin G. Hare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanta Laishram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integers : Electronic Journal of Combinatorial Number Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Number Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7, pp.1737-1759</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01278737v1</w:t>
+                <w:t xml:space="preserve">hal-01278745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sum of digits of n and n^2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Stolarsky’s conjecture and the sum of digits of polynomial values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin G. Hare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanta Laishram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Number Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 139 (1), pp.39-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0002-9939-2010-10591-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01278745v1</w:t>
+                <w:t xml:space="preserve">hal-01278726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stolarsky’s conjecture and the sum of digits of polynomial values</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shanta Laishram</w:t>
+                <w:t xml:space="preserve">Thue–Morse at multiples of an integer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes F. Morgenbesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Shallit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 139 (1), pp.39-49. </w:t>
+              <w:t xml:space="preserve">Integers : Electronic Journal of Combinatorial Number Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 131, pp.1498-1512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1090/S0002-9939-2010-10591-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnt.2011.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278726v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the total weight of weighted matchings of segment graphs</w:t>
               </w:r>
@@ -2730,51 +2730,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iecl.univ-lorraine.fr/%7EThomas.Stoll/thesis.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iecl.univ-lorraine.fr/%7EThomas.Stoll/diplthesis.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717465v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Di Mauro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boukkerou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Millerioux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Minier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stoll" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12095-024-00743-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283528v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jamet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Popoli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12095-021-00507-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283480v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Marcovici" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Tahay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468234v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Kaneko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2112.03077" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283478v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Spiegelhofer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/moscow.2020.9.43" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890632v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de La Bret&#232;che" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Tenenbaum" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3300" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283477v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indag.2019.02.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283475v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1707.01440" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278708v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2016009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875103v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Madritsch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10474-014-0394-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095261v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurie Boreico" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel El-Baz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jtnb.856" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959809v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00013-013-0587-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278548v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-012-9422-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7404743F26046194C3642D8E1B191FDB5AAF0521/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278662v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes F. Morgenbesser" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-2013-11751-X" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278737v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Shallit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2011.02.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278745v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin G. Hare" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanta Laishram" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278726v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-2010-10591-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943747v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Zeng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530005v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drmota" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rivat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-008-0010-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D2ZB5T7W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824876v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92675-9_9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278680v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23660-5_5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605029v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Aloui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Kopecki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iecl.univ-lorraine.fr/%7EThomas.Stoll/thesis.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iecl.univ-lorraine.fr/%7EThomas.Stoll/diplthesis.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717465v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Di Mauro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boukkerou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Millerioux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Minier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stoll" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12095-024-00743-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283528v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jamet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Popoli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12095-021-00507-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283480v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Marcovici" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Tahay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468234v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Kaneko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2112.03077" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283478v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Spiegelhofer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/moscow.2020.9.43" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890632v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de La Bret&#232;che" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Tenenbaum" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3300" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283477v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indag.2019.02.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283475v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1707.01440" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278708v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2016009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095261v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurie Boreico" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel El-Baz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jtnb.856" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875103v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Madritsch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10474-014-0394-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278548v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-012-9422-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7404743F26046194C3642D8E1B191FDB5AAF0521/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278662v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes F. Morgenbesser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-2013-11751-X" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959809v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00013-013-0587-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278745v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin G. Hare" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanta Laishram" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278726v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-2010-10591-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278737v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Shallit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2011.02.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943747v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Zeng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530005v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drmota" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rivat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-008-0010-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D2ZB5T7W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824876v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92675-9_9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278680v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23660-5_5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605029v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Aloui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Kopecki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>