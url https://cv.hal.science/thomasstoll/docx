--- v2 (2026-05-09)
+++ v3 (2026-05-30)
@@ -1386,208 +1386,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial constructions for the Zeckendorf sum of digits of polynomial values</w:t>
+                <w:t xml:space="preserve">On a problem of Chen and Liu concerning the prime power factorization of $n!$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes F. Morgenbesser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Ramanujan Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11139-012-9422-6⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 141 (7), pp.2289-2297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0002-9939-2013-11751-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01278548v1</w:t>
+                <w:t xml:space="preserve">hal-01278662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a problem of Chen and Liu concerning the prime power factorization of $n!$</w:t>
+                <w:t xml:space="preserve">Combinatorial constructions for the Zeckendorf sum of digits of polynomial values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stoll</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johannes F. Morgenbesser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Ramanujan Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (2), pp.227-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11139-012-9422-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1090/S0002-9939-2013-11751-X⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01278662v1</w:t>
+                <w:t xml:space="preserve">hal-01278548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a second conjecture of Stolarsky: the sum of digits of polynomial values</w:t>
               </w:r>
@@ -1863,51 +1863,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thue–Morse at multiples of an integer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes F. Morgenbesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Shallit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2730,51 +2730,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iecl.univ-lorraine.fr/%7EThomas.Stoll/thesis.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iecl.univ-lorraine.fr/%7EThomas.Stoll/diplthesis.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717465v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Di Mauro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boukkerou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Millerioux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Minier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stoll" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12095-024-00743-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283528v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jamet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Popoli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12095-021-00507-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283480v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Marcovici" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Tahay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468234v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Kaneko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2112.03077" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283478v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Spiegelhofer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/moscow.2020.9.43" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890632v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de La Bret&#232;che" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Tenenbaum" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3300" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283477v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indag.2019.02.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283475v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1707.01440" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278708v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2016009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095261v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurie Boreico" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel El-Baz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jtnb.856" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875103v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Madritsch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10474-014-0394-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278548v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-012-9422-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7404743F26046194C3642D8E1B191FDB5AAF0521/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278662v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes F. Morgenbesser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-2013-11751-X" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959809v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00013-013-0587-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278745v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin G. Hare" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanta Laishram" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278726v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-2010-10591-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278737v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Shallit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2011.02.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943747v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Zeng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530005v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drmota" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rivat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-008-0010-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D2ZB5T7W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824876v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92675-9_9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278680v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23660-5_5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605029v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Aloui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Kopecki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iecl.univ-lorraine.fr/%7EThomas.Stoll/thesis.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iecl.univ-lorraine.fr/%7EThomas.Stoll/diplthesis.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717465v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Di Mauro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boukkerou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Millerioux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Minier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stoll" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12095-024-00743-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283528v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jamet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Popoli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12095-021-00507-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283480v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Marcovici" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Tahay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468234v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Kaneko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2112.03077" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283478v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Spiegelhofer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/moscow.2020.9.43" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890632v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de La Bret&#232;che" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Tenenbaum" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3300" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283477v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indag.2019.02.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283475v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1707.01440" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278708v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2016009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095261v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurie Boreico" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel El-Baz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jtnb.856" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875103v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Madritsch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10474-014-0394-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278662v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes F. Morgenbesser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-2013-11751-X" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278548v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-012-9422-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7404743F26046194C3642D8E1B191FDB5AAF0521/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959809v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00013-013-0587-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278745v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin G. Hare" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanta Laishram" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278726v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-2010-10591-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278737v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Shallit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2011.02.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943747v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Zeng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530005v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drmota" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rivat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-008-0010-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D2ZB5T7W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824876v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92675-9_9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278680v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23660-5_5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605029v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Aloui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Kopecki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>