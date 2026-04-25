--- v0 (2026-03-10)
+++ v1 (2026-04-25)
@@ -415,772 +415,772 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical Model Reduction for Efficient Simulations of Rotor-Stator Contact Interaction</w:t>
+                <w:t xml:space="preserve">Nonsmooth modal analysis of an elastic bar subject to a unilateral contact constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Guérin</w:t>
+                <w:t xml:space="preserve">Carlos Yoong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricio Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4040858⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91 (4), pp.2453-2476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11071-017-4025-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01989175v1</w:t>
+                <w:t xml:space="preserve">hal-01471341v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonsmooth modal analysis of an elastic bar subject to a unilateral contact constraint</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonsmooth Thermoelastic Simulations of Blade–Casing Contact Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Thorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Yoong</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathias Legrand</w:t>
+                <w:t xml:space="preserve">Patricio Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 91 (4), pp.2453-2476. </w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 141 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11071-017-4025-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4040857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471341v2</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonsmooth Thermoelastic Simulations of Blade–Casing Contact Interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermomechanical Model Reduction for Efficient Simulations of Rotor-Stator Contact Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 141 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4040857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4040858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01989188v1</w:t>
+                <w:t xml:space="preserve">hal-01989175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic solutions of $n$-dof autonomous vibro-impact oscillators with one lasting contact phase</w:t>
+                <w:t xml:space="preserve">Non-smooth dynamics for an efficient simulation of the grand piano action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Delezoide</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathias Legrand</w:t>
+                <w:t xml:space="preserve">Xavier Boutillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Lozada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Merlhiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11071-017-3763-z⟩</w:t>
+              <w:t xml:space="preserve">Meccanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1 - 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11012-017-0641-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01505888v1</w:t>
+                <w:t xml:space="preserve">hal-01331941v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-smooth dynamics for an efficient simulation of the grand piano action</w:t>
+                <w:t xml:space="preserve">Non-smooth modal analysis of piecewise-linear impact oscillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Merlhiot</w:t>
+                <w:t xml:space="preserve">Pierre Delezoide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meccanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.1 - 18. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (3), pp.1710-1747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11012-017-0641-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/16M1081506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331941v2</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298983v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-smooth modal analysis of piecewise-linear impact oscillators</w:t>
+                <w:t xml:space="preserve">Periodic solutions of $n$-dof autonomous vibro-impact oscillators with one lasting contact phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delezoide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 16 (3), pp.1710-1747. </w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 90 (3), pp.1771-1783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/16M1081506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11071-017-3763-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01298983v2</w:t>
+                <w:t xml:space="preserve">hal-01505888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the dynamics of the piano action: is apparent success real?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Lozada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1480,103 +1480,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical model reduction for efficient simulations of rotor-stator contact interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2018: Turbomachinery Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Oslo, Norway. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1623,90 +1623,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonsmooth thermoelastic simulations of blade-casing contact interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2018: Turbomachinery Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Oslo, Norway. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1734,554 +1734,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact dynamics near unilaterally constrained grazing orbits</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Spectre vibratoire d'un oscillateur discret à impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Thorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Nonlinear Dynamics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures (CSMA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01562154v1</w:t>
+                <w:t xml:space="preserve">hal-01926322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotor-stator interaction: formulation, reduction and simulation of a nonsmooth thermo-elastic model</w:t>
+                <w:t xml:space="preserve">Spectrum of an impact oscillator via nonsmooth modal analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on Transport Phenomena and Dynamics of Rotating Machinery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Maui, United States</w:t>
+              <w:t xml:space="preserve">9th European Nonlinear Dynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871945v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectre vibratoire d'un oscillateur discret à impacts</w:t>
+                <w:t xml:space="preserve">Rotor-stator interaction: formulation, reduction and simulation of a nonsmooth thermo-elastic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures (CSMA 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">17th International Symposium on Transport Phenomena and Dynamics of Rotating Machinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Maui, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926322v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrum of an impact oscillator via nonsmooth modal analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear modal analysis of a one-dimensional bar undergoing unilateral contact via the time-domain boundary element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayantheeswar Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Nonlinear Dynamics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2017 International Design Engineering Technical Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Cleveland, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2017-68340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01509382v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear modal analysis of a one-dimensional bar undergoing unilateral contact via the time-domain boundary element method</w:t>
+                <w:t xml:space="preserve">Impact dynamics near unilaterally constrained grazing orbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jayantheeswar Venkatesh</w:t>
+                <w:t xml:space="preserve">Stéphane Junca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huong Le Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2017 International Design Engineering Technical Conferences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th European Nonlinear Dynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Budapest, Hungary</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569943v1</w:t>
+                <w:t xml:space="preserve">hal-01562154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonsmooth modal analysis for a one-dimensional finite bar subject to unilateral contact using the Wave Finite Element Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Yoong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fourth Joint International Conference on Multibody Systems Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2319,51 +2319,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonsmooth modal analysis from elementary impact oscillators to turbomachines: limitations and avenues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Symposium on Transport Phenomena and Dynamics of Rotating Machinery (ISROMAC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Honolulu, HI, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2401,64 +2401,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonsmooth modal analysis of piecewise-linear impact systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delezoide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Congress of Theoretical and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2477,304 +2477,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonsmooth modal analysis: Investigation of a 2-dof spring-mass system subject to an elastic impact law</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Wave Finite Element Method applied to a one-dimensional linear elastodynamic problem with unilateral constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Yoong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASME, Aug 2015, Boston, United States. </w:t>
+              <w:t xml:space="preserve">The ASME 2015 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Boston, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/DETC2015-46796⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/DETC2015-46919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185973v1</w:t>
+                <w:t xml:space="preserve">hal-01194922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Wave Finite Element Method applied to a one-dimensional linear elastodynamic problem with unilateral constraints</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonsmooth modal analysis: Investigation of a 2-dof spring-mass system subject to an elastic impact law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The ASME 2015 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Boston, United States. </w:t>
+              <w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASME, Aug 2015, Boston, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/DETC2015-46919⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/DETC2015-46796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194922v1</w:t>
+                <w:t xml:space="preserve">hal-01185973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and simulating the dynamics of the grand piano action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Lozada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Merlhiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Musical Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2793,325 +2793,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-smooth simulation of the dynamics of the grand piano action</w:t>
+                <w:t xml:space="preserve">Simulation of a non-smooth dynamical model of the piano key</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Lozada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Merlhiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José Lozada</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Micaelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waves 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">Multibody Dynamics 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Zagreb, Croatia. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00817781v1</w:t>
+                <w:t xml:space="preserve">hal-00825754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a non-smooth dynamical model of the piano key</w:t>
+                <w:t xml:space="preserve">A non-smooth simulation of the dynamics of the grand piano action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Merlhiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Lozada</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Micaelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multibody Dynamics 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Zagreb, Croatia. 2 p</w:t>
+              <w:t xml:space="preserve">Waves 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825754v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-smooth simulation of a 6-DOF dynamical model of the grand piano action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Lozada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Merlhiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 4th Canadian Conference on Nonlinear Solid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Montreal, Canada. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3295,51 +3295,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonsmooth modal analysis: from the discrete to the continuous settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Remco Leine; Vincent Acary; Olivier Brüls. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Topics in Nonsmooth Dynamics. Transactions of the European Network for Nonsmooth Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.191-234, 2018, 9783319759715. </w:t>
@@ -3491,131 +3491,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A benchmark for elasto-plasticity in finite strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Lesueur</w:t>
+                <w:t xml:space="preserve">Coupling surrogate neural networks and classical numerical solvers for non-smooth mechanical dynamics with contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Merlhiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913543v1</w:t>
+                <w:t xml:space="preserve">hal-05385069v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PlastiNN: A physics-informed neural network architecture for real-time finite strain elasto-plastic simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3637,145 +3637,145 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling surrogate neural networks and classical numerical solvers for non-smooth mechanical dynamics with contact</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A benchmark for elasto-plasticity in finite strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Thorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Issa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-05385069v1</w:t>
+                <w:t xml:space="preserve">hal-04913543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4061,51 +4061,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC4D4BA9"/>
+    <w:nsid w:val="B88211C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4292,51 +4292,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thorin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6642-8948" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180091867" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737657v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louen Pottier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Thorin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105953" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076495v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Turcaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Br&#233;chet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fratzl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wc Dunlop" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.103742" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989175v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;rin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thouverez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Legrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Almeida" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4040858" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471341v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Yoong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-017-4025-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989188v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4040857" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505888v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delezoide" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-017-3763-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331941v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boutillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lozada" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Merlhiot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-017-0641-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298983v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1081506" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193708v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918795" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402496v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Azoug" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nevi&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel-Marie Pradeilles-Duval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Constantinescu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2012.12.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00723704v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2012.07.014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713849v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2018-75880" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713919v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2018-75959" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562154v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Junca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Le Thi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871945v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926322v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509382v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569943v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayantheeswar Venkatesh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2017-68340" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408111v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401772v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402551v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185973v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-46796" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194922v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-46919" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825256v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817781v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00825754v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Micaelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00825757v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048373v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771849v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75972-2_5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480700v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lesueur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weisz-Patrault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913543v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073095v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385069v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00939493v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01122394v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles For&#234;t" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thorin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6642-8948" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180091867" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737657v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louen Pottier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Thorin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105953" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076495v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Turcaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Br&#233;chet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fratzl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wc Dunlop" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.103742" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471341v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Yoong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Legrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-017-4025-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989188v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;rin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thouverez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Almeida" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4040857" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989175v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4040858" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331941v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boutillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lozada" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Merlhiot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-017-0641-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298983v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delezoide" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1081506" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505888v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-017-3763-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193708v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918795" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402496v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Azoug" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nevi&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel-Marie Pradeilles-Duval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Constantinescu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2012.12.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00723704v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2012.07.014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713849v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2018-75880" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713919v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2018-75959" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926322v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509382v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871945v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569943v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayantheeswar Venkatesh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2017-68340" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562154v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Junca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Le Thi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408111v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401772v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402551v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194922v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-46919" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185973v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-46796" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825256v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00825754v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Micaelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817781v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00825757v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048373v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771849v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75972-2_5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480700v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lesueur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weisz-Patrault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385069v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073095v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913543v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00939493v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01122394v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles For&#234;t" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>