--- v1 (2026-04-25)
+++ v2 (2026-05-17)
@@ -1440,419 +1440,432 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00723704v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical model reduction for efficient simulations of rotor-stator contact interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guérin</w:t>
+                <w:t xml:space="preserve">Hybrid AI–physics coupling for multibody dynamics with contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Merlhiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricio Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2018: Turbomachinery Technical Conference and Exposition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Computational and Artificial Intelligence for Mechanics and Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Porto, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713849v1</w:t>
+                <w:t xml:space="preserve">hal-05552387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonsmooth thermoelastic simulations of blade-casing contact interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermomechanical model reduction for efficient simulations of rotor-stator contact interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guérin</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2018: Turbomachinery Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Oslo, Norway. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/GT2018-75959⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/GT2018-75880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713919v1</w:t>
+                <w:t xml:space="preserve">hal-01713849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectre vibratoire d'un oscillateur discret à impacts</w:t>
+                <w:t xml:space="preserve">Nonsmooth thermoelastic simulations of blade-casing contact interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures (CSMA 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME Turbo Expo 2018: Turbomachinery Technical Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Oslo, Norway. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2018-75959⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926322v1</w:t>
+                <w:t xml:space="preserve">hal-01713919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectrum of an impact oscillator via nonsmooth modal analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1868,976 +1881,950 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Nonlinear Dynamics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotor-stator interaction: formulation, reduction and simulation of a nonsmooth thermo-elastic model</w:t>
+                <w:t xml:space="preserve">Spectre vibratoire d'un oscillateur discret à impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on Transport Phenomena and Dynamics of Rotating Machinery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Maui, United States</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures (CSMA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871945v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear modal analysis of a one-dimensional bar undergoing unilateral contact via the time-domain boundary element method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rotor-stator interaction: formulation, reduction and simulation of a nonsmooth thermo-elastic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2017 International Design Engineering Technical Conferences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th International Symposium on Transport Phenomena and Dynamics of Rotating Machinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Maui, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569943v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact dynamics near unilaterally constrained grazing orbits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Huong Le Thi</w:t>
+                <w:t xml:space="preserve">Nonlinear modal analysis of a one-dimensional bar undergoing unilateral contact via the time-domain boundary element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayantheeswar Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Nonlinear Dynamics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2017 International Design Engineering Technical Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Cleveland, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2017-68340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01562154v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonsmooth modal analysis for a one-dimensional finite bar subject to unilateral contact using the Wave Finite Element Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Yoong</w:t>
+                <w:t xml:space="preserve">Impact dynamics near unilaterally constrained grazing orbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Junca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huong Le Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fourth Joint International Conference on Multibody Systems Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">9th European Nonlinear Dynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01408111v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonsmooth modal analysis from elementary impact oscillators to turbomachines: limitations and avenues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonsmooth modal analysis for a one-dimensional finite bar subject to unilateral contact using the Wave Finite Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Yoong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Symposium on Transport Phenomena and Dynamics of Rotating Machinery (ISROMAC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Honolulu, HI, United States</w:t>
+              <w:t xml:space="preserve">The Fourth Joint International Conference on Multibody Systems Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401772v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonsmooth modal analysis of piecewise-linear impact systems</w:t>
+                <w:t xml:space="preserve">Nonsmooth modal analysis from elementary impact oscillators to turbomachines: limitations and avenues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Delezoide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Congress of Theoretical and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">16th International Symposium on Transport Phenomena and Dynamics of Rotating Machinery (ISROMAC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Honolulu, HI, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01402551v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Wave Finite Element Method applied to a one-dimensional linear elastodynamic problem with unilateral constraints</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonsmooth modal analysis of piecewise-linear impact systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delezoide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The ASME 2015 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th International Congress of Theoretical and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/DETC2015-46919⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01194922v1</w:t>
+                <w:t xml:space="preserve">hal-01402551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonsmooth modal analysis: Investigation of a 2-dof spring-mass system subject to an elastic impact law</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Wave Finite Element Method applied to a one-dimensional linear elastodynamic problem with unilateral constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Yoong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASME, Aug 2015, Boston, United States. </w:t>
+              <w:t xml:space="preserve">The ASME 2015 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Boston, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/DETC2015-46796⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/DETC2015-46919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185973v1</w:t>
+                <w:t xml:space="preserve">hal-01194922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and simulating the dynamics of the grand piano action</w:t>
+                <w:t xml:space="preserve">Nonsmooth modal analysis: Investigation of a 2-dof spring-mass system subject to an elastic impact law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Merlhiot</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Junca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Musical Acoustics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASME, Aug 2015, Boston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2015-46796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825256v1</w:t>
+                <w:t xml:space="preserve">hal-01185973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a non-smooth dynamical model of the piano key</w:t>
+                <w:t xml:space="preserve">Modeling and simulating the dynamics of the grand piano action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boutillon</w:t>
@@ -2845,220 +2832,328 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Lozada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Merlhiot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Micaelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multibody Dynamics 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Zagreb, Croatia. 2 p</w:t>
+              <w:t xml:space="preserve">International Symposium on Musical Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825754v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-smooth simulation of the dynamics of the grand piano action</w:t>
+                <w:t xml:space="preserve">Simulation of a non-smooth dynamical model of the piano key</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Lozada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Merlhiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José Lozada</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Micaelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waves 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">Multibody Dynamics 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Zagreb, Croatia. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00817781v1</w:t>
+                <w:t xml:space="preserve">hal-00825754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A non-smooth simulation of the dynamics of the grand piano action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Thorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boutillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Merlhiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Lozada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Waves 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Tunis, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-smooth simulation of a 6-DOF dynamical model of the grand piano action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3100,51 +3195,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 4th Canadian Conference on Nonlinear Solid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Montreal, Canada. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3154,51 +3249,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing recurrent cells to enforce stability in real-time dynamical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louen Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3214,51 +3309,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUTAM Symposium on Data-driven mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3268,51 +3363,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonsmooth modal analysis: from the discrete to the continuous settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3322,226 +3417,226 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Remco Leine; Vincent Acary; Olivier Brüls. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Topics in Nonsmooth Dynamics. Transactions of the European Network for Nonsmooth Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.191-234, 2018, 9783319759715. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-75972-2_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCAR : a self-consistent recurrent cell for real-time finite strain elastoplastic simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Thorin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling surrogate neural networks and classical numerical solvers for non-smooth mechanical dynamics with contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Merlhiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3549,330 +3644,418 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385069v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PlastiNN: A physics-informed neural network architecture for real-time finite strain elasto-plastic simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A benchmark for elasto-plasticity in finite strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neural networks for large deformation plasticity. Towards real-time interactive simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Thorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-smooth model of the grand piano action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Solid mechanics [physics.class-ph]. Ecole Polytechnique X, 2013. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00939493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3882,118 +4065,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul des structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. (MEC441) MODAL - Génie Civil, Palaiseau, France. 2013, pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01122394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId91"/>
+      <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4061,51 +4244,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B88211C9"/>
+    <w:nsid w:val="373CE669"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4292,51 +4475,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thorin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6642-8948" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180091867" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737657v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louen Pottier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Thorin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105953" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076495v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Turcaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Br&#233;chet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fratzl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wc Dunlop" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.103742" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471341v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Yoong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Legrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-017-4025-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989188v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;rin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thouverez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Almeida" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4040857" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989175v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4040858" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331941v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boutillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lozada" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Merlhiot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-017-0641-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298983v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delezoide" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1081506" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505888v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-017-3763-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193708v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918795" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402496v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Azoug" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nevi&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel-Marie Pradeilles-Duval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Constantinescu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2012.12.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00723704v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2012.07.014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713849v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2018-75880" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713919v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2018-75959" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926322v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509382v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871945v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569943v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayantheeswar Venkatesh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2017-68340" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562154v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Junca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Le Thi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408111v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401772v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402551v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194922v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-46919" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185973v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-46796" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825256v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00825754v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Micaelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817781v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00825757v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048373v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771849v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75972-2_5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480700v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lesueur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weisz-Patrault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385069v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073095v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913543v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00939493v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01122394v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles For&#234;t" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thorin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6642-8948" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180091867" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737657v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louen Pottier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Thorin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105953" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076495v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Turcaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Br&#233;chet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fratzl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wc Dunlop" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.103742" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471341v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Yoong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Legrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-017-4025-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989188v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;rin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thouverez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Almeida" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4040857" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989175v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4040858" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331941v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boutillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lozada" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Merlhiot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-017-0641-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298983v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delezoide" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1081506" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505888v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-017-3763-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193708v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918795" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402496v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Azoug" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nevi&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel-Marie Pradeilles-Duval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Constantinescu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2012.12.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00723704v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2012.07.014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552387v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713849v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2018-75880" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713919v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2018-75959" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509382v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926322v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871945v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569943v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayantheeswar Venkatesh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2017-68340" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562154v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Junca" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Le Thi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408111v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401772v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402551v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194922v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-46919" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185973v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-46796" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825256v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00825754v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Micaelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817781v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00825757v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048373v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771849v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75972-2_5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480700v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lesueur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weisz-Patrault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385069v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073095v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913543v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130741v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00939493v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01122394v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles For&#234;t" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>