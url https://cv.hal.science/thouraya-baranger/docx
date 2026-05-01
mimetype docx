--- v0 (2026-04-06)
+++ v1 (2026-05-01)
@@ -837,496 +837,496 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00584553v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional recovery of stress intensity factors and energy release rates from surface full-field displacements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Land-sea interface identification and submarine groundwater exchange (SGE) estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejla Hariga Tlatli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Andrieux</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Bouhlila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.01.002⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88, pp.569-578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2013.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00824406v1</w:t>
+                <w:t xml:space="preserve">hal-00954331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotor to stator contacts in turbomachines. Review and application</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fatigue Life Estimation for an NBR Rubber and an Expanded Polyurethane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jamel Benkahla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouraya Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Issartel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2013.05.010⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-013-9749-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934050v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue Life Estimation for an NBR Rubber and an Expanded Polyurethane</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rotor to stator contacts in turbomachines. Review and application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Issartel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Georges Jacquet-Richardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Torkhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-013-9749-y⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (2), pp.401-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2013.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828134v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land-sea interface identification and submarine groundwater exchange (SGE) estimation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three-dimensional recovery of stress intensity factors and energy release rates from surface full-field displacements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachida Bouhlila</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (10), pp.1523-1537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2013.10.015⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00954331v1</w:t>
+                <w:t xml:space="preserve">hal-00824406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularization of the noisy Cauchy problem solution approximated by an energy-like method</w:t>
               </w:r>
@@ -1545,51 +1545,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlequin framework for multi-model, multi-time scale and heterogeneous time integrators for structural transient dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assaf Ghanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Torkhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Mahjoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1674,77 +1674,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Simulation of Elastomeric Outsole Bending</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Benkahla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Issartel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2017,234 +2017,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of an energy-like minimization method to solve Cauchy problem with noisy data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constitutive law gap functionals for solving the Cauchy problem for linear elliptic PDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Naima Debit</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 235, pp.3257-3269. </w:t>
+              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 218 (5), pp.1970-1989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2010.12.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amc.2011.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00426772v3</w:t>
+                <w:t xml:space="preserve">hal-00640398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive law gap functionals for solving the Cauchy problem for linear elliptic PDE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical analysis of an energy-like minimization method to solve Cauchy problem with noisy data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rischette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Andrieux</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Debit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 235, pp.3257-3269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2010.12.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amc.2011.07.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00640398v1</w:t>
+                <w:t xml:space="preserve">hal-00426772v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear centrifugal effects on a prestressed laminated rotor</w:t>
               </w:r>
@@ -3249,51 +3249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Escriva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejla Hariga Tlatli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 335, pp.401-406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4238,51 +4238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Jacquet-Richardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Saulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4660,230 +4660,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspects dynamiques du couplage 3D-1D dans la méthode Arlequin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Najib Mahjoubi</w:t>
+                <w:t xml:space="preserve">Energy-like minimization method for evolution thermal cauchy problem : Numerical analysis of data noise effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Debit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rischette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouraya N. Baranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">ECCOMAS International Conference on Inverse Problems in Mechanics of Structures and Materials, IPM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rzeszów, Poland. pp.91-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592776v1</w:t>
+                <w:t xml:space="preserve">hal-00947559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-like minimization method for evolution thermal cauchy problem : Numerical analysis of data noise effects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thouraya N. Baranger</w:t>
+                <w:t xml:space="preserve">Aspects dynamiques du couplage 3D-1D dans la méthode Arlequin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouraya Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Torkhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Mahjoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS International Conference on Inverse Problems in Mechanics of Structures and Materials, IPM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Rzeszów, Poland. pp.91-93</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00947559v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STABILITY ANALYSIS OF ROTATING COMPOSITE SHAFTS CONSIDERING INTERNAL DAMPING AND COUPLING EFFECTS</w:t>
               </w:r>
@@ -4908,51 +4908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Andrianoely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Jacquet-Richardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IFToMM International Conference on Rotordynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, seoul, South Korea. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5245,51 +5245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Andrianoely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Jacquet-Richardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IFToMM International Conference on Rotordynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, seoul, South Korea. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5422,51 +5422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Debit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rischette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya N. Baranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France. pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5485,978 +5485,978 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifugal effects on laminated rotors</w:t>
+                <w:t xml:space="preserve">A condensed modal functional for identifying equivalent constitutive properties of an assembled induction motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mogenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">N. Barras</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Durantay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VCB 2010, The XVIIth Symposium Vibrations, Shocks &amp; Noise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IDETC/CIE 2009, ASME 2009 International Design Engineering Technical Conferences - Seventh International Conference on Multibody Systems, Nonlinear Dynamics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2009-86960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00504382v1</w:t>
+                <w:t xml:space="preserve">hal-04767435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A condensed modal functional for identifying equivalent constitutive properties of an assembled induction motor</w:t>
+                <w:t xml:space="preserve">The problem of complex shape tracking in a Campbell Diagram or how to overcome crossing/veering phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mogenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Ferraris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Durantay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDETC/CIE 2009, ASME 2009 International Design Engineering Technical Conferences - Seventh International Conference on Multibody Systems, Nonlinear Dynamics and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Vibrations in Rotating Machinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, London, United Kingdom. pp.1-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1533/9780857094537.4.257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414034v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The problem of complex shape tracking in a Campbell Diagram or how to overcome crossing/veering phenomena</w:t>
+                <w:t xml:space="preserve">Centrifugal effects on laminated rotors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mogenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Durantay</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Durantay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Barras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Vibrations in Rotating Machinery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VCB 2010, The XVIIth Symposium Vibrations, Shocks &amp; Noise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Ecully, France. pp.CDRom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936547v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A condensed modal functional for identifying equivalent constitutive properties of an assembled induction motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mogenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barras</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouraya Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDETC/CIE 2009, ASME 2009 International Design Engineering Technical Conferences - Seventh International Conference on Multibody Systems, Nonlinear Dynamics and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.1-8, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/DETC2009-86960⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04767435v1</w:t>
+                <w:t xml:space="preserve">hal-00414034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy methods for boundary conditions identification for dynamic problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Andrieux</w:t>
+                <w:t xml:space="preserve">Energy methods for Cauchy problems of evolution equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.N. Baranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress on Computational Mechanics WCCM8 and 5th European Congress on Computational Methods in Applied Sciences and Engineering ECCOMAS 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Italie</w:t>
+              <w:t xml:space="preserve">6th International Conference on Inverse Problems in Engineering : Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506226v1</w:t>
+                <w:t xml:space="preserve">hal-00331761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization Procedure for Identifying Constitutive Properties of High Speed Induction Motor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mogenier</w:t>
+                <w:t xml:space="preserve">A VARIATIONAL APPROACH TO SOLVE CAUCHY PROBLEM FOR STEADY STATE STOKES FLOW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Escriva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Baranger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Barras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Machines, ICEM'08</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th.World Congress on Computational Mechanics (WCCM8) 5th European Congress on Computational Methods in Applied Sciences and Engineeering (ECCOMAS 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Italy. pp.1-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504426v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Variational Approach to solve Cauchy Problem for Steady State Stokes Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Escriva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th. World Congress on Computational Mechanics WCCM8, and 5th. European Congress on Computational Methods in Applied Sciences and Engineering ECCOMAS 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy methods for Cauchy problems of evolution equations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T.N. Baranger</w:t>
+                <w:t xml:space="preserve">Energy methods for boundary conditions identification for dynamic problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Inverse Problems in Engineering : Theory and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Dourdan, France</w:t>
+              <w:t xml:space="preserve">8th World Congress on Computational Mechanics WCCM8 and 5th European Congress on Computational Methods in Applied Sciences and Engineering ECCOMAS 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331761v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A VARIATIONAL APPROACH TO SOLVE CAUCHY PROBLEM FOR STEADY STATE STOKES FLOW</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Escriva</w:t>
+                <w:t xml:space="preserve">Optimization Procedure for Identifying Constitutive Properties of High Speed Induction Motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mogenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Durantay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Barras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th.World Congress on Computational Mechanics (WCCM8) 5th European Congress on Computational Methods in Applied Sciences and Engineeering (ECCOMAS 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Electrical Machines, ICEM'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Vilamoura, Portugal. pp.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICELMACH.2008.4800061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495461v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaks identification on a Darcy model by solving Cauchy problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Escriva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6775,64 +6775,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy method for boundary conditions identification for dynamic problems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.N. Baranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Congress on Computational Mechanics.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7015,502 +7015,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An energy Approach to solve Cauchy Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de la Stabilité des Rotors avec Prise en compte de lAmortissement Interne et Effet du Cisaillement Transverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Sino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Jacquet-Richardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third conference on Inverse Problems, Control and Shape Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, France. pp.1</w:t>
+              <w:t xml:space="preserve">1er Congrès International Francophone de Mécanique Avancée, CIFMA01</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Syrie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506926v1</w:t>
+                <w:t xml:space="preserve">hal-00506832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of internally damped rotating composite shafts considering transversal shear</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Chatelet</w:t>
+                <w:t xml:space="preserve">Data Completion Via an Energy-Like error Functional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ben Abda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Jacquet-Richardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Eleventh International Symposium on Transport Phenomena and Dynamics of Rotating Machinery, ISROMAC'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2006, Honolulu, Hawaii, États-Unis. 7 p</w:t>
+              <w:t xml:space="preserve">Numerical Computing for Groundwater Flows, Mohammadia School Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506814v1</w:t>
+                <w:t xml:space="preserve">hal-00506818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la Stabilité des Rotors avec Prise en compte de lAmortissement Interne et Effet du Cisaillement Transverse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Chatelet</w:t>
+                <w:t xml:space="preserve">Détection des zones de fuite dans un milieu poreux saturé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hariga-Tlatli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Jacquet-Richardet</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Escriva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès International Francophone de Mécanique Avancée, CIFMA01</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Syrie</w:t>
+              <w:t xml:space="preserve">ENIT-LAMSIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506832v1</w:t>
+                <w:t xml:space="preserve">hal-00506817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Completion Via an Energy-Like error Functional</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An energy Approach to solve Cauchy Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Computing for Groundwater Flows, Mohammadia School Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Maroc</w:t>
+              <w:t xml:space="preserve">Third conference on Inverse Problems, Control and Shape Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506818v1</w:t>
+                <w:t xml:space="preserve">hal-00506926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection des zones de fuite dans un milieu poreux saturé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Hariga-Tlatli</w:t>
+                <w:t xml:space="preserve">Stability of internally damped rotating composite shafts considering transversal shear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Sino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">X. Escriva</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Jacquet-Richardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENIT-LAMSIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Tunisie</w:t>
+              <w:t xml:space="preserve">The Eleventh International Symposium on Transport Phenomena and Dynamics of Rotating Machinery, ISROMAC'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Honolulu, Hawaii, États-Unis. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506817v1</w:t>
+                <w:t xml:space="preserve">hal-00506814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary Conditions Identification for Thermostatic Cauchy Problem by minimizing an energy-like functional</w:t>
               </w:r>
@@ -7781,51 +7781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hariga-Tlatli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Escriva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Computing for Groundwater Flows, Mohammadia School Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7889,51 +7889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Jacquet-Richardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIBRATIONS CHOC et BRUIT 2006, ECOLE CENTRALE de LYON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7952,217 +7952,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An energy based data completion method for expanding surface fields inside a solid</w:t>
+                <w:t xml:space="preserve">Prolongement de champs à partir de données en surface: une méthode par minimisation dune erreur en énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ben Abda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th European Mechanics and Material Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, France</w:t>
+              <w:t xml:space="preserve">8éme Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507201v1</w:t>
+                <w:t xml:space="preserve">hal-00507200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prolongement de champs à partir de données en surface: une méthode par minimisation dune erreur en énergie</w:t>
+                <w:t xml:space="preserve">An energy based data completion method for expanding surface fields inside a solid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ben Abda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8éme Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, France</w:t>
+              <w:t xml:space="preserve">The 8th European Mechanics and Material Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507200v1</w:t>
+                <w:t xml:space="preserve">hal-00507201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complétion de données en élasticité</w:t>
               </w:r>
@@ -8621,51 +8621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotating Internal Damping in the Case of Composite Shafts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Jacquet-Richardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9190,51 +9190,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BB405021"/>
+    <w:nsid w:val="B1B79770"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9421,51 +9421,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thouraya-baranger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3693-094X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/162010036" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-4123-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881097v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omayma Homoro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Michel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Nouri-Baranger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.57" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881091v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Homoro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.51" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881087v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.37.1.12" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881095v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.36.1.58" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737698v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.02.008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584553v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rischette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Baranger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Debit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2014.03.024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824406v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.01.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934050v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jacquet-Richardet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Torkhani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thouverez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.05.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS17KXC6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828134v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Benkahla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Issartel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-013-9749-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4C1Z36D6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954331v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejla Hariga Tlatli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Bouhlila" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2013.10.015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DM4MWHQF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828129v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4501" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PBLF6KT6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954330v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andrieux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2013.836191" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824399v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Ghanem" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Mahjoubi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.08.019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRBJHVZ4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686238v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-012-9606-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PWNBWRD3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828143v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mogenier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ferraris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dufour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Durantay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546312463714" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828141v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.06.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3T2ZF28-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426772v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2010.12.019" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640398v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2011.07.009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KW6HRNH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830490v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ferraris Besso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2011.05.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L10D1TRN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489550v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejla Hariga-Tlatli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Erhel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2009.12.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97XJ4Q3M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830500v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baras" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4002381" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830508v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barras" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010045" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545279v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Sino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jacquet Richardet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.06.019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495470v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175329v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.08.022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PW3025TN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381477v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489551v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/135/1/012007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272160v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Escriva" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.04.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT2VWV7B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139569v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ben Abda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/22/1/007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-2LPL6SR6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465798v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/135/1/012039" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140300v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.10.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41BM2LXS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373880v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Abda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450621v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881131v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881070v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192965v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Maquart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baguet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517305v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320172v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saulot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2014-25504" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075972v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Manin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Andrianoely" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Dufour" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710651v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722110v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pozzolini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Renard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592776v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947559v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya N. Baranger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934142v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504389v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Durantay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barras" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685121v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Levecque" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778919v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494529v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947554v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504382v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414034v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936547v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857094537.4.257" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767435v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2009-86960" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506226v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504426v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2008.4800061" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506165v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Escriva" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331761v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N. Baranger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495461v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506183v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506184v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hariga-Tlatli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Abda" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506220v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465800v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364379v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504289v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506699v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506926v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506814v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506832v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506818v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506817v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506816v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506805v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506815v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506851v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506860v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507201v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507200v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507279v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881153v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Duc Le" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03881039v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865071v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Johansson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7816-4_11" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4C4KQPG7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944691v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0020-8_11" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455934v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455931v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Said" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489572v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thouraya-baranger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3693-094X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/162010036" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-4123-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881097v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omayma Homoro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Michel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Nouri-Baranger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.57" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881091v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Homoro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.51" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881087v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.37.1.12" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881095v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.36.1.58" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737698v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.02.008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584553v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rischette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Baranger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Debit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2014.03.024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954331v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejla Hariga Tlatli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Bouhlila" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2013.10.015" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DM4MWHQF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828134v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Benkahla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Issartel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-013-9749-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4C1Z36D6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934050v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jacquet-Richardet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Torkhani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thouverez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.05.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS17KXC6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824406v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.01.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828129v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4501" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PBLF6KT6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954330v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andrieux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2013.836191" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824399v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Ghanem" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Mahjoubi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.08.019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRBJHVZ4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686238v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-012-9606-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PWNBWRD3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828143v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mogenier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ferraris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dufour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Durantay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546312463714" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828141v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.06.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3T2ZF28-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640398v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2011.07.009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KW6HRNH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426772v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2010.12.019" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830490v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ferraris Besso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2011.05.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L10D1TRN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489550v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejla Hariga-Tlatli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Erhel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2009.12.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97XJ4Q3M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830500v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baras" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4002381" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830508v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barras" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010045" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545279v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Sino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jacquet Richardet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.06.019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495470v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175329v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.08.022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PW3025TN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381477v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489551v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/135/1/012007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272160v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Escriva" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.04.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT2VWV7B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139569v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ben Abda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/22/1/007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-2LPL6SR6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465798v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/135/1/012039" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140300v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.10.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41BM2LXS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373880v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Abda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450621v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881131v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881070v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192965v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Maquart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baguet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517305v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320172v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saulot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2014-25504" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075972v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Manin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Andrianoely" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Dufour" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710651v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722110v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pozzolini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Renard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947559v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya N. Baranger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592776v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934142v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504389v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Durantay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barras" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685121v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Levecque" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778919v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494529v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947554v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767435v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2009-86960" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936547v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857094537.4.257" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504382v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414034v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331761v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N. Baranger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495461v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506165v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Escriva" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506226v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504426v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2008.4800061" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506183v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506184v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hariga-Tlatli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Abda" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506220v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465800v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364379v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504289v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506699v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506832v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506818v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506817v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506926v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506814v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506816v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506805v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506815v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506851v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506860v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507200v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507201v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507279v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881153v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Duc Le" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03881039v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865071v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Johansson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7816-4_11" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4C4KQPG7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944691v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0020-8_11" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455934v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455931v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Said" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489572v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>