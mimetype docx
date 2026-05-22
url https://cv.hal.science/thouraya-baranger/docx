--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -837,914 +837,914 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00584553v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land-sea interface identification and submarine groundwater exchange (SGE) estimation</w:t>
+                <w:t xml:space="preserve">Arlequin framework for multi-model, multi-time scale and heterogeneous time integrators for structural transient dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nejla Hariga Tlatli</w:t>
+                <w:t xml:space="preserve">Assaf Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Torkhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Mahjoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachida Bouhlila</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2013.10.015⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 254, pp.292-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2012.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00954331v1</w:t>
+                <w:t xml:space="preserve">hal-00824399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue Life Estimation for an NBR Rubber and an Expanded Polyurethane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Benkahla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Issartel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11340-013-9749-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotor to stator contacts in turbomachines. Review and application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Jacquet-Richardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Torkhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40 (2), pp.401-420. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ymssp.2013.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional recovery of stress intensity factors and energy release rates from surface full-field displacements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 50 (10), pp.1523-1537. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularization of the noisy Cauchy problem solution approximated by an energy-like method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Rischette</w:t>
+                <w:t xml:space="preserve">Land-sea interface identification and submarine groundwater exchange (SGE) estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejla Hariga Tlatli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Andrieux</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Bouhlila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88, pp.569-578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2013.10.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.4501⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00828129v1</w:t>
+                <w:t xml:space="preserve">hal-00954331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined energy method and regularization to solve the Cauchy problem for the heat equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regularization of the noisy Cauchy problem solution approximated by an energy-like method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rischette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Rischette</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17415977.2013.836191⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.n/a--n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.4501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00954330v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arlequin framework for multi-model, multi-time scale and heterogeneous time integrators for structural transient dynamics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combined energy method and regularization to solve the Cauchy problem for the heat equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Combescure</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rischette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2012.08.019⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (1), pp.199-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17415977.2013.836191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00824399v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00954330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Simulation of Elastomeric Outsole Bending</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Benkahla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Issartel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2017,234 +2017,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive law gap functionals for solving the Cauchy problem for linear elliptic PDE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical analysis of an energy-like minimization method to solve Cauchy problem with noisy data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rischette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Andrieux</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Debit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 218 (5), pp.1970-1989. </w:t>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 235, pp.3257-3269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amc.2011.07.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2010.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00640398v1</w:t>
+                <w:t xml:space="preserve">hal-00426772v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of an energy-like minimization method to solve Cauchy problem with noisy data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constitutive law gap functionals for solving the Cauchy problem for linear elliptic PDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Naima Debit</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 218 (5), pp.1970-1989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amc.2011.07.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2010.12.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00426772v3</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear centrifugal effects on a prestressed laminated rotor</w:t>
               </w:r>
@@ -3249,51 +3249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Escriva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejla Hariga Tlatli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 335, pp.401-406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3559,219 +3559,219 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data completion via an energy error functional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amel Ben Abda</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ben Abda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 333 (2), pp.1. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05140300v1</w:t>
+                <w:t xml:space="preserve">hal-00373880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data completion via an energy error functional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Ben Abda</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Ben Abda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, pp.1</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 333 (2), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2004.10.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00373880v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational methods for tension-loaded structures</w:t>
               </w:r>
@@ -4206,386 +4206,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Contact Area From Full Field Displacement Surface Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Chatelet</w:t>
+                <w:t xml:space="preserve">Nonlinear dynamic interactions between a cable and its casing: Application to automotive gearshift command system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Manin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Andrianoely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Ferraris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Saulot</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2014: Turbine Technical Conference and Exposition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26th International Conference on Noise and Vibration engineering (ISMA2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Louvain, Belgium. pp.3065-3077</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320172v1</w:t>
+                <w:t xml:space="preserve">hal-04710651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear dynamic interactions between a cable and its casing. Application to automotive gearshift command systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of Contact Area From Full Field Displacement Surface Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Jacquet-Richardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Manin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t>
+                <w:t xml:space="preserve">Aurélien Saulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME Turbo Expo 2014: Turbine Technical Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Gas Turbine Institute, Jun 2014, Düsseldorf, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2014-25504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075972v1</w:t>
+                <w:t xml:space="preserve">hal-01320172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear dynamic interactions between a cable and its casing: Application to automotive gearshift command system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Nonlinear dynamic interactions between a cable and its casing. Application to automotive gearshift command systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Manin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Andrianoely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Ferraris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Noise and Vibration engineering (ISMA2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Louvain, Belgium. pp.3065-3077</w:t>
+              <w:t xml:space="preserve">ISMA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710651v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence analysis of XFEM methods for a nonlinear viscoelasticity constituve law</w:t>
               </w:r>
@@ -4761,90 +4761,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects dynamiques du couplage 3D-1D dans la méthode Arlequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assaf Ghanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Torkhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Mahjoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4895,64 +4895,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Andrianoely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Jacquet-Richardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IFToMM International Conference on Rotordynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, seoul, South Korea. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5098,51 +5098,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear dynamic interactions between a cable with no axial preload and its casing. Application to automotive gearshift command systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Manin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5232,64 +5232,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Andrianoely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Jacquet-Richardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IFToMM International Conference on Rotordynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, seoul, South Korea. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5485,978 +5485,978 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A condensed modal functional for identifying equivalent constitutive properties of an assembled induction motor</w:t>
+                <w:t xml:space="preserve">The problem of complex shape tracking in a Campbell Diagram or how to overcome crossing/veering phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mogenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouraya Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Ferraris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Durantay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDETC/CIE 2009, ASME 2009 International Design Engineering Technical Conferences - Seventh International Conference on Multibody Systems, Nonlinear Dynamics and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.1-8, </w:t>
+              <w:t xml:space="preserve">10th International Conference on Vibrations in Rotating Machinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, London, United Kingdom. pp.1-11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/DETC2009-86960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1533/9780857094537.4.257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767435v1</w:t>
+                <w:t xml:space="preserve">hal-00936547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The problem of complex shape tracking in a Campbell Diagram or how to overcome crossing/veering phenomena</w:t>
+                <w:t xml:space="preserve">Centrifugal effects on laminated rotors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mogenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Durantay</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Durantay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Barras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Vibrations in Rotating Machinery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VCB 2010, The XVIIth Symposium Vibrations, Shocks &amp; Noise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Ecully, France. pp.CDRom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936547v1</w:t>
+                <w:t xml:space="preserve">hal-00504382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifugal effects on laminated rotors</w:t>
+                <w:t xml:space="preserve">A condensed modal functional for identifying equivalent constitutive properties of an assembled induction motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mogenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dufour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Barras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VCB 2010, The XVIIth Symposium Vibrations, Shocks &amp; Noise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Ecully, France. pp.CDRom</w:t>
+              <w:t xml:space="preserve">IDETC/CIE 2009, ASME 2009 International Design Engineering Technical Conferences - Seventh International Conference on Multibody Systems, Nonlinear Dynamics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504382v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A condensed modal functional for identifying equivalent constitutive properties of an assembled induction motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mogenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Régis Dufour</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Durantay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDETC/CIE 2009, ASME 2009 International Design Engineering Technical Conferences - Seventh International Conference on Multibody Systems, Nonlinear Dynamics and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.1-8</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2009-86960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414034v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy methods for Cauchy problems of evolution equations</w:t>
+                <w:t xml:space="preserve">A Variational Approach to solve Cauchy Problem for Steady State Stokes Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Andrieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T.N. Baranger</w:t>
+                <w:t xml:space="preserve">X. Escriva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Inverse Problems in Engineering : Theory and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Dourdan, France</w:t>
+              <w:t xml:space="preserve">8th. World Congress on Computational Mechanics WCCM8, and 5th. European Congress on Computational Methods in Applied Sciences and Engineering ECCOMAS 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00331761v1</w:t>
+                <w:t xml:space="preserve">hal-00506165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A VARIATIONAL APPROACH TO SOLVE CAUCHY PROBLEM FOR STEADY STATE STOKES FLOW</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thouraya Baranger</w:t>
+                <w:t xml:space="preserve">Energy methods for boundary conditions identification for dynamic problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th.World Congress on Computational Mechanics (WCCM8) 5th European Congress on Computational Methods in Applied Sciences and Engineeering (ECCOMAS 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Italy. pp.1-2</w:t>
+              <w:t xml:space="preserve">8th World Congress on Computational Mechanics WCCM8 and 5th European Congress on Computational Methods in Applied Sciences and Engineering ECCOMAS 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495461v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Variational Approach to solve Cauchy Problem for Steady State Stokes Flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t>
+                <w:t xml:space="preserve">Optimization Procedure for Identifying Constitutive Properties of High Speed Induction Motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mogenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouraya Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Durantay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Barras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th. World Congress on Computational Mechanics WCCM8, and 5th. European Congress on Computational Methods in Applied Sciences and Engineering ECCOMAS 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Electrical Machines, ICEM'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Vilamoura, Portugal. pp.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICELMACH.2008.4800061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506165v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy methods for boundary conditions identification for dynamic problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Andrieux</w:t>
+                <w:t xml:space="preserve">Energy methods for Cauchy problems of evolution equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.N. Baranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress on Computational Mechanics WCCM8 and 5th European Congress on Computational Methods in Applied Sciences and Engineering ECCOMAS 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Italie</w:t>
+              <w:t xml:space="preserve">6th International Conference on Inverse Problems in Engineering : Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506226v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization Procedure for Identifying Constitutive Properties of High Speed Induction Motor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mogenier</w:t>
+                <w:t xml:space="preserve">A VARIATIONAL APPROACH TO SOLVE CAUCHY PROBLEM FOR STEADY STATE STOKES FLOW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Escriva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Baranger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Barras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Machines, ICEM'08</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th.World Congress on Computational Mechanics (WCCM8) 5th European Congress on Computational Methods in Applied Sciences and Engineeering (ECCOMAS 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Italy. pp.1-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICELMACH.2008.4800061⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00504426v1</w:t>
+                <w:t xml:space="preserve">hal-00495461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaks identification on a Darcy model by solving Cauchy problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Escriva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6775,64 +6775,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy method for boundary conditions identification for dynamic problems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.N. Baranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Congress on Computational Mechanics.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6851,1171 +6851,1171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prolongement de données à partir de mesures en surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thouraya Baranger</w:t>
+                <w:t xml:space="preserve">Prolongement de données à partir de mesures en surface : applications en élasticité et en mécanique de la rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
+              <w:t xml:space="preserve">8éme Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01504289v1</w:t>
+                <w:t xml:space="preserve">hal-00506699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prolongement de données à partir de mesures en surface : applications en élasticité et en mécanique de la rupture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t>
+                <w:t xml:space="preserve">Prolongement de données à partir de mesures en surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouraya Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8éme Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, France</w:t>
+              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506699v1</w:t>
+                <w:t xml:space="preserve">hal-01504289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la Stabilité des Rotors avec Prise en compte de lAmortissement Interne et Effet du Cisaillement Transverse</w:t>
+                <w:t xml:space="preserve">Etude de la Stabilité des Rotors avec Prise en compte de lAmortissement Interne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Sino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Jacquet-Richardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès International Francophone de Mécanique Avancée, CIFMA01</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Syrie</w:t>
+              <w:t xml:space="preserve">VIBRATIONS CHOC et BRUIT 2006, ECOLE CENTRALE de LYON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506832v1</w:t>
+                <w:t xml:space="preserve">hal-00506860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Completion Via an Energy-Like error Functional</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An energy Approach to solve Cauchy Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Computing for Groundwater Flows, Mohammadia School Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Maroc</w:t>
+              <w:t xml:space="preserve">Third conference on Inverse Problems, Control and Shape Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506818v1</w:t>
+                <w:t xml:space="preserve">hal-00506926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection des zones de fuite dans un milieu poreux saturé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Hariga-Tlatli</w:t>
+                <w:t xml:space="preserve">Stability of internally damped rotating composite shafts considering transversal shear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Sino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">X. Escriva</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Jacquet-Richardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENIT-LAMSIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Tunisie</w:t>
+              <w:t xml:space="preserve">The Eleventh International Symposium on Transport Phenomena and Dynamics of Rotating Machinery, ISROMAC'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Honolulu, Hawaii, États-Unis. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506817v1</w:t>
+                <w:t xml:space="preserve">hal-00506814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An energy Approach to solve Cauchy Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de la Stabilité des Rotors avec Prise en compte de lAmortissement Interne et Effet du Cisaillement Transverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Sino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Jacquet-Richardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third conference on Inverse Problems, Control and Shape Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, France. pp.1</w:t>
+              <w:t xml:space="preserve">1er Congrès International Francophone de Mécanique Avancée, CIFMA01</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Syrie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506926v1</w:t>
+                <w:t xml:space="preserve">hal-00506832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of internally damped rotating composite shafts considering transversal shear</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Chatelet</w:t>
+                <w:t xml:space="preserve">Data Completion Via an Energy-Like error Functional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ben Abda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Jacquet-Richardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Eleventh International Symposium on Transport Phenomena and Dynamics of Rotating Machinery, ISROMAC'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2006, Honolulu, Hawaii, États-Unis. 7 p</w:t>
+              <w:t xml:space="preserve">Numerical Computing for Groundwater Flows, Mohammadia School Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506814v1</w:t>
+                <w:t xml:space="preserve">hal-00506818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary Conditions Identification for Thermostatic Cauchy Problem by minimizing an energy-like functional</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection des zones de fuite dans un milieu poreux saturé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hariga-Tlatli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Escriva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence COMSOL 2006, Fundamental Studies, Optimization &amp; Numerical Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, France</w:t>
+              <w:t xml:space="preserve">ENIT-LAMSIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506816v1</w:t>
+                <w:t xml:space="preserve">hal-00506817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An energy approach to solve a Cauchy problem in elasticity</w:t>
+                <w:t xml:space="preserve">Boundary Conditions Identification for Thermostatic Cauchy Problem by minimizing an energy-like functional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Andrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">III European Conference on Computational Mechanics: Solids, Structures and Coupled Problems in Engineering, ECCM-2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Portugal</w:t>
+              <w:t xml:space="preserve">Conférence COMSOL 2006, Fundamental Studies, Optimization &amp; Numerical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506805v1</w:t>
+                <w:t xml:space="preserve">hal-00506816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Inverse Problem in ElectroCardioGraphy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An energy approach to solve a Cauchy problem in elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Erhel</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third conference on Inverse Problems, Control and Shape Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, France</w:t>
+              <w:t xml:space="preserve">III European Conference on Computational Mechanics: Solids, Structures and Coupled Problems in Engineering, ECCM-2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506815v1</w:t>
+                <w:t xml:space="preserve">hal-00506805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of a small leak in a pipe via boundary data completion</w:t>
+                <w:t xml:space="preserve">An Inverse Problem in ElectroCardioGraphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hariga-Tlatli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">X. Escriva</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ben Abda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Erhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Computing for Groundwater Flows, Mohammadia School Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Maroc</w:t>
+              <w:t xml:space="preserve">Third conference on Inverse Problems, Control and Shape Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506851v1</w:t>
+                <w:t xml:space="preserve">hal-00506815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la Stabilité des Rotors avec Prise en compte de lAmortissement Interne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Chatelet</w:t>
+                <w:t xml:space="preserve">Reconstruction of a small leak in a pipe via boundary data completion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hariga-Tlatli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Jacquet-Richardet</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Escriva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIBRATIONS CHOC et BRUIT 2006, ECOLE CENTRALE de LYON</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, France</w:t>
+              <w:t xml:space="preserve">Numerical Computing for Groundwater Flows, Mohammadia School Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506860v1</w:t>
+                <w:t xml:space="preserve">hal-00506851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prolongement de champs à partir de données en surface: une méthode par minimisation dune erreur en énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ben Abda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8066,51 +8066,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An energy based data completion method for expanding surface fields inside a solid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ben Abda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8621,51 +8621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotating Internal Damping in the Case of Composite Shafts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Jacquet-Richardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8751,263 +8751,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logiciel d'homogénéisation de carton ondulé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">KAYSERSBERG PACKAGING, Carton ondulé : modélisation du comportement mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Andrianoely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00455934v1</w:t>
+                <w:t xml:space="preserve">hal-00455931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KAYSERSBERG PACKAGING, Carton ondulé : modélisation du comportement mécanique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Logiciel d'homogénéisation de carton ondulé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Andrianoely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ben Said</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-00455931v1</w:t>
+                <w:t xml:space="preserve">hal-00455934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9190,51 +9190,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1B79770"/>
+    <w:nsid w:val="31DE92E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9421,51 +9421,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thouraya-baranger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3693-094X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/162010036" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-4123-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881097v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omayma Homoro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Michel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Nouri-Baranger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.57" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881091v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Homoro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.51" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881087v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.37.1.12" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881095v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.36.1.58" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737698v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.02.008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584553v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rischette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Baranger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Debit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2014.03.024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954331v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejla Hariga Tlatli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Bouhlila" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2013.10.015" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DM4MWHQF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828134v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Benkahla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Issartel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-013-9749-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4C1Z36D6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934050v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jacquet-Richardet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Torkhani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thouverez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.05.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS17KXC6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824406v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.01.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828129v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4501" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PBLF6KT6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954330v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andrieux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2013.836191" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824399v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Ghanem" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Mahjoubi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.08.019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRBJHVZ4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686238v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-012-9606-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PWNBWRD3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828143v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mogenier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ferraris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dufour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Durantay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546312463714" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828141v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.06.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3T2ZF28-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640398v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2011.07.009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KW6HRNH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426772v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2010.12.019" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830490v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ferraris Besso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2011.05.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L10D1TRN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489550v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejla Hariga-Tlatli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Erhel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2009.12.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97XJ4Q3M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830500v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baras" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4002381" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830508v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barras" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010045" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545279v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Sino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jacquet Richardet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.06.019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495470v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175329v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.08.022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PW3025TN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381477v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489551v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/135/1/012007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272160v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Escriva" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.04.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT2VWV7B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139569v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ben Abda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/22/1/007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-2LPL6SR6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465798v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/135/1/012039" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140300v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.10.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41BM2LXS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373880v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Abda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450621v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881131v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881070v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192965v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Maquart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baguet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517305v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320172v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saulot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2014-25504" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075972v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Manin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Andrianoely" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Dufour" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710651v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722110v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pozzolini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Renard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947559v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya N. Baranger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592776v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934142v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504389v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Durantay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barras" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685121v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Levecque" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778919v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494529v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947554v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767435v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2009-86960" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936547v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857094537.4.257" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504382v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414034v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331761v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N. Baranger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495461v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506165v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Escriva" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506226v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504426v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2008.4800061" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506183v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506184v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hariga-Tlatli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Abda" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506220v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465800v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364379v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504289v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506699v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506832v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506818v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506817v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506926v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506814v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506816v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506805v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506815v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506851v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506860v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507200v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507201v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507279v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881153v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Duc Le" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03881039v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865071v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Johansson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7816-4_11" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4C4KQPG7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944691v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0020-8_11" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455934v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455931v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Said" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489572v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thouraya-baranger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3693-094X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/162010036" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-4123-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881097v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omayma Homoro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Michel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Nouri-Baranger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.57" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881091v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Homoro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.51" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881087v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.37.1.12" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881095v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.36.1.58" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737698v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.02.008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584553v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rischette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Baranger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Debit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2014.03.024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824399v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Ghanem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Torkhani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Mahjoubi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.08.019" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRBJHVZ4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828134v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Benkahla" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Issartel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-013-9749-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4C1Z36D6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934050v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jacquet-Richardet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thouverez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.05.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS17KXC6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824406v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.01.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954331v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejla Hariga Tlatli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Bouhlila" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2013.10.015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DM4MWHQF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828129v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4501" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PBLF6KT6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954330v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andrieux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2013.836191" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686238v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-012-9606-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PWNBWRD3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828143v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mogenier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ferraris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dufour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Durantay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546312463714" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828141v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.06.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3T2ZF28-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426772v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2010.12.019" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640398v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2011.07.009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KW6HRNH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830490v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ferraris Besso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2011.05.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L10D1TRN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489550v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejla Hariga-Tlatli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Erhel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2009.12.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97XJ4Q3M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830500v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baras" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4002381" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830508v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barras" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010045" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545279v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Sino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jacquet Richardet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.06.019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495470v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175329v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.08.022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PW3025TN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381477v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489551v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/135/1/012007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272160v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Escriva" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.04.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT2VWV7B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139569v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ben Abda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/22/1/007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-2LPL6SR6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465798v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/135/1/012039" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373880v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Abda" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140300v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.10.005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41BM2LXS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450621v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881131v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881070v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192965v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Maquart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baguet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517305v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710651v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Manin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Andrianoely" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320172v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saulot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2014-25504" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075972v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Dufour" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722110v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pozzolini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Renard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947559v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya N. Baranger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592776v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934142v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504389v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Durantay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barras" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685121v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Levecque" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778919v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494529v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947554v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936547v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857094537.4.257" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504382v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414034v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767435v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2009-86960" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506165v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Escriva" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506226v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504426v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2008.4800061" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331761v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N. Baranger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495461v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506183v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506184v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hariga-Tlatli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Abda" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506220v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465800v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364379v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506699v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504289v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506860v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506926v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506814v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506832v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506818v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506817v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506816v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506805v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506815v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506851v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507200v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507201v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507279v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881153v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Duc Le" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03881039v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865071v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Johansson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7816-4_11" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4C4KQPG7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944691v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0020-8_11" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455931v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Said" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455934v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489572v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>