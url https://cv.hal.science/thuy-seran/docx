--- v0 (2026-04-04)
+++ v1 (2026-05-09)
@@ -147,2464 +147,2464 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OPINION. « La comptabilité à l'ère numérique : quelles défaillances potentielles ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Seran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Tribune [Site Web]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolutions et défis du contrôleur de gestion à l’ère des technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Seran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance &amp; Gestion (DFCG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 407, pp.38-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bank leverage choices of French SMEs: a quantile analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calin Gurau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Hong Van Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Lahiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Seran Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (4), pp.570-597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJESB.2021.117348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bank leverage choices: A quantile analysis of French SMEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calin Gurau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Hong Van Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Lahiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Seran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (4), pp.570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJESB.2021.117348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Open Innovation’s “Multiunit Back-End Problem”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Seran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sea Matilda Bez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">California Management Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63 (2), pp.135-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0008125620968609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349709v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do crises impact capital structure? A study of French micro-enterprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Hong Van Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Călin Gurău</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Lahiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy-Luu Seran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Small Business Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (1), pp.181 - 199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11187-017-9899-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608784v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The management of coopetitive tensions within multi-unit organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Seran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calin Gurau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrial Marketing Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53, pp.31-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indmarman.2015.11.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The management of coopetitive tensions within multi-unit organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Seran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calin Gurau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrial Marketing Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53, pp.31-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indmarman.2015.11.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cooperation in Business Education: What about Trust?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chappert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Seran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of American Academy of Business, Cambridge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (1), pp.213-220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digitization of accounting: a literature review on the impacts, drivers and spatio-temporal dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Seran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bollecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th Annual Congress of the European Accounting Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAA, May 2025, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05323990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La digitalisation de la comptabilité : une revue de la littérature des impacts, facteurs et dimensions spatio-temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Seran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bollecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46ème congrès de l’AFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGR-IAE Rennes en collaboration avec le CREM, May 2025, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05335657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KNOWLEDGE SHARING AND KNOWLEDGE PROTECTING IN COOPERATION BETWEEN GLOBAL AND LOCAL FIRMS IN EMERGING MARKETS The case of IT Services in Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bich-Thuy Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Seran-Luu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing Open-Innovation between Competitors: A Project-Level Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Seran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea Matilda Bez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Open Innovation Conference (WOIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SME’s Bank Leverage Choices: Does the Quantile Distribution Matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Hong Van Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calin Gurau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Lahiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séran-Luu Thuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Finance &amp; Banking Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Asia University, Dec 2018, Taichung, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing network coopetition : Evidence from the banking industry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Seran-Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Academy of Management (EURAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, reykjavick, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing network coopetition Evidence from the banking industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Seran-Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de l’Association Internationale de Management Stratégique (AIMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of an International Virtual Team. Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seiha Aalto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séran-Luu Thuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th conference - ATLAS AFMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Antananarivo, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02997495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governance and Management Control Systems in hybrid Meta-organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séran-Luu Thuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurău Călin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Accounting Association Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01835665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firm and country determinants of the capital structure of micro-firms in France: Investigating the impact of the financial crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calin Gurau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Lahiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy-Lunn Seran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Research Meeting in Business and Management - IRMBAM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dynamic Approach to Trust and Distrust in a Global Virtual Team</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Chappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Seran-Luu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Academy of Management (EURAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Management of Trust : a French-Cameroonian Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séran-Luu Thuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Workshop on International Management (EIASM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interaction between coopetitive strategies and informal control in cooperative banks: an hybrid governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séran-Luu Thuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calin Gurau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Academy of Management Conference - EURAM 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperation in Business Administration : What about Trust ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séran-Luu Thuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Global Business, Mis, Economics and Finance Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How banks manage coopetitive relationships through formal and informal control. The case of French Cooperative Banks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Seran-Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thuy Seran-Luu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Calin Gurau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chappert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Performance Measurement and Management Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998213v1</w:t>
-              </w:r>
-[...989 lines deleted...]
-                <w:t xml:space="preserve">hal-02050247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2622,289 +2622,289 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopetition in financial cooperative meta-organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Seran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Călin Gurău</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inmaculada Buendia-Martinez</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inmaculada Buendía-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jerome Nikolai Warren; Lucio Biggiero; Jamin Hübner; Kemi Ogunyemi. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cooperative Economics &amp; Management, Routledge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, Routledge, pp.340 - 357, 2024, 9781003449850. </w:t>
+              <w:t xml:space="preserve">The Routledge Handbook of Cooperative Economics and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.340-357, 2024, 9781003449850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003449850-27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04826588v1</w:t>
+                <w:t xml:space="preserve">hal-04522146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopetition in financial cooperative meta-organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Seran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Călin Gurău</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inmaculada Buendia-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Routledge Handbook of Cooperative Economics and Management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+              <w:t xml:space="preserve">Cooperative Economics &amp; Management, Routledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Routledge, pp.340 - 357, 2024, 9781003449850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003449850-27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04522146v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management tools for inter-network coopetition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Seran-Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Chappert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Companion to Coopetition Strategies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 34 (pp 368-380), 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2929,64 +2929,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confidentiality and Intellectual Property Rights aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Chappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Seran-Luu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOCCES Handbook—Assessment of Transversal Competences : Focus on Entrepreneurship, Sense of Initiative and Social Skills</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 5 (pp64-67), 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3043,51 +3043,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des « objets-frontières » dans le contrôle des organisations virtualisées sous multi-gouvernance Le cas de deux DSI bancaires mutualistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Seran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Montpellier 1, 2012. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3204,51 +3204,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07058A2E"/>
+    <w:nsid w:val="6E4E26C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3435,51 +3435,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thuy-seran" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1928-670X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167753819" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323990v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Seran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bollecker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05335657v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261699v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Do" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Seran-Luu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427680v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sea Matilda Bez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02180612v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong Van Hoang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Gurau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Benkraiem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Lahiani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ran-Luu Thuy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998208v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chappert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Fernandez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998206v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997495v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiha Aalto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01835665v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gur&#259;u C&#259;lin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078575v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Hoang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Lunn Seran" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998167v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Chappert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088764v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094055v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pellegrin-Boucher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088772v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998213v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05046425v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552459v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Redon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03334892v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Seran Luu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2021.117348" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349709v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0008125620968609" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608829v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608784v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;lin Gur&#259;u" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Luu Seran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-017-9899-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549314v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indmarman.2015.11.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJML87MF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013744v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02050247v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826588v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Buendia-Martinez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003449850-27" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522146v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Buend&#237;a-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/oa-edit/10.4324/9781003449850/routledge-handbook-cooperative-economics-management-jerome-nikolai-warren-jamin-h%C3%BCbner-lucio-biggiero-kemi-ogunyemi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998225v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998230v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05026393v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thuy-seran" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1928-670X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167753819" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05046425v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bollecker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Seran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552459v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Redon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03334892v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Benkraiem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Gurau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong Van Hoang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Lahiani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Seran Luu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2021.117348" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608829v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349709v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sea Matilda Bez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0008125620968609" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608784v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;lin Gur&#259;u" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Luu Seran" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-017-9899-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549314v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pellegrin-Boucher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indmarman.2015.11.009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJML87MF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013744v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02050247v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chappert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323990v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05335657v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261699v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Do" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Seran-Luu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427680v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02180612v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ran-Luu Thuy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998208v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Fernandez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998206v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997495v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiha Aalto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01835665v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gur&#259;u C&#259;lin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078575v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Hoang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Lunn Seran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998167v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Chappert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088764v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094055v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088772v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998213v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522146v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Buend&#237;a-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/oa-edit/10.4324/9781003449850/routledge-handbook-cooperative-economics-management-jerome-nikolai-warren-jamin-h%C3%BCbner-lucio-biggiero-kemi-ogunyemi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003449850-27" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826588v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Buendia-Martinez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998225v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998230v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05026393v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>