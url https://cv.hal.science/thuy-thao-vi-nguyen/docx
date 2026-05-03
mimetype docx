--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -1155,606 +1155,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scrambled eggs: Proteomic portraits and novel biomarkers of egg quality in zebrafish (Danio rerio)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amélie Patinote</w:t>
+                <w:t xml:space="preserve">Genome-wide identification of novel ovarian-predominant miRNAs: new insights from the medaka (Oryzias latipes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouchareb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Regis Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0188084⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep40241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01640969v1</w:t>
+                <w:t xml:space="preserve">hal-01594581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of gene expression after whole-genome duplication: New insights from the spotted gar genome</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peter Batzel</w:t>
+                <w:t xml:space="preserve">Transcriptomic profiling of egg quality in Sea bass (Dicentrarchus labrax) sheds light on genes involved in ubiquitination and translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Żarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Cabau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+                <w:t xml:space="preserve">Gilbert Dutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jez.b.22770⟩</w:t>
+              <w:t xml:space="preserve">Marine Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (1), pp.102-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10126-017-9732-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788671v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic profiling of egg quality in Sea bass (Dicentrarchus labrax) sheds light on genes involved in ubiquitination and translation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Evolution of gene expression after whole-genome duplication: New insights from the spotted gar genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Braasch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Batzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Dutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10126-017-9732-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 328 (7), pp.709 - 721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jez.b.22770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464069v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide identification of novel ovarian-predominant miRNAs: new insights from the medaka (Oryzias latipes)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+                <w:t xml:space="preserve">Scrambled eggs: Proteomic portraits and novel biomarkers of egg quality in zebrafish (Danio rerio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozlem Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Patinote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Gay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
+                <w:t xml:space="preserve">Regis Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.1-11. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (11), pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep40241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0188084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594581v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene evolution and gene expression after whole genome duplication in fish: the PhyloFish database.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2388,51 +2388,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oocyte-somatic cells interactions, lessons from evolution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3124,51 +3124,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of new participants in the rainbow trout (Oncorhynchus mykiss) oocyte maturation and ovulation processes using cDNA microarrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3993,51 +3993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4118,51 +4118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4211,652 +4211,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular portrait of egg quality and novel maternal-effect genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Cheung</w:t>
+                <w:t xml:space="preserve">Genome editing reveals developmental dependencies on specific types of vitellogenesis in Zebrafish (Danio rerio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozlem Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Zarski</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Reproductive Physiology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Instituto Nacional de Pesquisas da Amazônia (INPA). Manaus, BRA, Jun 2018, Manaus, Brazil. 251 p</w:t>
+              <w:t xml:space="preserve">, Instituto Nacional de Pesquisas da Amazônia (INPA). Manaus, BRA., Jun 2018, Manaus, Brazil. 251 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01809604v1</w:t>
+                <w:t xml:space="preserve">hal-01809605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome editing reveals developmental dependencies on specific types of vitellogenesis in Zebrafish (Danio rerio)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ozlem Yilmaz</w:t>
+                <w:t xml:space="preserve">Molecular portrait of egg quality and novel maternal-effect genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Charles Pineau</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Reproductive Physiology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Instituto Nacional de Pesquisas da Amazônia (INPA). Manaus, BRA., Jun 2018, Manaus, Brazil. 251 p</w:t>
+              <w:t xml:space="preserve">, Instituto Nacional de Pesquisas da Amazônia (INPA). Manaus, BRA, Jun 2018, Manaus, Brazil. 251 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809605v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egg transcriptome reveals molecular signature that can predict developmental competence and novel maternal-effect genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Cheung</w:t>
+                <w:t xml:space="preserve">CRISPR/Cas9 disturbance of the multiple vitellogenin (vtg) system: essential functions of different vtg types during zebrafish egg, embryo and larval development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozlem Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Reynes</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European Zebrafish Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">6. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of South Bohemia in České Budějovice. CZE., Sep 2017, Vodnany, Czech Republic. 156 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604755v1</w:t>
+                <w:t xml:space="preserve">hal-01595005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of gene expression in fish: The PhyloFish database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Dupin-De-Beyssat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Severac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Aquatic Models of Human Disease Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Birmingham, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPR/Cas9 disturbance of the multiple vitellogenin (vtg) system: essential functions of different vtg types during zebrafish egg, embryo and larval development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ozlem Yilmaz</w:t>
+                <w:t xml:space="preserve">Egg transcriptome reveals molecular signature that can predict developmental competence and novel maternal-effect genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Charles Pineau</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of South Bohemia in České Budějovice. CZE., Sep 2017, Vodnany, Czech Republic. 156 p</w:t>
+              <w:t xml:space="preserve">10. European Zebrafish Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595005v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel maternal transcripts that define fish egg quality</w:t>
               </w:r>
@@ -4957,402 +4957,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What makes a good egg ? Molecular mechanisms defining egg developmental competence in teleost fish</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ozlem Yilmaz</w:t>
+                <w:t xml:space="preserve">Identification of novel ovarian predominant MiRNAs in medaka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouchareb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées du GdR 3606 Repro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes 1 (UR1). Rennes, FRA., Apr 2015, Rennes, France. 105 p</w:t>
+              <w:t xml:space="preserve">9. European Zebrafish Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01897087v1</w:t>
+                <w:t xml:space="preserve">hal-02742954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of nucleoplasmin genes to egg developmental competence in fish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What makes a good egg ? Molecular mechanisms defining egg developmental competence in teleost fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Juan Martin Traverso</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozlem Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università Politecnica delle Marche. ITA., Sep 2015, Ancona, Italy. 290 p</w:t>
+              <w:t xml:space="preserve">1. Journées du GdR 3606 Repro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 1 (UR1). Rennes, FRA., Apr 2015, Rennes, France. 105 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740660v1</w:t>
+                <w:t xml:space="preserve">hal-01897087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of novel ovarian predominant MiRNAs in medaka</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+                <w:t xml:space="preserve">Contribution of nucleoplasmin genes to egg developmental competence in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Martin Traverso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. European Zebrafish Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">5. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università Politecnica delle Marche. ITA., Sep 2015, Ancona, Italy. 290 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742954v1</w:t>
+                <w:t xml:space="preserve">hal-02740660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further characterization of rainbow trout &amp;lt;em&amp;gt;shbgb&amp;lt;/em&amp;gt; during sexual differentiation</w:t>
               </w:r>
@@ -5582,277 +5582,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mechanisms controlling egg quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bobe</w:t>
+                <w:t xml:space="preserve">Contribution of oocyte-specific genes to developmental competence in fish oocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Aquaculture Society (WAS). USA., Feb 2013, Nashville, Tennessee, United States</w:t>
+              <w:t xml:space="preserve">4. International Workshop on The Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Albufeira, Portugal. 261 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747121v1</w:t>
+                <w:t xml:space="preserve">hal-02747114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of oocyte-specific genes to developmental competence in fish oocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular mechanisms controlling egg quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Desvignes</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Martin Traverso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Workshop on The Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Albufeira, Portugal. 261 p</w:t>
+              <w:t xml:space="preserve">Aquaculture 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Aquaculture Society (WAS). USA., Feb 2013, Nashville, Tennessee, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747114v1</w:t>
+                <w:t xml:space="preserve">hal-02747121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux comprendre ce qui fait un oeuf de bonne qualité</w:t>
               </w:r>
@@ -6082,411 +6082,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular events in the preovulatory ovary leading to the realease of a good quality oocyte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acquisition de la compétence ovocytaire au développement chez deux vertébrés inférieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maella Gohin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice B. Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Fostier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium on Fish Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Calgary (Alberta), Canada</w:t>
+              <w:t xml:space="preserve">Journée des Doctorants en Biologie Animale du Centre INRA de Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751924v1</w:t>
+                <w:t xml:space="preserve">hal-02754662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a novel Sex Hormone Binding Globulin (SHBG) in the rainbow trout &amp;lt;em&amp;gt;(Oncorhynchus mykiss)&amp;lt;/em&amp;gt; ovary</w:t>
+                <w:t xml:space="preserve">Molecular events in the preovulatory ovary leading to the realease of a good quality oocyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Fostier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Symposium on Reproductive Physiology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">6. International Symposium on Fish Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Calgary (Alberta), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757295v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition de la compétence ovocytaire au développement chez deux vertébrés inférieurs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of a novel Sex Hormone Binding Globulin (SHBG) in the rainbow trout &amp;lt;em&amp;gt;(Oncorhynchus mykiss)&amp;lt;/em&amp;gt; ovary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Béatrice B. Collin</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Vizziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants en Biologie Animale du Centre INRA de Rennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Rennes, France</w:t>
+              <w:t xml:space="preserve">8. International Symposium on Reproductive Physiology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754662v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The molecular basis of oocyte competence in fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maella Gohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Martin Traverso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6688,290 +6688,290 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">topaz1, a crucial gene for medaka (Oryzias latipes) reproduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of micropyle formation in medaka (Oryzias latipes) miR-202 -/- mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Roza de Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Rennes, France. , 178 p., 2019</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Rennes, France. , pp.155-156, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282327v1</w:t>
+                <w:t xml:space="preserve">hal-02282254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of micropyle formation in medaka (Oryzias latipes) miR-202 -/- mutants</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">topaz1, a crucial gene for medaka (Oryzias latipes) reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Duret</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amaury Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Rennes, France. , pp.155-156, 2019</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Rennes, France. , 178 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282254v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and functional characterization of ovarian and maternally-inherited miRNAs in medaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7177,51 +7177,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topaz1, un gène crucial pour la reproduction chez le poisson medaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7253,368 +7253,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel maternal-effect genes shed new light on the molecular mechanisms controlling fish egg quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Cheung</w:t>
+                <w:t xml:space="preserve">Impact of maternal exposure to high temperature on egg quality and subsequent offspring behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Zanerato Damasceno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Cousture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Vodnany, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">University of South Bohemia in Ceske Budejovice ; Faculty of Fisheries and Protection of Waters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1st, 156 p., 2017, 6. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579294v1</w:t>
+                <w:t xml:space="preserve">hal-01595661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of maternal exposure to high temperature on egg quality and subsequent offspring behavior</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
+                <w:t xml:space="preserve">Novel maternal-effect genes shed new light on the molecular mechanisms controlling fish egg quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Vodnany, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">University of South Bohemia in Ceske Budejovice ; Faculty of Fisheries and Protection of Waters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1st, 156 p., 2017, 6. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595661v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of novel ovarian predominant miRNAs in medaka (Oryzias latipes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7656,90 +7656,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of novel ovarian predominant miRNAs in medaka (Oryzias latipes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8423,271 +8423,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of gene expression after whole-genome duplication: new insights from the spotted gar genome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Double maternal effect: duplicated nucleoplasmin 2 genes, npm2a and npm2b, are shared by fish and tetrapods, and have distinct and essential roles in early embryogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017</w:t>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791027v1</w:t>
+                <w:t xml:space="preserve">hal-01608935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double maternal effect: duplicated nucleoplasmin 2 genes, npm2a and npm2b, are shared by fish and tetrapods, and have distinct and essential roles in early embryogenesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of gene expression after whole-genome duplication: new insights from the spotted gar genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franck Chesnel</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Braasch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Batzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608935v1</w:t>
+                <w:t xml:space="preserve">hal-02791027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId193"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -8842,51 +8842,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574286v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gueho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel &#379;arski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rime" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-60118-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501492v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah JANATI IDRISSI" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Roza de Abreu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Mello" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad1154" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278084v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Yilmaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23231" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185873v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheung" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Journot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5930-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810424v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Cousture" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Damasceno" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6338" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442684v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-018-0524-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991460v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy158" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923030v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pasquier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bouleau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chesnel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-018-1281-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640969v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lavigne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188084" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01788671v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Braasch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Batzel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.22770" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464069v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Dutto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-017-9732-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594581v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouchareb" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40241" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487023v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2709-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206344v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desvignes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chesnel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fauvel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.115.130575" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182848v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ombredane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2015.04.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01120330v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martin Traverso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.119925" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205088v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marivin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Yano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22344" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T7TJXMV0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753310v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Charlier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Brisard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-560" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205007v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monod" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfq255" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665403v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2008.10.021" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668508v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-499" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668537v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Vizziano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2007-1652" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658809v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mourot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-4-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658072v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-4-39" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682674v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jalabert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.103.025205" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669841v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Maugars" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.10334" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2AEFFF715687C52C07E39D21E3408041D62D767C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670168v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:FISH.0000030566.12340.64" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LZSW9BFG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210922v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P&#353;eni&#269;ka" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211036v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169655v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282328v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284510v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809604v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zarski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809605v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604755v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607208v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dupin-De-Beyssat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595005v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742947v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897087v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740660v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742954v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743822v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bodinier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Gu&#233;rin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743781v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Traverso" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Desvignes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747121v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747114v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744977v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001171v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicol" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina K. Valdivia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. Juanchich" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751924v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757295v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754662v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maella Gohin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Collin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754618v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763715v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282327v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282254v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lesage" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duret" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282325v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282253v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Gorakh Waghmare" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azin Mohagheghi Samarin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Mohagheghi Samarin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Franek" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774747v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579294v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.frov.jcu.cz/en/news-menu/news/2075-6th-international-workshop-on-the-biology-of-fish-gametes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595661v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Zanerato Damasceno" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742929v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742939v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752891v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829629v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fiegehen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693265v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clement" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Merdrignac" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Ruig Puiggros" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791030v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169273v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791027v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608935v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574286v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gueho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel &#379;arski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rime" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-60118-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501492v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah JANATI IDRISSI" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Roza de Abreu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Mello" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad1154" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278084v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Yilmaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23231" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185873v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheung" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Journot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5930-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810424v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Cousture" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Damasceno" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6338" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442684v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-018-0524-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991460v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy158" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923030v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pasquier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bouleau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chesnel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-018-1281-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594581v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouchareb" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40241" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464069v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Dutto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-017-9732-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01788671v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Braasch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Batzel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.22770" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640969v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lavigne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188084" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487023v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2709-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206344v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desvignes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chesnel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fauvel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.115.130575" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182848v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ombredane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2015.04.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01120330v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martin Traverso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.119925" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205088v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marivin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Yano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22344" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T7TJXMV0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753310v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Charlier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Brisard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-560" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205007v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monod" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfq255" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665403v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2008.10.021" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668508v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-499" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668537v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Vizziano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2007-1652" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658809v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mourot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-4-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658072v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-4-39" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682674v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jalabert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.103.025205" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669841v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Maugars" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.10334" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2AEFFF715687C52C07E39D21E3408041D62D767C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670168v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:FISH.0000030566.12340.64" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LZSW9BFG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210922v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P&#353;eni&#269;ka" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211036v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169655v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282328v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284510v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809605v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809604v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zarski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595005v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607208v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dupin-De-Beyssat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604755v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742947v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742954v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897087v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740660v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743822v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bodinier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Gu&#233;rin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743781v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Traverso" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Desvignes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747114v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747121v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744977v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001171v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicol" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina K. Valdivia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. Juanchich" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754662v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maella Gohin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Collin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751924v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757295v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754618v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763715v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282254v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lesage" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282327v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282325v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282253v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Gorakh Waghmare" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azin Mohagheghi Samarin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Mohagheghi Samarin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Franek" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774747v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595661v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Zanerato Damasceno" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.frov.jcu.cz/en/news-menu/news/2075-6th-international-workshop-on-the-biology-of-fish-gametes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579294v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742929v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742939v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752891v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829629v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fiegehen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693265v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clement" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Merdrignac" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Ruig Puiggros" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791030v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169273v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608935v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791027v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>